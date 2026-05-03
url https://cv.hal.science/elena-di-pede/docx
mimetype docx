--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -830,2384 +830,2384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bulletin de Littérature prophétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Martin de Viviès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Pede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Tome 108 (3), pp.511-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsr.203.0511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Courageuses et trompe-la-mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Di Pede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 43, pp.32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Martin de Viviès</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tu raconteras à ton fils… » (Exode 13,14). Comment le récit façonne la mémoire et l’identité de l’Israël biblique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Pede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de l'Académie nationale de Metz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32, pp.420-430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esilio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Pede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aggiornamenti sociali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.684-687</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de l’étranger et de l’hospitalité chez les Prophètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Pede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laval théologique et philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, p. 255-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1058097ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esplorazione degli affetti paterno-filiali e amorosi, metafore dell'atteggiamento divino nei profeti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Pede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ricerche Storico Bibliche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30, pp.231-249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memoria ed oblìo nella Bibbia ebraica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Pede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Firmana. Quaderni di teologia e pastorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp.39-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Montre-moi ton visage”. Quelques réflexions exégétiques à partir du premier Testament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Pede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la pastorale de la Santé (diocèse de Metz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30, pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2 Samuel 11 : David perd son pouvoir – l’adultère avec la femme d’Urie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Pede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire et dire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (1), pp.3-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rencontre au Buisson : Moïse, YHWH et la mission de libération du peuple (Ex 2,23 – 4,17)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Pede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foi et vie. Cahier biblique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Moïse en kaléidoscope, 57, pp.24-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel intérêt à lire la Bible encore aujourd’hui ? Rapide tour d’horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Pede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de l'Académie nationale de Metz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.153-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin de littérature prophétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Pede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Di Pede</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Martin de Viviés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches de science religieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Tome 108 (3), pp.511-534. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+              <w:t xml:space="preserve">, 2017, pp.473-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rsr.203.0511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Tu raconteras à ton fils… » (Exode 13,14). Comment le récit façonne la mémoire et l’identité de l’Israël biblique</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque Jérémie joue les faux prophètes : la tentation des Récabites (Jr 35) comme ré-flexion sur la vraie et la fausse prophétie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Di Pede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de l'Académie nationale de Metz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (3), p. 537-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.923.0537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Esilio</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele e il figlio di Iesse (1Sam 16,1-13)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Di Pede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aggiornamenti sociali</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.684-687</w:t>
+              <w:t xml:space="preserve">Parole di Vita </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (3), pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Memoria ed oblìo nella Bibbia ebraica</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques effets narratifs de la pseudépigraphie jérémienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Pede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91 (4), p. 599-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.0914.0599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi autant de violence dans les Psaumes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Pede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Église de Metz. Bulletin officiel de l’Église catholique en Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.15-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quando Geremia fa il falso profeta : la tentazione dei Recabiti (Ger 35) come riflessione sulla vera e la falsa profezia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Pede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista Biblica Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, p. 309-328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Christ Jésus et l’humain de l’Éden. L’hymne aux Philippiens (2,1-11) et le début de la Genèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Pede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Wénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue théologique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/RTL.43.2.2159008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Pede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Balestier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foi et vie. Cahier biblique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, p. 3-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie, le livre, le prophète et son message</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Pede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foi et vie. Cahier biblique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, p. 9-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie 36 : Pourquoi lire et écrire la parole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Pede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire et dire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101 (3), pp.15-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lettera agli esiliati (Ger 29)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Pede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parole di Vita </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (3), p. 16-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fedeltà nei profeti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Di Pede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Firmana. Quaderni di teologia e pastorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 67, pp.39-48</w:t>
+              <w:t xml:space="preserve">, 2012, 21, pp.45-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...314 lines deleted...]
-                <w:t xml:space="preserve">La rencontre au Buisson : Moïse, YHWH et la mission de libération du peuple (Ex 2,23 – 4,17)</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fidélité chez les prophètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Di Pede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foi et vie. Cahier biblique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Moïse en kaléidoscope, 57, pp.24-33</w:t>
+              <w:t xml:space="preserve">, 2011, La fidélité, 50, pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quel intérêt à lire la Bible encore aujourd’hui ? Rapide tour d’horizon</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie “prophète” dans la LXX et dans le TM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Di Pede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de l'Académie nationale de Metz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31, pp.153-161</w:t>
+              <w:t xml:space="preserve">Estudios Biblicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67, p. 101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Martin de Viviés</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la Bible dit-elle vrai ? Les récits du premier Testament et l’Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Pede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches de science religieuse</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Syllabus : Revue scientifique interdisciplinaire de l'École Normale Supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Syllabus : Revue scientifique interdisciplinaire de l’École Normale Supérieure, Uni-versité de Yaoundé, Série Sciences humaines et sociales, 1 (1), pp.70-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lorsque Jérémie joue les faux prophètes : la tentation des Récabites (Jr 35) comme ré-flexion sur la vraie et la fausse prophétie</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du Jardin d’Éden : de la Genèse à Ézéchiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Pede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Wénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graphè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Le jardin d'Eden, 17, pp.19-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit de la prise de Jérusalem (Jr 46 LXX et 39 TM) : son importance dans le récit et son impact sur le lecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Pede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biblische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52, p. 90-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La manière de raconter et l'enjeu du récit. Jérémie présente Ananias en Jer 28,1 TM et 35,1 LXX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Pede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biblical Interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (3), pp.294-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156851508X297760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie prophète pour temps de malheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Pede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biblia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60, pp.4-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Di Pede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études Théologiques et Religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 92 (3), p. 537-555. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/etr.923.0537⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 4 (82), pp.533-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etr.0824.0533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...1211 lines deleted...]
-                <w:t xml:space="preserve">Jérémie prophète pour temps de malheur</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moi, Jérémie prophète…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Di Pede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biblia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 60, pp.4-21</w:t>
+              <w:t xml:space="preserve">, 2007, 59, pp.4-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572293v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02924570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie et les rois de Juda, Sédécias et Joaqim</w:t>
               </w:r>
@@ -7331,259 +7331,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le Christ Jésus et l’humain de l’Éden. L’hymne aux Philippiens (2,1-11) et le début de la Genèse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Pede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Nault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au risque de la kénose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mediaspaul, p. 39-56, 2014, 978-2-89420-934-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire et oubli dans la Bible hébraïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Pede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valentina Litvan; Dominique Ranaivoson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les héros culturels. Récits et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sepia, pp.37-50, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“C’est par un prophète qu’Adonaï a fait monter Israël d’Égypte”. Moïse “prophète” dans le livre de l’Exode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Di Pede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hans Ausloos; Bénédicte Lemmelijn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Pillar of Cloud to Guide. Text-critical, Redactional, and Linguistic Perspectives on the Old Testament in Honour of Marc Ver-venne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 269, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55-71, 2014, Bibliotheca Ephemeridum theologicarum Lovaniensium, 978-90-429-3084-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564962v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-02924487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur l’identité du narrateur du livre de Tobit</w:t>
               </w:r>
@@ -7738,51 +7738,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Di Pede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geert Van Oyen; André Wénin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La surprise dans la Bible. Hommage à Camille Focant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 247, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77-88, 2012, Bibliotheca Ephemeridum Theologicarum Lovaniensium, 978-90-429-2607-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8784,51 +8784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Di Pede" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940726v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Martin de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsr.233.0559." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940148v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.982.0145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940598v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02924417v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RTL.52.2.3289414" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576483v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04973965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Martin de Vivi&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsr.203.0511" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576561v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02924412v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058097ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02924439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02924472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.923.0537" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02924452v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0914.0599" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; W&#233;nin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RTL.43.2.2159008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389495v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Balestier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576474v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02924525v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02924496v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924551v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156851508X297760" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AEB70068EC35881A75259C39D17837EDB805E6CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924570v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0824.0533" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853306778941728" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD11EDDC8880707785F84C5C1C535CA9335669D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563963v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11289-1.p.0023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04941982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04941957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04941971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04941988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04943557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04943565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565057v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre Husson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03571993v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brosse-Barral" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572017v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572066v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572089v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouyon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940500v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940553v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Flichy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20699/Quand-la-Bible-parle-avec-violence" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04941402v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loyola.com.br/produto/ezequiel-5631" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Scaiola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19158/ezechiel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572199v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dehoniane.it" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scaiola Donatella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Benzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572037v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Luciani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426576v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verbodivino.co/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572180v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17390/ce-172-l-alliance-chez-les-prophetes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572238v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lichtert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vialle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsjesuites.com" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572077v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572267v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Auwers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Nocquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vermeylen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572309v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940212v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940584v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://equinoxreligionlibrary.com/projects/old-testament-5-minutes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940191v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zaugg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042944398&amp;amp;series_number_str=35&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564023v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940642v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizionisanpaolo.it/religione_1/bibbia/guida-alla-bibbia/libro/la-bibbia-dell-amicizia.aspx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564057v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564731v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564800v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://glossaeditrice.it" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02922826v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mohrsiebeck.com" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564962v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389529v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02924487v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01412707v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565067v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565050v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565096v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565090v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01869047v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/449/les-prophetes-de-la-bible-et-la-fin-des-temps" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565120v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565122v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940495v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04941908v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04941927v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940478v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Di Pede" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940726v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Martin de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsr.233.0559." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940148v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.982.0145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940598v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02924417v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RTL.52.2.3289414" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576483v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572158v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Martin de Vivi&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsr.203.0511" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04973965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576561v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02924412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058097ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02924439v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564887v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02924472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.923.0537" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02924452v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0914.0599" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; W&#233;nin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RTL.43.2.2159008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389495v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Balestier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389494v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576474v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02924525v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02924496v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924551v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156851508X297760" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AEB70068EC35881A75259C39D17837EDB805E6CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924570v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etr.0824.0533" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156853306778941728" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD11EDDC8880707785F84C5C1C535CA9335669D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563963v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11289-1.p.0023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04941982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04941957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04941971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04941988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03576451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04943557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04943565v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565057v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre Husson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03571993v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brosse-Barral" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572017v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572066v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572089v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mouyon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940500v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940553v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Flichy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20699/Quand-la-Bible-parle-avec-violence" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04941402v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loyola.com.br/produto/ezequiel-5631" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940562v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Scaiola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19158/ezechiel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03263601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572199v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dehoniane.it" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scaiola Donatella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Benzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572037v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Luciani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426576v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verbodivino.co/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572180v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17390/ce-172-l-alliance-chez-les-prophetes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572238v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lichtert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vialle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsjesuites.com" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572077v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572267v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Auwers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Nocquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vermeylen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03572309v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940212v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940584v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://equinoxreligionlibrary.com/projects/old-testament-5-minutes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940191v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zaugg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940422v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042944398&amp;amp;series_number_str=35&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564023v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940642v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizionisanpaolo.it/religione_1/bibbia/guida-alla-bibbia/libro/la-bibbia-dell-amicizia.aspx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564057v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564731v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564800v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://glossaeditrice.it" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02922826v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mohrsiebeck.com" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389534v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02924487v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389529v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564962v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03564992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01412707v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565067v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565050v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565096v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565090v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01869047v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/449/les-prophetes-de-la-bible-et-la-fin-des-temps" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565120v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03565122v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940495v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Richelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04941908v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04941927v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04940478v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>