--- v0 (2026-03-20)
+++ v1 (2026-04-23)
@@ -177,51 +177,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -479,1000 +479,983 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution by polar pesticides and pharmaceuticals and risk assessment in surface water bodies along the French Mediterranean coast: Complementarity of target and non-target screenings</w:t>
+                <w:t xml:space="preserve">Combining piezometry, isotopes, and emerging contaminants to assess aquifer recharge operations: case studies of Korba and Kairouan sites (Northeast and Central Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Fethi Lachaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry and Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enceco.2025.04.004⟩</w:t>
+              <w:t xml:space="preserve">Groundwater for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31, pp.101514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gsd.2025.101514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057559v1</w:t>
+                <w:t xml:space="preserve">hal-05562795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale physiological responses to organic and inorganic pollution in the invasive mosquitofish Gambusia holbrooki</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Pollution by polar pesticides and pharmaceuticals and risk assessment in surface water bodies along the French Mediterranean coast: Complementarity of target and non-target screenings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Blanchet</w:t>
+                <w:t xml:space="preserve">Andres Sauvêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hermet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Gros</w:t>
+                <w:t xml:space="preserve">Marine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118565⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry and Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.819-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enceco.2025.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167049v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture effects of pharmaceuticals carbamazepine, diclofenac and venlafaxine on $Mytilus\ galloprovincialis$ mussel probed by metabolomics and proteogenomics combined approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale physiological responses to organic and inorganic pollution in the invasive mosquitofish Gambusia holbrooki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Gomez</w:t>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boccard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Armengaud</w:t>
+                <w:t xml:space="preserve">Romain Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168015⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302, pp.118565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259656v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-target screening to track contaminant removal and release during nature-based water treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixture effects of pharmaceuticals carbamazepine, diclofenac and venlafaxine on $Mytilus\ galloprovincialis$ mussel probed by metabolomics and proteogenomics combined approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Guy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2024.1385806⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 907, pp.168015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555006v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean mussels (Mytilus galloprovincialis) exposure to fluoxetine: Bioaccumulation and biotransformation products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+                <w:t xml:space="preserve">Non-target screening to track contaminant removal and release during nature-based water treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Luquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143314⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1385806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2024.1385806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711576v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection over restoration to ensure water sustainability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mediterranean mussels (Mytilus galloprovincialis) exposure to fluoxetine: Bioaccumulation and biotransformation products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Yondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filomena Silva</w:t>
+                <w:t xml:space="preserve">Amélie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramia Al Bakain</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Courant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-024-01798-6⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 365, pp.143314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759377v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined exposure of the bivalve Mytilus galloprovincialis to polyethylene microplastics and two pharmaceuticals (citalopram and bezafibrate): Bioaccumulation and metabolomic studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protection over restoration to ensure water sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filomena Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramia Al Bakain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Castaño-Ortiz</w:t>
+                <w:t xml:space="preserve">Mathieu Ben Braham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Courant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V.M. León</w:t>
+                <w:t xml:space="preserve">Jelena Prtorić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.131904⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-024-01798-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259698v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Feasibility of Sustainable Materials to Boost the Sorption of Pharmaceutical Active Compounds When Included in Reactive Barriers in Soil Aquifer Treatment for Water Reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Valhondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1481,10759 +1464,10929 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (7), pp.1393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w15071393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid chromatography-mass spectrometry based metabolomics investigation of different tissues of Mytilus galloprovincialis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined exposure of the bivalve Mytilus galloprovincialis to polyethylene microplastics and two pharmaceuticals (citalopram and bezafibrate): Bioaccumulation and metabolomic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Castaño-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea James</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+                <w:t xml:space="preserve">M.M. García-Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Courant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V.M. León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 45, pp.101051. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 458, pp.131904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbd.2022.101051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.131904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930806v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and metabolomic integration to assess the response of gilthead sea bream (Sparus aurata) exposed to the most used insect repellent: DEET.</w:t>
+                <w:t xml:space="preserve">Liquid chromatography-mass spectrometry based metabolomics investigation of different tissues of Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nieves Rocio Colás-Ruiz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Lea James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miriam Hampel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120678⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45, pp.101051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbd.2022.101051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930842v1</w:t>
+                <w:t xml:space="preserve">hal-03930806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals molecular alterations following carbamazepine exposure in the male mussel Mytilus galloprovincialis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic and metabolomic integration to assess the response of gilthead sea bream (Sparus aurata) exposed to the most used insect repellent: DEET.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieves Rocio Colás-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Almunia</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pablo Lara-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Hampel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.131793⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 316, pp.120678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325221v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Biological Modulations Resulting from 1-Week Venlafaxine Exposure of Marine Mussels Mytilus galloprovincialis Determined by a Metabolomic Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals molecular alterations following carbamazepine exposure in the male mussel Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Almunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12030197⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 286 (2), pp.131793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.131793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589081v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omic approach to evaluate the response of gilt-head sea bream (Sparus aurata) exposed to the UV filter sulisobenzone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Early Biological Modulations Resulting from 1-Week Venlafaxine Exposure of Marine Mussels Mytilus galloprovincialis Determined by a Metabolomic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miriam Hampel</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150080⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12030197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930846v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Metabolomics Promises and Achievements in the Field of Aquatic Ecotoxicology: Viewed through the Pharmaceutical Lens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Multi-omic approach to evaluate the response of gilt-head sea bream (Sparus aurata) exposed to the UV filter sulisobenzone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nieves Colás-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Hampel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12020186⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 803, pp.150080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580023v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism of the aquatic pollutant diclofenac in the Lymnaea stagnalis freshwater gastropod</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Environmental Metabolomics Promises and Achievements in the Field of Aquatic Ecotoxicology: Viewed through the Pharmaceutical Lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-022-21815-5⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12020186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837672v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo exposure of marine mussels to venlafaxine: bioconcentration and metabolization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolism of the aquatic pollutant diclofenac in the Lymnaea stagnalis freshwater gastropod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Jesus Martinez Bueno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+                <w:t xml:space="preserve">F. Geret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 28, pp.68862-68870. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-14893-4⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 29, pp.85081-85094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-022-21815-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413536v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating venlafaxine metabolism in the Mediterranean mussel (Mytilus galloprovincialis) through combined targeted and non-targeted approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo exposure of marine mussels to venlafaxine: bioconcentration and metabolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ariza-Castro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+                <w:t xml:space="preserve">Maria Jesus Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Marion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Fenet</w:t>
+                <w:t xml:space="preserve">Dominique Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146387⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.68862-68870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-14893-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228661v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and ecological risk assessment of pharmaceutical products in the Kadicha river in Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatmé Merhabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatmé Merhabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Gomez</w:t>
+                <w:t xml:space="preserve">Nancy Ariza Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmieh Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Contaminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7, pp.196-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.emcon.2021.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence, distribution, and ecological risk assessment of emerging and legacy contaminants in the Kadicha river in Lebanon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Rosain</w:t>
+                <w:t xml:space="preserve">Elucidating venlafaxine metabolism in the Mediterranean mussel (Mytilus galloprovincialis) through combined targeted and non-targeted approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ariza-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal Halwani</w:t>
+                <w:t xml:space="preserve">Bénédicte Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-15049-0⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 779, pp.146387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747997v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term exposure to environmental diclofenac concentrations impairs growth and induces molecular changes in Lymnaea stagnalis freshwater snails</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
+                <w:t xml:space="preserve">Occurrence, distribution, and ecological risk assessment of emerging and legacy contaminants in the Kadicha river in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatmé Merhabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmieh Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
+                <w:t xml:space="preserve">Jalal Halwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.133065. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (44), pp.62499-62518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.133065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-15049-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469291v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifactorial Analysis of Environmental Metabolomic Data in Ecotoxicology: Wild Marine Mussel Exposed to WWTP Effluent as a Case Study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Long-term exposure to environmental diclofenac concentrations impairs growth and induces molecular changes in Lymnaea stagnalis freshwater snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo10070269⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.133065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.133065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964499v1</w:t>
+                <w:t xml:space="preserve">hal-03469291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics approach reveals disruption of metabolic pathways in the marine bivalve Mytilus galloprovincialis exposed to a WWTP effluent extract</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Multifactorial Analysis of Environmental Metabolomic Data in Ecotoxicology: Wild Marine Mussel Exposed to WWTP Effluent as a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo10070269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.136551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02467863v1</w:t>
+                <w:t xml:space="preserve">hal-02964499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropic impacts on Sub-Saharan urban water resources through their pharmaceutical contamination (Yaoundé, Center Region, Cameroon)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perrine Branchet</w:t>
+                <w:t xml:space="preserve">Metabolomics approach reveals disruption of metabolic pathways in the marine bivalve Mytilus galloprovincialis exposed to a WWTP effluent extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ariza Castro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Courant</w:t>
+                <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Ariza Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 660, pp.886-898. </w:t>
+              <w:t xml:space="preserve">, 2020, 712, pp.136551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.12.256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.136551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096802v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir contre les micropolluants issus des établissements de soin : un exemple de démarche concertée entre Montpellier Méditerranée Métropole et la Polyclinique Saint-Roch (Montpellier)</w:t>
+                <w:t xml:space="preserve">Anthropic impacts on Sub-Saharan urban water resources through their pharmaceutical contamination (Yaoundé, Center Region, Cameroon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fuchs</w:t>
+                <w:t xml:space="preserve">Perrine Branchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lespinasse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Goral</w:t>
+                <w:t xml:space="preserve">N. Ariza Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201907093⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 660, pp.886-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.12.256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948213v1</w:t>
+                <w:t xml:space="preserve">hal-02096802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal variations in personal care products in seawater and mussels at three Mediterranean coastal sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agir contre les micropolluants issus des établissements de soin : un exemple de démarche concertée entre Montpellier Méditerranée Métropole et la Polyclinique Saint-Roch (Montpellier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Picot-Groz</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Benassaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Goral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-1100-1⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7-8, pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201907093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101494v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résidus de médicaments dans le milieu marin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diurnal variations in personal care products in seawater and mussels at three Mediterranean coastal sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Picot-Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jesus Martinez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.22-28. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (9), pp.9051-9059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ers.2017.1100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-1100-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879748v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diclofenac in the marine environment: A review of its occurrence and effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Résidus de médicaments dans le milieu marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.04.053⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.22-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2017.1100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928488v1</w:t>
+                <w:t xml:space="preserve">hal-02879748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics assessment of the effects of diclofenac exposure on Mytilus galloprovincialis: Potential effects on osmoregulation and reproduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Diclofenac in the marine environment: A review of its occurrence and effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.146⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131, pp.496 - 506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928495v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkylphenols and alkylphenol polyethoxylates levels in a Mediterranean developing country context: contamination of rivers and coastal sediments.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Merhabi Fatmé</w:t>
+                <w:t xml:space="preserve">Metabolomics assessment of the effects of diclofenac exposure on Mytilus galloprovincialis: Potential effects on osmoregulation and reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benilde Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halwani Jalal</w:t>
+                <w:t xml:space="preserve">Mellis Alali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Casellas</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Journal of Chemical and Environmental Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 613-614, pp.611 - 618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099773v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of marine mussels to diclofenac: modulation of prostaglandin biosynthesis</w:t>
+                <w:t xml:space="preserve">Alkylphenols and alkylphenol polyethoxylates levels in a Mediterranean developing country context: contamination of rivers and coastal sediments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Courant</w:t>
+                <w:t xml:space="preserve">Amine Helmieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benilde Bonnefille</w:t>
+                <w:t xml:space="preserve">Merhabi Fatmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Vacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Picot-Groz</w:t>
+                <w:t xml:space="preserve">Halwani Jalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research Journal of Chemical and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928451v1</w:t>
+                <w:t xml:space="preserve">hal-02099773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic profiling identification of metabolites formed in Mediterranean mussels (Mytilus galloprovincialis) after diclofenac exposure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Exposure of marine mussels to diclofenac: modulation of prostaglandin biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benilde Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Picot-Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.01.063⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (7), pp.6087 - 6094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9228-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928465v1</w:t>
+                <w:t xml:space="preserve">hal-01928451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of PPCPs in the marine environment: a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Metabolic profiling identification of metabolites formed in Mediterranean mussels (Mytilus galloprovincialis) after diclofenac exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3617-x⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 583, pp.257-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.01.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086817v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmaceuticals in the environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
+                <w:t xml:space="preserve">Occurrence of PPCPs in the marine environment: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jesus Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 23 (6), pp.4961-4963. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-6248-6⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 23 (6), pp.4978--4991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3617-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086818v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic energy-based modeling of uranium and cadmium joint toxicity to Caenorhabditis elegans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Margerit</w:t>
+                <w:t xml:space="preserve">Pharmaceuticals in the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.12.029⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (6), pp.4961-4963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-6248-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084521v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POCIS passive samplers as a monitoring tool for pharmaceutical residues and their transformation products in marine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (6), pp.5019--5029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-014-3796-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo exposure of marine mussels to carbamazepine and 10-hydroxy-10,11-dihydro-carbamazepine: Bioconcentration and metabolization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic energy-based modeling of uranium and cadmium joint toxicity to Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Martinez Bueno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Munaron</w:t>
+                <w:t xml:space="preserve">Adrien Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Dreau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.05.067⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.405--412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840551v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested interactions in the combined toxicity of uranium and cadmium to the nematode Caenorhabditis elegans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Margerit</w:t>
+                <w:t xml:space="preserve">In vivo exposure of marine mussels to carbamazepine and 10-hydroxy-10,11-dihydro-carbamazepine: Bioconcentration and metabolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lecomte-Pradines</w:t>
+                <w:t xml:space="preserve">M. Martinez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claus Svendsen</w:t>
+                <w:t xml:space="preserve">M. Le Dreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Frelon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Gomez</w:t>
+                <w:t xml:space="preserve">O. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 118, pp.139--148. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 532, pp.564 - 570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.04.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.05.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053377v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening triclocarban and its transformation products in river sediment using liquid chromatography and high resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Souchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Benali-Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 502, pp.199--205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.08.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of emerging contaminants (UV filters, UV stabilizers and musks) in marine mussels from Portuguese coast by QuEChERS extraction and GC-MS/MS.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria-J. Martinez Bueno</w:t>
+                <w:t xml:space="preserve">Nested interactions in the combined toxicity of uranium and cadmium to the nematode Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rosain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Fenet</w:t>
+                <w:t xml:space="preserve">Catherine Lecomte-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Casellas</w:t>
+                <w:t xml:space="preserve">Claus Svendsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Frelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.05.062⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118, pp.139--148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047985v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing PEC uncertainty in coastal zones: a case study on carbamazepine, oxcarbazepine and their metabolites.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Detection of emerging contaminants (UV filters, UV stabilizers and musks) in marine mussels from Portuguese coast by QuEChERS extraction and GC-MS/MS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Picot-Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-J. Martinez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Fiandrino</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2014.03.025⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 493, pp.162--169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.05.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049014v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzotriazole UV-stabilizers and benzotriazole: Antiandrogenic activity in vitro and activation of aryl hydrocarbon receptor pathway in zebrafish eleuthero-embryos.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Fent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Chew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 482-483, pp.125--136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of venlafaxine residues and its metabolites in marine mussels at trace levels: developement of analytical method and a monitoring program.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Reducing PEC uncertainty in coastal zones: a case study on carbamazepine, oxcarbazepine and their metabolites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arpin-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vanhoutte-Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Casellas</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.177--184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2014.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-013-7477-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02046584v1</w:t>
+                <w:t xml:space="preserve">hal-02049014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral signature of venlafaxine as a marker of biological attenuation processes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Occurrence of venlafaxine residues and its metabolites in marine mussels at trace levels: developement of analytical method and a monitoring program.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Martinez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.10.033⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 406 (2014), pp.601--610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-7477-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02417440v1</w:t>
+                <w:t xml:space="preserve">hal-02046584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and easy extraction combined with high resolution-mass spectrometry for residue analysis of two anticonvulsants and their transformation products in marine mussels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Chiral signature of venlafaxine as a marker of biological attenuation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chiron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.06.071⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90 (6), pp.1933-1938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406817v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro biomonitoring of contamination by estrogenic compounds in coastals environments : comments on the use of M galloprovincialis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Fast and easy extraction combined with high resolution-mass spectrometry for residue analysis of two anticonvulsants and their transformation products in marine mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Martinez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Rosain</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tox.20613⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1305, pp.27-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2013.06.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963345v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Endocrine Disrupter Compounds in the Tunisian Hamdoun River using In Vitro Bioassays</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro biomonitoring of contamination by estrogenic compounds in coastals environments : comments on the use of M galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aghleb Bartegi</w:t>
+                <w:t xml:space="preserve">Arthur David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soil Contamination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (7), pp.815-830. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.74-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15320383.2012.691575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/tox.20613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878465v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ressource : identification, fonctionnement, mobilisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Casellas</w:t>
+                <w:t xml:space="preserve">Monitoring Endocrine Disrupter Compounds in the Tunisian Hamdoun River using In Vitro Bioassays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Ibn Hadj Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghleb Bartegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Soil Contamination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (7), pp.815-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15320383.2012.691575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879802v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of reactive oxygen species and algal growth inhibition by tritiated water with or without copper</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
+                <w:t xml:space="preserve">La ressource : identification, fonctionnement, mobilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02524389v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic UV filter concentrations in marine mussels from French coastal regions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Induction of reactive oxygen species and algal growth inhibition by tritiated water with or without copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Réty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (3), pp.155-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tox.20626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.12.051⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02508916v1</w:t>
+                <w:t xml:space="preserve">hal-02524389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV filters, ethylhexyl methoxycinnamate, octocrylene and ethylhexyl dimethyl PABA from untreated wastewater in sediment from eastern Mediterranean river transition and coastal zones</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Organic UV filter concentrations in marine mussels from French coastal regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.07.051⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 420, pp.273-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.12.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02417473v1</w:t>
+                <w:t xml:space="preserve">hal-02508916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioconcentration of two pharmaceuticals (benzodiazepines) and two personal care products (UV filters) in marine mussels (Mytilus galloprovincialis) under controlled laboratory conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UV filters, ethylhexyl methoxycinnamate, octocrylene and ethylhexyl dimethyl PABA from untreated wastewater in sediment from eastern Mediterranean river transition and coastal zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmieh Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Halwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-0964-3⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (11), pp.2435-2442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.07.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417494v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbamazepine, carbamazepine epoxide and dihydroxycarbamazepine sorption to soil and occurrence in a wastewater reuse site in Tunisia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Casellas</w:t>
+                <w:t xml:space="preserve">Bioconcentration of two pharmaceuticals (benzodiazepines) and two personal care products (UV filters) in marine mussels (Mytilus galloprovincialis) under controlled laboratory conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.02.050⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (7), pp.2561-2569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-0964-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02508881v1</w:t>
+                <w:t xml:space="preserve">hal-02417494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogen-like and dioxin-like organic contaminants in reclaimed wastewater: transfer to irrigated soil and groundwater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elena Gomez</w:t>
+                <w:t xml:space="preserve">Carbamazepine, carbamazepine epoxide and dihydroxycarbamazepine sorption to soil and occurrence in a wastewater reuse site in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hillaire-Buys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 88 (1), pp.49-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.02.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2011.322⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02524524v1</w:t>
+                <w:t xml:space="preserve">hal-02508881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of the antiepileptic drug oxcarbazepine upon different water disinfection processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fenet</w:t>
+                <w:t xml:space="preserve">Estrogen-like and dioxin-like organic contaminants in reclaimed wastewater: transfer to irrigated soil and groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.11.038⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (8), pp.1657-1662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2011.322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524444v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogenic and AhR activities in dissolved phase and suspended solids from wastewater treatment plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Dagnino</w:t>
+                <w:t xml:space="preserve">Transformation of the antiepileptic drug oxcarbazepine upon different water disinfection processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.02.034⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (4), pp.1587-1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.11.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02611918v1</w:t>
+                <w:t xml:space="preserve">hal-02524444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocrine disruption in wild populations of chub (Leuciscus cephalus) in contaminated French streams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estrogenic and AhR activities in dissolved phase and suspended solids from wastewater treatment plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Palluel</w:t>
+                <w:t xml:space="preserve">Sonia Dagnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+                <w:t xml:space="preserve">Bernadette Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
+                <w:t xml:space="preserve">Vincent Cavailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 408 (9), pp.2146-2154. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 408 (12), pp.2608-2615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.02.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.01.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961748v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Analysis of Endocrine-Disrupting Compounds in Tunisian Sewage Treatment Plants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endocrine disruption in wild populations of chub (Leuciscus cephalus) in contaminated French streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fenet</w:t>
+                <w:t xml:space="preserve">Nathalie Hinfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palluel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00244-009-9438-0⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 408 (9), pp.2146-2154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612905v1</w:t>
+                <w:t xml:space="preserve">ineris-00961748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring organic contaminants in small French coastal lagoons : comparison of levels in mussel, passive sampler and sediment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Rosain</w:t>
+                <w:t xml:space="preserve">Biological Analysis of Endocrine-Disrupting Compounds in Tunisian Sewage Treatment Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Dagnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B925641E⟩</w:t>
+              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00244-009-9438-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963241v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitration Processes of Acetaminophen in Nitrifying Activated Sludge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Chiron</w:t>
+                <w:t xml:space="preserve">Monitoring organic contaminants in small French coastal lagoons : comparison of levels in mussel, passive sampler and sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es902129c⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (7), pp.1471-1481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B925641E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612741v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of urban wastewater discharges on the sediments of a small mediterranean river and associated coastal environment : assessment of estrogenic and dioxin -like activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur David</w:t>
+                <w:t xml:space="preserve">Nitration Processes of Acetaminophen in Nitrifying Activated Sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00244-010-9475-8⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (1), pp.284-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es902129c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963226v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence and Fate of Carbamazepine, Oxcarbazepine, and Seven of Their Metabolites at Wastewater Treatment Plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+                <w:t xml:space="preserve">Impact of urban wastewater discharges on the sediments of a small mediterranean river and associated coastal environment : assessment of estrogenic and dioxin -like activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Casellas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 56 (3), pp.408-415. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00244-008-9202-x⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 58 (3), pp.562-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00244-010-9475-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877262v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkylphenols in marine environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Presence and Fate of Carbamazepine, Oxcarbazepine, and Seven of Their Metabolites at Wastewater Treatment Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2009.04.021⟩</w:t>
+              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (3), pp.408-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00244-008-9202-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877201v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological and geochemical control of metals and arsenic in a Mediterranean river contaminated by acid mine drainage (the Amous River, France); preliminary assessment of impacts on fish (Leuciscus cephalus)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alkylphenols in marine environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (7), pp.953-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2009.04.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2009.01.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903324v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogen, aryl hysdrocarbon and pregnane X receptors activities in reclaimed water and irrigated soils in Oued Souhil area (Nabeul, Tunisia)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Escande</w:t>
+                <w:t xml:space="preserve">Hydrological and geochemical control of metals and arsenic in a Mediterranean river contaminated by acid mine drainage (the Amous River, France); preliminary assessment of impacts on fish (Leuciscus cephalus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Egal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2008.03.064⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (5), pp.787 - 799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2009.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950961v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal study of estrogenic responses of mussel () extracts applied to reporter cell lines</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Estrogen, aryl hysdrocarbon and pregnane X receptors activities in reclaimed water and irrigated soils in Oued Souhil area (Nabeul, Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2008.02.037⟩</w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 246 (1-3), pp.425-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2008.03.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00501950v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling of benzophenone derivatives using fish and human estrogen receptor-specific in vitro bioassays.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Temporal study of estrogenic responses of mussel () extracts applied to reporter cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Dagnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Escande</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farzad Pakdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2008.07.017⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66 (1), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2008.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00319498v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV Filters in the Aquatic Environment Induce Hormonal Effects and Affect Fertility and Reproduction in Fish</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petra Y. Kunz</w:t>
+                <w:t xml:space="preserve">Profiling of benzophenone derivatives using fish and human estrogen receptor-specific in vitro bioassays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Manuel Molina-Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Pakdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIMIA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 232 (3), pp.384-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2008.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2533/chimia.2008.368⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02879877v1</w:t>
+                <w:t xml:space="preserve">inserm-00319498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of endocrine disrupters in waste stabilization pond systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UV Filters in the Aquatic Environment Induce Hormonal Effects and Affect Fertility and Reproduction in Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Fent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Y. Kunz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2007.350⟩</w:t>
+              <w:t xml:space="preserve">CHIMIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62 (5), pp.368-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2533/chimia.2008.368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879890v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir des médicaments dans l’environnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fate of endocrine disrupters in waste stabilization pond systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xian'En Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Dagnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (11), pp.157-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2007.350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880941v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of new human pregnane X receptor ligands among pesticides using a stable reporter cell system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Devenir des médicaments dans l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (4), pp.243-247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879901v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substances entrant dans la formulation de cosmétiques et perturbations endocrines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Identification of new human pregnane X receptor ligands among pesticides using a stable reporter cell system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pascussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Balaguer</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanja Rabenoelina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91 (2), pp.501-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfj173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951975v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon metabolites and 7-ethoxyresorufin O-deethylase activity in caged European eels.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Substances entrant dans la formulation de cosmétiques et perturbations endocrines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (4), pp.275-279</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02879918v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogenic activity of cosmetic components in reporter cell lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon metabolites and 7-ethoxyresorufin O-deethylase activity in caged European eels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15287390590895054⟩</w:t>
+              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51 (2), pp.232-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00244-005-0064-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880089v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of estrogenic compounds to recombinant estrogen receptor-alpha: application to environmental analysis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Estrogenic activity of cosmetic components in reporter cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elena Gomez</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/ehp.7522⟩</w:t>
+              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 68 (4), pp.239-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15287390590895054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187720v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of copper bioavailability in vineyard runoff waters by DPASV and algal bioassay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Devez</w:t>
+                <w:t xml:space="preserve">Binding of estrogenic compounds to recombinant estrogen receptor-alpha: application to environmental analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Boussioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélim Aït-Aïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Persin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 113 (3), pp.278-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.7522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.01.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02683288v1</w:t>
+                <w:t xml:space="preserve">hal-00187720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude in vitro et in vivo de l'activité biologique de xéno-oestrogènes à l'aide de modèles cellulaires bioluminescents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pillon</w:t>
+                <w:t xml:space="preserve">Assessment of copper bioavailability in vineyard runoff waters by DPASV and algal bioassay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Devez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Boussioux</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Persin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 348 (1-3), pp.82-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962909v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of human pharmaceuticals on cytotoxicity, EROD activity and ROS production in fish hepatocytes.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude in vitro et in vivo de l'activité biologique de xéno-oestrogènes à l'aide de modèles cellulaires bioluminescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Boussioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.93-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00167560v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogenic activity in water and sediments of a French river</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of human pharmaceuticals on cytotoxicity, EROD activity and ROS production in fish hepatocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aït-Aïssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 196 (1-2), pp.41-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2003.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00244-002-1198-z⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02880154v1</w:t>
+                <w:t xml:space="preserve">ineris-00167560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of cereal endosperm expression domains : identification and properties of a maize transfer cell-specific transcription factor, ZmMRP-1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estrogenic activity in water and sediments of a French river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard Thompson</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hueros</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 44 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00244-002-1198-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674778v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of phosphorus in sediments from waste stabilization ponds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Picot</w:t>
+                <w:t xml:space="preserve">Establishment of cereal endosperm expression domains : identification and properties of a maize transfer cell-specific transcription factor, ZmMRP-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Royo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hueros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14, pp.599-610</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948031v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus and organic matter in wetland sediments: analysis through gel permeation chromatography (GPC)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Picot</w:t>
+                <w:t xml:space="preserve">Characterisation of phosphorus in sediments from waste stabilization ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/agro:2000151⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 42 (10-11), pp.257-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2000.0656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00886063v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter and phosphorus interactions in the sediments of wetlands.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Phosphorus and organic matter in wetland sediments: analysis through gel permeation chromatography (GPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 20 (5), pp.567-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2000151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948042v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00886063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reporter Cell Lines to Monitor Steroid and Antisteroid Potential of Environmental Samples</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic matter and phosphorus interactions in the sediments of wetlands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Picot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02947869v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate adsorption and release from sediments of brackish lagoons: pH, O2 and loading influence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Durillon</w:t>
+                <w:t xml:space="preserve">Reporter Cell Lines to Monitor Steroid and Antisteroid Potential of Environmental Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rofes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Comunale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Térouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 9 (1/2), pp.105-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1008980515297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02578481v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humic Substances interactions with sedimentary phosphorous</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">Phosphate adsorption and release from sediments of brackish lagoons: pH, O2 and loading influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rofes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analusis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 33 (10), pp.2437-2447</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948084v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate mobility at the sediment–water interface of a Mediterranean lagoon (etang du Méjean), seasonal phosphate variation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Humic Substances interactions with sedimentary phosphorous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1017092226396⟩</w:t>
+              <w:t xml:space="preserve">Analusis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 27 (5), pp.436-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/analusis:1999270436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02948190v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation des sels nutritifs dans un sédiment lagunaire et environnement hydrodynamique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Picot</w:t>
+                <w:t xml:space="preserve">Phosphate mobility at the sediment–water interface of a Mediterranean lagoon (etang du Méjean), seasonal phosphate variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fillit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ximenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanologica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 373/374, pp.203-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1017092226396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0399-1784(99)80008-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02948146v1</w:t>
+                <w:t xml:space="preserve">hal-02948190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Leydig cells and Sertoli cells are producers of interleukins-1 and -6</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accumulation des sels nutritifs dans un sédiment lagunaire et environnement hydrodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Picot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oceanologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 21 (6), pp.805-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0399-1784(99)80008-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686663v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sertoli cell-germ cell interactions and TGF-beta- 1 expression and secretion in vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Avallet</w:t>
+                <w:t xml:space="preserve">Human Leydig cells and Sertoli cells are producers of interleukins-1 and -6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cudinici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bosmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 238, pp.905-909</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 82 (5), pp.1426-1433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690153v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I and Type II interleukin-1 receptor expression in rat, mouse, and human testes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sertoli cell-germ cell interactions and TGF-beta- 1 expression and secretion in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Avallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Haour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Saez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 56, pp.1513-1526</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 238, pp.905-909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692182v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Type I and Type II interleukin-1 receptor expression in rat, mouse, and human testes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Haour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 56, pp.1513-1526</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Presence of and phosphate release from polyphosphates or phytate phosphate in lake sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Golterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Paing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 364 (1), pp.99-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1003212908511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12243,1622 +12396,1622 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Water Contamination to Human Exposure: A Mass Spectrometry-Based Approach for Persistent, Mobile, and Toxic Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Gavalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Sturla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Journées Françaises de Spectrométrie de Masse 2025 Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSM, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-omique pour décrypter les effets moléculaires de la fluoxétine chez Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eider Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of Mediterranean mussels to fluoxetine: exploring bioaccumulation, metabolization and mode of action through omics analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eider Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Symposium on Pollutant Responses in Marine Organisms (PRIMO22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling tertiary wastewater treatments for water reuse: micropollutants elimination using nanofiltration, ozonation and natural reactive barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Ferreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Van-exter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendret Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REUSE Euromed 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pharmaceuticals on marine phytoplankton and role of phytoplankton on pharmaceutical’s fate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Courant</w:t>
+                <w:t xml:space="preserve">Approche multi-barrières pour la recharge d’aquifères par de l’eau usée traitée : Couplage de procédés intensifs et de solutions basées sur la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Ferreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Luquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendret Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollutant Responses in Marine Organisms PRIMO22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">SFGP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de génie des procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936418v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-barrières pour la recharge d’aquifères par de l’eau usée traitée : Couplage de procédés intensifs et de solutions basées sur la nature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
+                <w:t xml:space="preserve">Effects of pharmaceuticals on marine phytoplankton and role of phytoplankton on pharmaceutical’s fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Cheloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de génie des procédés, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Pollutant Responses in Marine Organisms PRIMO22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808924v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach to study molecular alterations following pharmaceuticals exposure in the mussel Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMO 22 Pollutant Responses In Marine Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring fluoxetine bioaccumulation, metabolization and mode of action in Mediterranean mussels through omics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMO 22 Pollutant Responses In Marine Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgal Responses to Organic Contaminants and Influence on Contaminants Fate in Aquatic Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Cheloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Faisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 34th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Sevilla (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches non-ciblées en surveillance environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFSEP - Les polluants ne peuvent plus se cacher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture effects of pharmaceuticals carbamazepine, diclofenac and venlafaxine on M. galloprovincialis probed by metabolomics and proteogenomics combined approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMO 22 Pollutant Responses In Marine Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Barcelona soil capacity for sorption and degradation of emerging contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Luquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Garcia-Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What role can play omics as a tool for risk assessment and environmental monitoring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Nationale automnale RFMF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RFMF, Oct 2023, St-Foy-Lès-Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Sustainable materials to boost Emerging pollutants sorption during Soil Aquifer Treatment for Water Reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cristina Valhondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Luquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13873,937 +14026,937 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNESCO-IWRA Online Conference “Emerging Pollutants: Protecting Water Quality for the Health of People and the Environment”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude multi-échelles du risque micropolluants dans un contexte de réutilisation d’eau usée traitée pour l’irrigation agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loosli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congrès de la Société Française de Génie des Procédés (SFGP 2022) « Sciences et Solutions technologiques pour la Transition »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals molecular alterations following pharmaceuticals exposure in the mussel Mytilus galloprovincialis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the Barcelona urban soil capacity for retention of contaminants of emerging concern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Garcia-Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Luquot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique “Integration des données omiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago (Illinois), US, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948363v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Barcelona urban soil capacity for retention of contaminants of emerging concern</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals molecular alterations following pharmaceuticals exposure in the mussel Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Almunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Chicago (Illinois), US, United States</w:t>
+              <w:t xml:space="preserve">Journée scientifique “Integration des données omiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933259v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de contaminants émergents dans la rivière Taragete (Oruro, Bolivie) : développement d’un workflow pour l’analyse ciblée et non-ciblée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Ferreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Ormachea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marizol Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANALYTICS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et de Fluxomique; Société Française de Protéomique; Société Française de Spectrométrie de Masse; Association Francophone des Sciences Séparatives, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04635871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-targeted approaches to assess environmental pollution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do microplastics and pharmaceuticals interactively affect mussels? An insight into uptake, tissue distribution and metabolomic profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Castaño-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. García-Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V.M. León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Human health and Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry (SETAC) Europe 32th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948341v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do microplastics and pharmaceuticals interactively affect mussels? An insight into uptake, tissue distribution and metabolomic profiles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Non-targeted approaches to assess environmental pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry (SETAC) Europe 32th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Symposium Human health and Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543392v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-exposome aquatique : les questions et leur intégration, un défi à relever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique « De l’exposome à l’éco-exposome »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Barcelona urban soil capacity for retention of emerging contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Garcia-Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14818,475 +14971,475 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2021 virtual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme des médicaments chez les organismes non-cibles : cas de l’exposition de Lymnaea stagnalis au diclofénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Geret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupement De Recherche Ecotoxicologie Aquatique (GDR EA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals molecular alterations following carbamazepine exposure in the mussel Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupement De Recherche Ecotoxicologie Aquatique (GDR EA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals metabolic alterations following carbamazepine exposure in the mussel Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 31th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Seville (en ligne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of sorption of sustainable materials for Nature-based solution in water reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cristina Valhondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Luquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15301,100 +15454,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, On-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Sustainable Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cristina Valhondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Luquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15409,2330 +15562,2330 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JPI_URBANWAT project. Tools and criteria for URBAN groundWATer management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheiber L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vazquez-Suñe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thom Bogaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bofill Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics approach reveals disruption of metabolic pathways in the marine bivalve Mytilus galloprovincialis exposed to a WWTP effluent extract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 30th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry, May 2020, Dublin (virtual), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des effets d’une exposition à des résidus de médicaments (seuls ou en mélange) chez la moule méditerranéenne par approche métabolomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Réseau Occitanie Métabolomique (ROcMe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence et bioaccumulation des filtres UV chez Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Picot-Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estival ROCCH Ifremer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics approach reveals disruption of metabolic pathways in the marine bivalve Mytilus galloprovincialis exposed to WWTP effluent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Chemistry and the Environment (ICCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICCE, Jun 2019, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the metabolism of venlafaxine in the Mediterranean mussel (M. galloprovincialis): combinations of targeted and non-targeted approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Ariza Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ème congrès de la Commission internationale pour l'exploration scientifique de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Cascais, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological risk assessment of emerging and legacy contaminants in the Kadicha river in Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatmé Merhabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmieh Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Halwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Toxicity Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition de moules au diclofénac : recherche des métabolites par analyse non ciblée chez Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyse Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a wastewater treatment plant effluent on the marine bivalve Mytilus galloprovincialis through a metabolomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société d’Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the effects of a wastewater treatment plant effluent on the marine bivalve Mytilus galloprovincialis through a metabolomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Journées Scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of biomarkers of exposure and effect in Mediterranean mussels (Mytilus galloprovincialis) following exposure to diclofenac.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Chemistry and the Environment (ICCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LC-HRMS based-metabolomics to highlight biotransformation products and unexpected effects of diclofenac in Mytilus galloprovincialis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Pollutant Responses in Marine Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Matsuyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’occurrence de molécules pharmaceutiques et de leurs métabolites dans des zones côtières méditerranéennes.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Jesus Martinez-Bueno</w:t>
+                <w:t xml:space="preserve">Mise en évidence de biomarqueurs d’exposition et d’effets chez la moule méditerranéenne (Mytilus galloprovincialis) suite à une exposition au diclofenac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arpin-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Journée de la Chimie, Société Française de chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">3èmes journées des doctorants de l’IM2E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099833v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de biomarqueurs d’exposition et d’effets chez la moule méditerranéenne (Mytilus galloprovincialis) suite à une exposition au diclofenac</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Fenet</w:t>
+                <w:t xml:space="preserve">Etude de l’occurrence de molécules pharmaceutiques et de leurs métabolites dans des zones côtières méditerranéennes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Piram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jesus Martinez-Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes journées des doctorants de l’IM2E</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">25ème Journée de la Chimie, Société Française de chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952769v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the fate of pesticides and waterborne contaminants in agricultural crops and their environmental risks “AWARE”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damià Barceló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ginebreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water JPI - WaterWorks2015 Cofunded Call</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition de moules marines au diclofénac : effet sur les prostaglandines et produits de biotransformation chez Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Picot-Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition de moules marines au diclofénac: bioconcentration, métabolisation et mécanisme d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Eco-Tox Rovaltain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current approaches in mass spectrometry for the analysis of contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33èmes Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Spectrométrie de masse, Sep 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-filters and musk from Personal care products in coastal regions : Seasonal and diurnal trend in mussels and seawater.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Picot-Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17747,5002 +17900,5002 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARABEN SUBSTITUTION IN PERSONAL CARE PRODUCTS: IMPACTS ON THE CONTAMINATION AND ECOTOXICITY OF WASTEWATER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Waldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Marconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Paulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Environment Knowledge Week Congress –E2KW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The marine mussel Mytilus galloprovincialis bioconcentrate and metabolize antidepressant pharmaceutical venlafaxine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition de moules marines au diclofénac : effet sur les prostaglandines et produits de biotransformation chez Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Picot-Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes journées des doctorants de l’IM2E</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-steroidal anti-inflammatory drug diclofenac disturbs the prostaglandin system in the marine mussel Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Picot-Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les polluants émergents : des signaux faibles à la gestion des risques. Approches en laboratoire de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Eco-Tox Rovaltain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation et métabolisme de substances pharmaceutiques chez Mytilus galloprovincialis (carbamazépine, 10-hydroxycarbazépine, venlafaxine).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jesus Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2015 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioconcentration and/or metabolisation of the antidepressant venlafaxine by the marine mussel Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jesus Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Pollutant Responses in Marine Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une approche métabolomique pour la caractérisation de l’exposition des organismes aquatiques à des résidus de médicaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arpin Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicted and measured concentrations of venlafaxine and its metabolites in a coastal zone receiving treated wastewaters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Martínez-Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02449198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of Uranium and Cadmium on Physiological Parameters of the Nematode Caenorhabditis elegans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elena Gomez</w:t>
+                <w:t xml:space="preserve">Reducing PEC uncertainty in coastal zones: a case study on carbamazepine, oxcarbazepine and their metabolites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arpin-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vanhoutte-Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC North America 35th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">SETAC Europe 23rd annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952975v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing PEC uncertainty in coastal zones: a case study on carbamazepine, oxcarbazepine and their metabolites.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Fiandrino</w:t>
+                <w:t xml:space="preserve">Combined effects of Uranium and Cadmium on Physiological Parameters of the Nematode Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lecomte-Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Svendsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 23rd annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">SETAC North America 35th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954679v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la distribution de molécules pharmaceutiques et leurs métabolites au niveau d’un site côtier impacté par un émissaire en mer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vanhoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hillaire-Buys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effervescence 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and easy method using QuEChERS extraction and LC-Orbitrap-MS for analysis of two anticonvulsants and their metabolites in marine mussels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 23rd annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive sampling as a tool for monitoring pharmaceuticals and its metabolites in marine environment at trace levels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ledreau</w:t>
+                <w:t xml:space="preserve">New insights into the fate of Triclocarban in river.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 24th Annual Meeting 2014: Science Across Bridges, Borders, and Boundaries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">EmCon 2014 : Fourth International Conference on Occurrence, Fate, Effects, &amp; Analysis of Emerging Contaminants in the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Iowa City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091456v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the fate of Triclocarban in river.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les résidus de médicaments dans l'environnement côtier. Principaux résultats du projet PEPSEA (ANR CES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EmCon 2014 : Fourth International Conference on Occurrence, Fate, Effects, &amp; Analysis of Emerging Contaminants in the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Iowa City, United States</w:t>
+              <w:t xml:space="preserve">Effervescence 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094201v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les résidus de médicaments dans l'environnement côtier. Principaux résultats du projet PEPSEA (ANR CES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Passive sampling as a tool for monitoring pharmaceuticals and its metabolites in marine environment at trace levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Martinez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ledreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effervescence 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 24th Annual Meeting 2014: Science Across Bridges, Borders, and Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066291v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioconcentration and metabolization of pharmaceuticals in marine mussel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 23rd annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV filters are ubiquitary pollutants in marine coastal environment: bioaccumulation on the marine mussel M. galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bebianno M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bebianno M.</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Pollutant Responses in Marine Organisms (PRIMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioconcentration of pharmaceuticals by the marine mussel M. galloprovincialis in laboratory controlled experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mj Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Pollutant Responses in Marine Organisms (PRIMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccumulation en milieu marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les médicaments dans l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des effets combinés du mélange uranium – cadmium sur la croissance et la fécondité du nématode C. elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Svendsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de TOXICOLOGIE NUCLEAIRE ENVIRONNEMENTALE &amp; HUMAINE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting environmental concentrations of pharmaceuticals and their metabolites for exposure assessment purposes: the role of human consumption, metabolisation, transformation and fate estimations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A van Houtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Fiandrino</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Health 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écrans UV, nouveaux polluants émergents dans l'environnement aquatique: Extraction, Identification et Quantification des molécules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmieh Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Halwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eau, Déchets et développement Durable (E3D)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption and leaching behaviour of four emerging pollutants pharmaceuticals in agricultural soils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Herrero-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 22nd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral signatures of selected pharmaceuticals as markers of biological attenuation processes in rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casellas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 21st Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résidus de médicaments et de produits de soins en milieu côtier : existe-t’il un risque de bioaccumulation ?.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munaron D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioconcentration of two anxiolytics (benzodiazepines) and two personal care products (uv-filters) by the marine mussel (M. galloprovincialis) in laboratory controlled experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Toxicity Assessment (ISTA15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and distribution of ER and AhR activators issued from urban sewage effluents in a small Mediterranean watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring endocrine disruptors in coastal lagoons : comparison of levels in mussel, passive sampler and sediment using chemical and bio-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. European Conference on Coastal Lagoon Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocrine disruption in wild population in wild population of chub (Leuciscus cepahlus) in contaminated french streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on pollutant responses in marine organisms (PRIMO 15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of Selected Endocrine Disrupting Chemicals in Sewage Treatment Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinze Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaming Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Saturnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Aqua Science, Water Resource and Low Carbon Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Sanya, China. pp.149-152, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3529261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level of organic contaminants determined by chemicals and bioanalysis in the sediments of mediterranean coastal lagoons impacted by wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on pollutant responses in marine organisms (PRIMO 15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogen-like and dioxine-like contaminants in three mediterranean lagoons : distribution between deployed mussels (Mytilus galloprovinciallis), semi-permeable membrane devices and sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. SETAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocrine disruptor activity in waters from turbot aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Conference on Pesticides and Related Organic Micropollutants in The Environment. 11. Symposium on Chemistry and Fate of Modern Pesticides (Pesticides 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.633-637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SURVAQUA : a French national program on the evaluation of impacts of endocrine disruptors on aquatic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquatic contamination by ER, PXR and AhR active compounds occurring in coastal sediments: application in Sri Lanka lagoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hewabandulage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.R.T. Cumaranatunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SECOTOX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Skiathos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of three-spined stickleback hepatic EROD activity in laboratory and field studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maxence Ditche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of water toxicity in a mining impacted site in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Devez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des risques associés aux perturbateurs endocriniens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compte Rendu de la journée AGHTM “ La Mise en Œuvre des Nouvelles Normes d’Eau Potable “</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmaceuticals in sewage treatment plant effluents and potential effects assessment on non-target organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish bile fluorescence: a biomarker for monitoring polycyclic aromatic hydrocarbons in the aquatic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casellas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXth ISLS 2000 Luminescence Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22752,91 +22905,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Method for Analysing Persistent, Mobile and Toxic Compounds, from Groundwater to Drinking Water, using LC-HRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Gavalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Sturla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22851,816 +23004,816 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing Persistent, Mobile, and Toxic Substances from Water Resources to Human Exposure – An Emerging Environmental and Public Health Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julieta Sturla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Gavalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Ferreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 35. Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Efficacy of Reactive Barriers in Mitigating Emerging Contaminants Laboratory Insights into Aquifer Recharge with Treated Wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Luquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st French Days of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WECARE Project - Wastewater treatment plants: an active source of Emerging Contaminants into AtmospheRE?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estevan Moinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIno-French Joint Workshop on Atmopheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Monitoring of Brodifacoum Residues After Rodent Eradication in Europa Island: a case study in a pristine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Megevand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cagnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMO22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozonation for wastewater treatment in water REUSE: organic matter reduction, micropollutants degradation and transformation products identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Ferreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendret Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Luquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Efficacy of Reactive Barriers in Mitigating Emerging Contaminants: Laboratory Insights into Aquifer Recharge with Treated Wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Luquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Sevilla (Spain), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Non-Target Screening and Differential Analysis in Assessing Nature-Based Reactive Barrier Treatment of Micropollutants in Treated Wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23688,333 +23841,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Séville, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition de moules méditerranéennes à un anti-dépresseur : recherche des métabolites de la fluoxétine formés suite à l’exposition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging contaminants analysis in Taragete river (Oruro, Bolivia): workflow development for target and non-target analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Ferreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marizol Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche non-ciblée pour l’évaluation de la sorption de contaminants émergents par barrière réactive basée sur la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Luquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24029,1075 +24182,1075 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et application d’une méthode d’analyse de résidus pharmaceutiques chez Gambusia Holbrooki par spectrométrie de masse haute résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANALYTICS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals molecular alterations following carbamazepine exposure in the mussel Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'approche métabolomique pour l'étude de la métabolisation du diclofénac chez un gastéropode d'eau douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Geret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Auxois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isoprostanoids quantitative profiling of mediterranean mussels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Debise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Congress of The International Society For The Study Of Fatty Acids and Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des effets de la venlafaxine sur Mytilus galloprovincialis par une approche métabolomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2019 de la SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of Venlafaxine in the Mediterranean Mussel (Mytilus Galloprovincialis): Combinations of Targeted and Non-Targeted Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Ariza Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42 CIESM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Cascais Portugal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring responses of marine mussel to the anti-inflammatory drug diclofenac.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Picot-Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Risk Assessment of Pharmaceuticals in the Environment - ICRAPHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POCIS passive samplers deployment to monitor ventafaxine and their transformation products in marine environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Picot-Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Spinau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Risk Assessment of Pharmaceuticals in the Environment - ICRAPHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging contaminants (UV filters, UV stabilizers and musks) monitoring in mussels and in sea water from coastal regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Picot-Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25112,896 +25265,896 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDA-EMERGE PhD student conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a metabolomicapproach to investigate human pharmaceuticals exposure and effects in aquatic organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDA-EMERGE PhD student conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a metabolomic approach to investigate human pharmaceuticals and effects in aquatic organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging pollutants and multiple stressors in aquatic ecosystems EDA-EMERGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nested interactions in the uranium and cadmium combined toxicity to the C. elegans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecomte-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Svendsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRER 3rd International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement des résidus pharmaceutiques et leurs métabolites dans les eaux côtières méditerranéennes dans le cadre du projet ANR PEPSEA (2009-2012) : exemple de la carbamazépine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vanhoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hillaire-Buys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effervescence: Environnement et résidus de médicaments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting environmental concentrations of carbamazepine and oxcarbazepine and their main metabolites in a coastal system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van Houtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Fiandrino</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 22nd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des effets de mélanges de contaminants stables et radioactifs sur le nématode C. elegans à l’aide d’outils d’écotoxicologie prédictive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gilbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des thèses de l’IRSN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability of copper, zinc and arsenic species in runoff waters from contrasted fields in a Mediterranean vineyard catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Devez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gilbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Persin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Annual meeting of SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Madrid, Spain. 1 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26011,375 +26164,375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass spectrometry to explore exposome and metabolome of organisms exposed to pharmaceuticals and personal care products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.235-257, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-818196-6.00008-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental transformation of organic substances in the context of aquatic ecotoxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Férard; Christian Blaise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Aquatic Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.467-476, 2013, 978-94-007-5040-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-5704-2_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est l'impact des contaminants organiques de l’eau sur les écosystèmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau, une ressource durable ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCEREN, pp.108-111, 2008, 978-2-86626-333-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26389,78 +26542,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diclofenac stress responses and biotransformation pathways in the marine diatom Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopold Alezra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26485,51 +26638,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26539,165 +26692,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets de recherche du Réseau REUSE et du Carnot Eau &amp; Environnement pour accélérer le déploiement de solutions innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lombard-Latune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice-Rose Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId635"/>
+      <w:footerReference w:type="default" r:id="rId642"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26765,51 +26918,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5435DBD"/>
+    <w:nsid w:val="D0177EC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26996,51 +27149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elena-gomez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3897-0902" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101019181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../HSM/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05533233v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Alezra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127797" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Ferreux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139426" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05057559v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enceco.2025.04.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hermet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118565" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dumas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ramirez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555006v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1385806" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Yondre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Courant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143314" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramia Al Bakain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pradeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ben Braham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Prtori&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01798-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casta&#241;o-Ortiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Garc&#237;a-Pimentel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Le&#243;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.131904" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04064406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Valhondo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cabaret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15071393" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea James" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2022.101051" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930842v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Rocio Col&#225;s-Ruiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lara-Mart&#237;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Hampel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120678" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325221v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131793" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589081v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030197" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930846v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Col&#225;s-Ruiz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150080" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fenet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020186" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-21815-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413536v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Martinez Bueno" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14893-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228661v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ariza-Castro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Marion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146387" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatm&#233; Merhabi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ariza Castro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmieh Amine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emcon.2021.09.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747997v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Halwani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15049-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Malgouyres" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133065" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964499v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10070269" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467863v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nilde Bonnefille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136551" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Branchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ariza Castro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.256" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948213v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fuchs" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lespinasse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorente" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benassaya" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goral" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201907093" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101494v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Picot-Groz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-1100-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benilde Bonnefille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Teisseire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1100" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928488v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escande" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.04.053" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellis Alali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.146" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Helmieh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merhabi Fatm&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halwani Jalal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928451v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Arpin-Pont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vacher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9228-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928465v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.063" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086817v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3617-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086818v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6248-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084521v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Margerit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.12.029" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086820v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Martinez Bueno" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Herrera" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Munaron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3796-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840551v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boillot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez Bueno" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.05.067" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053377v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Svendsen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.04.023" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053374v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Souchier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Benali-Raclot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benanou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boireau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.108" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047985v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-J. Martinez Bueno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rosain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casellas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.05.062" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049014v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arpin-Pont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiandrino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.03.025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049015v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fent" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chew" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.109" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046584v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Martinez Bueno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7477-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417440v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.10.033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSB309HV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406817v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.06.071" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963345v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20613" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RVH6V4V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878465v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Mnif" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zidi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ibn Hadj Hassine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghleb Bartegi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320383.2012.691575" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879802v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524389v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;ty" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20626" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W4DGCMJJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508916v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bachelot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Le Gall" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.12.051" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9VJRF5C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417473v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.07.051" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZTMNW5H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417494v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0964-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5P07RH25-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508881v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Mahjoub" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hillaire-Buys" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.02.050" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHVZC6BT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02524524v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mahjoub" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.322" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02524444v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.11.038" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02611918v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dagnino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Picot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cavailles" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.02.034" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C74Z3CHN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961748v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02612905v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pillon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-009-9438-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/596252D1F161D65DA0A0E0160FBBBF7CFD032F0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963241v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bachelot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B925641E" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02612741v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902129c" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963226v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-010-9475-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B39TQ18M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02877262v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leclercq" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-008-9202-x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J3XXV6GQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02877201v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2009.04.021" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86M9L9ZP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903324v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Egal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.01.006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-614B7WHW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02950961v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2008.03.064" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP940Z9N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501950v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pichot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.02.037" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00319498v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Molina-Molina" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2008.07.017" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879877v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Fent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Y. Kunz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2008.368" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879890v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian'En Wang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leclercq" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escande" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2007.350" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880941v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leclerc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879901v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lemaire" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanja Rabenoelina" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfj173" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02951975v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879918v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-005-0064-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C37E9ABC6B0889285D5D7A2D990450F83DB3ACE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880089v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Duchesne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287390590895054" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187720v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boussioux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.7522" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683288v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Persin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.01.004" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86DN18NC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962909v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauthier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00167560v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laville" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Porcher" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2003.11.002" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880154v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nicolas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-002-1198-z" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9ZRTW5NT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674778v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Royo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hueros" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948031v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paing" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2000.0656" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886063v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000151" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948042v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02947869v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georget" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Comunale" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice T&#233;rouanne" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008980515297" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VBR8G52-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578481v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durillon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rofes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948084v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:1999270436" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948190v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fillit" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ximenes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017092226396" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEC14629901F1337D23FFC387C9A83C9AD611B6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948146v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(99)80008-5" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686663v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudinici" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lejeune" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bosmans" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ballet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690153v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Avallet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vigier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J&#233;gou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Saez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692182v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cavalier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Lienard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haour" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948121v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Golterman" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paing" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Serrano" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003212908511" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GG594RKS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279522v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gavalon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Sturla" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291773v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Bilbao" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933198v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808941v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Van-exter" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendret Julie" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936418v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cheloni" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Schmitt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808924v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804027v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804051v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemaire" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Yondre" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malherbe" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936415v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Faisant" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803984v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938621v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933227v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Rios" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558821v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933246v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cristina Valhondo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936443v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loosli" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labille" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Serre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948363v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933259v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635871v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ormachea" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948341v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543392v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543410v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933286v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543420v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543426v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228665v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196736v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936422v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936479v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheiber L" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vazquez-Su&#241;e" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Bogaard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofill Mas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;rez" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208283v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880329v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dumas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543381v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208248v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543368v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936458v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125891v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyse Grousset" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880333v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boccard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880335v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112245v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alali" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099693v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099833v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piram" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jesus Martinez-Bueno" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952769v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnefille" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alali" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880671v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#224; Barcel&#243;" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ginebreda" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schr&#246;der" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huber" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127375v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127778v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grousset" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880722v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souchier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125983v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699816v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Waldman" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnaud" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marconi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Paulic" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125979v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952778v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vacher" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Picot-Groz" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125971v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127527v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135242v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135258v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140568v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arpin Pont" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449198v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piram" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mart&#237;nez-Bueno" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952975v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margerit" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svendsen" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frelon" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954679v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066329v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhoutte" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954724v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Martinez Bueno" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiron" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091456v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ledreau" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094201v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Groz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boireau" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066291v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954696v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02955037v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bebianno M." TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02954865v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Martinez Bueno" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880854v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02954753v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02957473v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Houtte" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958059v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02957596v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Herrero-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958183v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958157v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munaron D" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958121v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970613v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970557v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970463v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02881247v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinze Wang" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Lu" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ollivier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Saturnino" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529261" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970462v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970374v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970400v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Escande" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970352v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02950920v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hewabandulage" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R.T. Cumaranatunga" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969982v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamothe" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxence Ditche" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969918v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devez" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952687v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balaguer" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Porcher" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969832v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laville" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02947826v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Furlan" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279497v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279545v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147632v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803224v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Moinard" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584976v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Megevand" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cantin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cagnato" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637230v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933216v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581270v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558792v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936432v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrari" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555136v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558679v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alphonse" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543400v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936437v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936468v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Debise" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02406772v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936449v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Marion" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121238v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121019v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spinau" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140692v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140536v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952820v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953530v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066366v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02957544v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Houtte" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958110v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828787v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persin" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228669v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818196-6.00008-X" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879771v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5704-2_44" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880924v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05365971v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Alezra" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floch" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elena-gomez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3897-0902" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101019181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../HSM/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05533233v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Alezra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127797" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Ferreux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139426" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Lachaal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsd.2025.101514" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05057559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enceco.2025.04.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hermet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118565" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dumas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ramirez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1385806" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Yondre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Courant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143314" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Silva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramia Al Bakain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pradeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ben Braham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Prtori&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01798-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04064406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Valhondo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cabaret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15071393" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casta&#241;o-Ortiz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Garc&#237;a-Pimentel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Le&#243;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.131904" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930806v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea James" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2022.101051" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Rocio Col&#225;s-Ruiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lara-Mart&#237;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Hampel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120678" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131793" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030197" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Col&#225;s-Ruiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150080" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020186" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837672v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-21815-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boillot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Martinez Bueno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14893-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatm&#233; Merhabi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ariza Castro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmieh Amine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emcon.2021.09.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ariza-Castro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Marion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146387" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747997v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Halwani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15049-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469291v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Malgouyres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133065" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964499v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10070269" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467863v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nilde Bonnefille" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136551" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096802v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Branchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ariza Castro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.256" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948213v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fuchs" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lespinasse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorente" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benassaya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goral" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201907093" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Picot-Groz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-1100-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879748v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benilde Bonnefille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Teisseire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1100" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928488v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escande" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.04.053" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06J9LJTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928495v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellis Alali" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.146" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099773v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Helmieh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merhabi Fatm&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halwani Jalal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928451v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Arpin-Pont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vacher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9228-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928465v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.063" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086817v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3617-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086818v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6248-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086820v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Martinez Bueno" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Herrera" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Munaron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boillot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3796-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084521v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Margerit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.12.029" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840551v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boillot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez Bueno" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.05.067" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC910D71-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053374v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Souchier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Benali-Raclot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benanou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boireau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.108" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053377v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Svendsen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.04.023" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047985v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-J. Martinez Bueno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rosain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casellas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.05.062" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG6HPMGQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049015v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chew" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.109" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049014v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arpin-Pont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiandrino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.03.025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046584v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Martinez Bueno" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7477-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417440v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.10.033" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSB309HV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406817v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.06.071" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963345v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20613" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RVH6V4V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878465v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Mnif" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zidi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ibn Hadj Hassine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghleb Bartegi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320383.2012.691575" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879802v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524389v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;ty" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20626" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W4DGCMJJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508916v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bachelot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Le Gall" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.12.051" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9VJRF5C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417473v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.07.051" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZTMNW5H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417494v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0964-3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5P07RH25-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508881v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Mahjoub" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hillaire-Buys" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.02.050" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHVZC6BT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02524524v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mahjoub" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.322" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02524444v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.11.038" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02611918v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dagnino" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Picot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cavailles" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.02.034" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C74Z3CHN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961748v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02612905v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pillon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-009-9438-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/596252D1F161D65DA0A0E0160FBBBF7CFD032F0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963241v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bachelot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B925641E" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02612741v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902129c" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963226v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-010-9475-8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B39TQ18M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02877262v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leclercq" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-008-9202-x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J3XXV6GQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02877201v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2009.04.021" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86M9L9ZP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903324v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Egal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.01.006" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-614B7WHW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02950961v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2008.03.064" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP940Z9N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501950v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pichot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.02.037" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00319498v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Molina-Molina" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2008.07.017" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879877v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Fent" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Y. Kunz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2008.368" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879890v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian'En Wang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leclercq" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escande" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2007.350" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880941v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leclerc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879901v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lemaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanja Rabenoelina" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfj173" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02951975v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879918v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-005-0064-1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C37E9ABC6B0889285D5D7A2D990450F83DB3ACE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880089v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Duchesne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287390590895054" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187720v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boussioux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.7522" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683288v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Persin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.01.004" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86DN18NC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962909v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauthier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00167560v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laville" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Porcher" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2003.11.002" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880154v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nicolas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-002-1198-z" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9ZRTW5NT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674778v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Royo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hueros" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948031v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paing" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2000.0656" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886063v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000151" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948042v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02947869v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georget" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Comunale" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice T&#233;rouanne" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008980515297" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VBR8G52-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578481v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durillon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rofes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948084v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:1999270436" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948190v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fillit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ximenes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017092226396" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEC14629901F1337D23FFC387C9A83C9AD611B6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948146v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(99)80008-5" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686663v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudinici" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lejeune" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bosmans" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ballet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690153v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Avallet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vigier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J&#233;gou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Saez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692182v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cavalier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Lienard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haour" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948121v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Golterman" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paing" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Serrano" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003212908511" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GG594RKS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279522v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gavalon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Sturla" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291773v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Bilbao" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933198v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808941v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Van-exter" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendret Julie" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808924v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936418v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cheloni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Schmitt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804027v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804051v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemaire" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Yondre" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malherbe" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936415v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Faisant" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803984v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938621v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933227v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Rios" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558821v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933246v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cristina Valhondo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936443v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loosli" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labille" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Serre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933259v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948363v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635871v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ormachea" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543392v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948341v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543410v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933286v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543420v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543426v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228665v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196736v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936422v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936479v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheiber L" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vazquez-Su&#241;e" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Bogaard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofill Mas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;rez" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208283v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880329v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dumas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543381v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208248v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543368v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936458v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125891v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyse Grousset" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880333v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boccard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880335v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112245v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alali" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099693v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952769v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnefille" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alali" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099833v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piram" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jesus Martinez-Bueno" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880671v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#224; Barcel&#243;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rez" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ginebreda" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schr&#246;der" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huber" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127375v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127778v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grousset" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880722v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souchier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125983v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699816v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Waldman" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnaud" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marconi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Paulic" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125979v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952778v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vacher" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Picot-Groz" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125971v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127527v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135242v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135258v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140568v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arpin Pont" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449198v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piram" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mart&#237;nez-Bueno" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954679v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952975v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margerit" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svendsen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frelon" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066329v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhoutte" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954724v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Martinez Bueno" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiron" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094201v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Groz" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boireau" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066291v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091456v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ledreau" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954696v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02955037v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bebianno M." TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02954865v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Martinez Bueno" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880854v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02954753v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02957473v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Houtte" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958059v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02957596v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Herrero-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958183v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958157v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munaron D" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958121v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970613v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970557v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970463v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02881247v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinze Wang" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Lu" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ollivier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Saturnino" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529261" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970462v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970374v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970400v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Escande" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970352v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02950920v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hewabandulage" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R.T. Cumaranatunga" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969982v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamothe" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxence Ditche" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969918v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devez" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952687v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balaguer" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Porcher" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969832v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laville" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02947826v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Furlan" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279497v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279545v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147632v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803224v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Moinard" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584976v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Megevand" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cantin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cagnato" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637230v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933216v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581270v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558792v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936432v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrari" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555136v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558679v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alphonse" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543400v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936437v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936468v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Debise" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02406772v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936449v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Marion" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121238v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121019v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spinau" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140692v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140536v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952820v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953530v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066366v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02957544v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Houtte" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958110v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828787v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228669v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818196-6.00008-X" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879771v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5704-2_44" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880924v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05365971v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Alezra" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floch" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>