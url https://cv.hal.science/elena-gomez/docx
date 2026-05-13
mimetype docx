--- v1 (2026-04-23)
+++ v2 (2026-05-13)
@@ -864,408 +864,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture effects of pharmaceuticals carbamazepine, diclofenac and venlafaxine on $Mytilus\ galloprovincialis$ mussel probed by metabolomics and proteogenomics combined approach</w:t>
+                <w:t xml:space="preserve">Non-target screening to track contaminant removal and release during nature-based water treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+                <w:t xml:space="preserve">Charlotte Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Luquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168015⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1385806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2024.1385806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259656v1</w:t>
+                <w:t xml:space="preserve">hal-04555006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-target screening to track contaminant removal and release during nature-based water treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Linda Luquot</w:t>
+                <w:t xml:space="preserve">Mediterranean mussels (Mytilus galloprovincialis) exposure to fluoxetine: Bioaccumulation and biotransformation products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Yondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2024.1385806⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 365, pp.143314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555006v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean mussels (Mytilus galloprovincialis) exposure to fluoxetine: Bioaccumulation and biotransformation products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+                <w:t xml:space="preserve">Mixture effects of pharmaceuticals carbamazepine, diclofenac and venlafaxine on $Mytilus\ galloprovincialis$ mussel probed by metabolomics and proteogenomics combined approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Yondre</w:t>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Malherbe</w:t>
+                <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Courant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 365, pp.143314. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 907, pp.168015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711576v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection over restoration to ensure water sustainability</w:t>
               </w:r>
@@ -1679,64 +1679,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1907,338 +1907,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals molecular alterations following carbamazepine exposure in the male mussel Mytilus galloprovincialis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Early Biological Modulations Resulting from 1-Week Venlafaxine Exposure of Marine Mussels Mytilus galloprovincialis Determined by a Metabolomic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Courant</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Almunia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Rosain</w:t>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 286 (2), pp.131793. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.131793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo12030197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325221v1</w:t>
+                <w:t xml:space="preserve">hal-03589081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Biological Modulations Resulting from 1-Week Venlafaxine Exposure of Marine Mussels Mytilus galloprovincialis Determined by a Metabolomic Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals molecular alterations following carbamazepine exposure in the male mussel Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Almunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.197. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 286 (2), pp.131793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo12030197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.131793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589081v1</w:t>
+                <w:t xml:space="preserve">hal-03325221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-omic approach to evaluate the response of gilt-head sea bream (Sparus aurata) exposed to the UV filter sulisobenzone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nieves Colás-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2315,51 +2315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Metabolomics Promises and Achievements in the Field of Aquatic Ecotoxicology: Viewed through the Pharmaceutical Lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2618,51 +2618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jesus Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28, pp.68862-68870. </w:t>
@@ -2694,606 +2694,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and ecological risk assessment of pharmaceutical products in the Kadicha river in Lebanon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term exposure to environmental diclofenac concentrations impairs growth and induces molecular changes in Lymnaea stagnalis freshwater snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatmé Merhabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Gomez</w:t>
+                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Ariza Castro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Rosain</w:t>
+                <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Contaminants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.emcon.2021.09.001⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.133065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.133065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894347v1</w:t>
+                <w:t xml:space="preserve">hal-03469291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating venlafaxine metabolism in the Mediterranean mussel (Mytilus galloprovincialis) through combined targeted and non-targeted approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence, distribution, and ecological risk assessment of emerging and legacy contaminants in the Kadicha river in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatmé Merhabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ariza-Castro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+                <w:t xml:space="preserve">Helmieh Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Marion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Fenet</w:t>
+                <w:t xml:space="preserve">Jalal Halwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146387⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (44), pp.62499-62518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-15049-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228661v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence, distribution, and ecological risk assessment of emerging and legacy contaminants in the Kadicha river in Lebanon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Rosain</w:t>
+                <w:t xml:space="preserve">Elucidating venlafaxine metabolism in the Mediterranean mussel (Mytilus galloprovincialis) through combined targeted and non-targeted approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ariza-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal Halwani</w:t>
+                <w:t xml:space="preserve">Bénédicte Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-15049-0⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 779, pp.146387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747997v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term exposure to environmental diclofenac concentrations impairs growth and induces molecular changes in Lymnaea stagnalis freshwater snails</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Carayon</w:t>
+                <w:t xml:space="preserve">Occurrence and ecological risk assessment of pharmaceutical products in the Kadicha river in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatmé Merhabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Malgouyres</w:t>
+                <w:t xml:space="preserve">Nancy Ariza Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmieh Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.133065. </w:t>
+              <w:t xml:space="preserve">Emerging Contaminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.196-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.133065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.emcon.2021.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469291v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifactorial Analysis of Environmental Metabolomic Data in Ecotoxicology: Wild Marine Mussel Exposed to WWTP Effluent as a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3366,103 +3366,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics approach reveals disruption of metabolic pathways in the marine bivalve Mytilus galloprovincialis exposed to a WWTP effluent extract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Ariza Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 712, pp.136551. </w:t>
@@ -3526,51 +3526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Branchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ariza Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3762,563 +3762,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal variations in personal care products in seawater and mussels at three Mediterranean coastal sites</w:t>
+                <w:t xml:space="preserve">Diclofenac in the marine environment: A review of its occurrence and effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Picot-Groz</w:t>
+                <w:t xml:space="preserve">Benilde Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-1100-1⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131, pp.496 - 506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101494v1</w:t>
+                <w:t xml:space="preserve">hal-01928488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résidus de médicaments dans le milieu marin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomics assessment of the effects of diclofenac exposure on Mytilus galloprovincialis: Potential effects on osmoregulation and reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benilde Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mellis Alali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2017.1100⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 613-614, pp.611 - 618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879748v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diclofenac in the marine environment: A review of its occurrence and effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benilde Bonnefille</w:t>
+                <w:t xml:space="preserve">Diurnal variations in personal care products in seawater and mussels at three Mediterranean coastal sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Picot-Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jesus Martinez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.04.053⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (9), pp.9051-9059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-1100-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01928488v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics assessment of the effects of diclofenac exposure on Mytilus galloprovincialis: Potential effects on osmoregulation and reproduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Résidus de médicaments dans le milieu marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mellis Alali</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Laure Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 613-614, pp.611 - 618. </w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.22-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ers.2017.1100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928495v1</w:t>
+                <w:t xml:space="preserve">hal-02879748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkylphenols and alkylphenol polyethoxylates levels in a Mediterranean developing country context: contamination of rivers and coastal sediments.</w:t>
               </w:r>
@@ -4455,77 +4455,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Picot-Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (7), pp.6087 - 6094. </w:t>
@@ -4687,235 +4687,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of PPCPs in the marine environment: a review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Jesus Martinez Bueno</w:t>
+                <w:t xml:space="preserve">Pharmaceuticals in the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 23 (6), pp.4978--4991. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3617-x⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 23 (6), pp.4961-4963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-6248-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086817v1</w:t>
+                <w:t xml:space="preserve">hal-02086818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmaceuticals in the environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Halm-Lemeille</w:t>
+                <w:t xml:space="preserve">Occurrence of PPCPs in the marine environment: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jesus Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 23 (6), pp.4961-4963. </w:t>
+              <w:t xml:space="preserve">, 2016, 23 (6), pp.4978--4991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-6248-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3617-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086818v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POCIS passive samplers as a monitoring tool for pharmaceutical residues and their transformation products in marine environment</w:t>
               </w:r>
@@ -4953,51 +4953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (6), pp.5019--5029. </w:t>
@@ -5133,510 +5133,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo exposure of marine mussels to carbamazepine and 10-hydroxy-10,11-dihydro-carbamazepine: Bioconcentration and metabolization</w:t>
+                <w:t xml:space="preserve">Screening triclocarban and its transformation products in river sediment using liquid chromatography and high resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boillot</w:t>
+                <w:t xml:space="preserve">Marine Souchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Martinez Bueno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Munaron</w:t>
+                <w:t xml:space="preserve">Dalel Benali-Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Dreau</w:t>
+                <w:t xml:space="preserve">David Benanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mathieu</w:t>
+                <w:t xml:space="preserve">Véronique Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 532, pp.564 - 570. </w:t>
+              <w:t xml:space="preserve">, 2015, 502, pp.199--205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.05.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.08.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840551v1</w:t>
+                <w:t xml:space="preserve">hal-02053374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening triclocarban and its transformation products in river sediment using liquid chromatography and high resolution mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nested interactions in the combined toxicity of uranium and cadmium to the nematode Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lecomte-Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Souchier</w:t>
+                <w:t xml:space="preserve">Claus Svendsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalel Benali-Raclot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Boireau</w:t>
+                <w:t xml:space="preserve">Sandrine Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.08.108⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118, pp.139--148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053374v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested interactions in the combined toxicity of uranium and cadmium to the nematode Caenorhabditis elegans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Margerit</w:t>
+                <w:t xml:space="preserve">In vivo exposure of marine mussels to carbamazepine and 10-hydroxy-10,11-dihydro-carbamazepine: Bioconcentration and metabolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martinez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lecomte-Pradines</w:t>
+                <w:t xml:space="preserve">M. Le Dreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claus Svendsen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elena Gomez</w:t>
+                <w:t xml:space="preserve">O. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 532, pp.564 - 570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.05.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.04.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02053377v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of emerging contaminants (UV filters, UV stabilizers and musks) in marine mussels from Portuguese coast by QuEChERS extraction and GC-MS/MS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Picot-Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-J. Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5693,347 +5693,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzotriazole UV-stabilizers and benzotriazole: Antiandrogenic activity in vitro and activation of aryl hydrocarbon receptor pathway in zebrafish eleuthero-embryos.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing PEC uncertainty in coastal zones: a case study on carbamazepine, oxcarbazepine and their metabolites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Fent</w:t>
+                <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Chew</w:t>
+                <w:t xml:space="preserve">A. Vanhoutte-Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Li</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Fiandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 482-483, pp.125--136. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.177--184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2014.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049015v1</w:t>
+                <w:t xml:space="preserve">hal-02049014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing PEC uncertainty in coastal zones: a case study on carbamazepine, oxcarbazepine and their metabolites.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benzotriazole UV-stabilizers and benzotriazole: Antiandrogenic activity in vitro and activation of aryl hydrocarbon receptor pathway in zebrafish eleuthero-embryos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Arpin-Pont</w:t>
+                <w:t xml:space="preserve">K. Fent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vanhoutte-Brunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Munaron</w:t>
+                <w:t xml:space="preserve">G Chew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fiandrino</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 68, pp.177--184. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 482-483, pp.125--136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2014.03.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049014v1</w:t>
+                <w:t xml:space="preserve">hal-02049015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of venlafaxine residues and its metabolites in marine mussels at trace levels: developement of analytical method and a monitoring program.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6373,51 +6373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6984,77 +6984,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV filters, ethylhexyl methoxycinnamate, octocrylene and ethylhexyl dimethyl PABA from untreated wastewater in sediment from eastern Mediterranean river transition and coastal zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmieh Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Halwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7285,51 +7285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbamazepine, carbamazepine epoxide and dihydroxycarbamazepine sorption to soil and occurrence in a wastewater reuse site in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7431,51 +7431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogen-like and dioxin-like organic contaminants in reclaimed wastewater: transfer to irrigated soil and groundwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7975,51 +7975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Mnif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dagnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8089,265 +8089,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring organic contaminants in small French coastal lagoons : comparison of levels in mussel, passive sampler and sediment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur David</w:t>
+                <w:t xml:space="preserve">Nitration Processes of Acetaminophen in Nitrifying Activated Sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B925641E⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (1), pp.284-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es902129c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963241v1</w:t>
+                <w:t xml:space="preserve">hal-02612741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitration Processes of Acetaminophen in Nitrifying Activated Sludge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Chiron</w:t>
+                <w:t xml:space="preserve">Monitoring organic contaminants in small French coastal lagoons : comparison of levels in mussel, passive sampler and sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (1), pp.284-289. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (7), pp.1471-1481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es902129c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/B925641E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612741v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of urban wastewater discharges on the sediments of a small mediterranean river and associated coastal environment : assessment of estrogenic and dioxin -like activities</w:t>
               </w:r>
@@ -8473,289 +8473,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence and Fate of Carbamazepine, Oxcarbazepine, and Seven of Their Metabolites at Wastewater Treatment Plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+                <w:t xml:space="preserve">Alkylphenols in marine environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (7), pp.953-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2009.04.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00244-008-9202-x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877262v1</w:t>
+                <w:t xml:space="preserve">hal-02877201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkylphenols in marine environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur David</w:t>
+                <w:t xml:space="preserve">Presence and Fate of Carbamazepine, Oxcarbazepine, and Seven of Their Metabolites at Wastewater Treatment Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 58 (7), pp.953-960. </w:t>
+              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (3), pp.408-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2009.04.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00244-008-9202-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877201v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological and geochemical control of metals and arsenic in a Mediterranean river contaminated by acid mine drainage (the Amous River, France); preliminary assessment of impacts on fish (Leuciscus cephalus)</w:t>
               </w:r>
@@ -8900,90 +8900,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogen, aryl hysdrocarbon and pregnane X receptors activities in reclaimed water and irrigated soils in Oued Souhil area (Nabeul, Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 246 (1-3), pp.425-434. </w:t>
@@ -9085,51 +9085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 66 (1), pp.105. </w:t>
@@ -9180,51 +9180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling of benzophenone derivatives using fish and human estrogen receptor-specific in vitro bioassays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Manuel Molina-Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10195,51 +10195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Boussioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélim Aït-Aïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10488,51 +10488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Boussioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12557,64 +12557,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eider Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12650,609 +12650,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of Mediterranean mussels to fluoxetine: exploring bioaccumulation, metabolization and mode of action through omics analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+                <w:t xml:space="preserve">Approche multi-barrières pour la recharge d’aquifères par de l’eau usée traitée : Couplage de procédés intensifs et de solutions basées sur la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Ferreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Luquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendret Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eider Bilbao</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium on Pollutant Responses in Marine Organisms (PRIMO22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">SFGP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de génie des procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933198v1</w:t>
+                <w:t xml:space="preserve">hal-04808924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling tertiary wastewater treatments for water reuse: micropollutants elimination using nanofiltration, ozonation and natural reactive barriers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of pharmaceuticals on marine phytoplankton and role of phytoplankton on pharmaceutical’s fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mendret Julie</w:t>
+                <w:t xml:space="preserve">Giulia Cheloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REUSE Euromed 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Pollutant Responses in Marine Organisms PRIMO22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808941v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-barrières pour la recharge d’aquifères par de l’eau usée traitée : Couplage de procédés intensifs et de solutions basées sur la nature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mendret Julie</w:t>
+                <w:t xml:space="preserve">Exposure of Mediterranean mussels to fluoxetine: exploring bioaccumulation, metabolization and mode of action through omics analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eider Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de génie des procédés, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">22nd International Symposium on Pollutant Responses in Marine Organisms (PRIMO22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808924v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pharmaceuticals on marine phytoplankton and role of phytoplankton on pharmaceutical’s fate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giulia Cheloni</w:t>
+                <w:t xml:space="preserve">Coupling tertiary wastewater treatments for water reuse: micropollutants elimination using nanofiltration, ozonation and natural reactive barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Ferreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Schmitt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Courant</w:t>
+                <w:t xml:space="preserve">Sandra Van-exter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendret Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollutant Responses in Marine Organisms PRIMO22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">REUSE Euromed 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936418v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach to study molecular alterations following pharmaceuticals exposure in the mussel Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMO 22 Pollutant Responses In Marine Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nantes (44000), France</w:t>
@@ -13333,51 +13333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMO 22 Pollutant Responses In Marine Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nantes, France</w:t>
@@ -13406,51 +13406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgal Responses to Organic Contaminants and Influence on Contaminants Fate in Aquatic Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Cheloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Faisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13639,90 +13639,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture effects of pharmaceuticals carbamazepine, diclofenac and venlafaxine on M. galloprovincialis probed by metabolomics and proteogenomics combined approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMO 22 Pollutant Responses In Marine Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nantes, France</w:t>
@@ -13745,230 +13745,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Barcelona soil capacity for sorption and degradation of emerging contaminants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
+                <w:t xml:space="preserve">What role can play omics as a tool for risk assessment and environmental monitoring?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria</w:t>
+              <w:t xml:space="preserve">Ecole Nationale automnale RFMF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RFMF, Oct 2023, St-Foy-Lès-Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933227v1</w:t>
+                <w:t xml:space="preserve">hal-04558821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What role can play omics as a tool for risk assessment and environmental monitoring?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Courant</w:t>
+                <w:t xml:space="preserve">Evaluation of Barcelona soil capacity for sorption and degradation of emerging contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Luquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Garcia-Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Nationale automnale RFMF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RFMF, Oct 2023, St-Foy-Lès-Lyon, France</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558821v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Sustainable materials to boost Emerging pollutants sorption during Soil Aquifer Treatment for Water Reuse</w:t>
               </w:r>
@@ -14187,51 +14187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Barcelona urban soil capacity for retention of contaminants of emerging concern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Garcia-Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14308,77 +14308,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals molecular alterations following pharmaceuticals exposure in the mussel Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14414,385 +14414,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de contaminants émergents dans la rivière Taragete (Oruro, Bolivie) : développement d’un workflow pour l’analyse ciblée et non-ciblée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Téo Ferreux</w:t>
+                <w:t xml:space="preserve">Non-targeted approaches to assess environmental pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANALYTICS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et de Fluxomique; Société Française de Protéomique; Société Française de Spectrométrie de Masse; Association Francophone des Sciences Séparatives, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Symposium Human health and Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635871v1</w:t>
+                <w:t xml:space="preserve">hal-03948341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do microplastics and pharmaceuticals interactively affect mussels? An insight into uptake, tissue distribution and metabolomic profiles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elena Gomez</w:t>
+                <w:t xml:space="preserve">Analyse de contaminants émergents dans la rivière Taragete (Oruro, Bolivie) : développement d’un workflow pour l’analyse ciblée et non-ciblée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Ferreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Ormachea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marizol Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry (SETAC) Europe 32th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">ANALYTICS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et de Fluxomique; Société Française de Protéomique; Société Française de Spectrométrie de Masse; Association Francophone des Sciences Séparatives, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543392v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-targeted approaches to assess environmental pollution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do microplastics and pharmaceuticals interactively affect mussels? An insight into uptake, tissue distribution and metabolomic profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Castaño-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. García-Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Human health and Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry (SETAC) Europe 32th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948341v1</w:t>
+                <w:t xml:space="preserve">hal-04543392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-exposome aquatique : les questions et leur intégration, un défi à relever</w:t>
               </w:r>
@@ -14817,51 +14817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14899,51 +14899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Barcelona urban soil capacity for retention of emerging contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Garcia-Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15132,90 +15132,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals molecular alterations following carbamazepine exposure in the mussel Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15257,90 +15257,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals metabolic alterations following carbamazepine exposure in the mussel Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15723,90 +15723,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics approach reveals disruption of metabolic pathways in the marine bivalve Mytilus galloprovincialis exposed to a WWTP effluent extract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15842,437 +15842,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des effets d’une exposition à des résidus de médicaments (seuls ou en mélange) chez la moule méditerranéenne par approche métabolomique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Dumas</w:t>
+                <w:t xml:space="preserve">Metabolomics approach reveals disruption of metabolic pathways in the marine bivalve Mytilus galloprovincialis exposed to WWTP effluent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Réseau Occitanie Métabolomique (ROcMe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Chemistry and the Environment (ICCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICCE, Jun 2019, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880329v1</w:t>
+                <w:t xml:space="preserve">hal-03208248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence et bioaccumulation des filtres UV chez Mytilus galloprovincialis</w:t>
+                <w:t xml:space="preserve">Étude des effets d’une exposition à des résidus de médicaments (seuls ou en mélange) chez la moule méditerranéenne par approche métabolomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Picot-Groz</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estival ROCCH Ifremer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée du Réseau Occitanie Métabolomique (ROcMe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543381v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics approach reveals disruption of metabolic pathways in the marine bivalve Mytilus galloprovincialis exposed to WWTP effluent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
+                <w:t xml:space="preserve">Occurrence et bioaccumulation des filtres UV chez Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Picot-Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Chemistry and the Environment (ICCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICCE, Jun 2019, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">Estival ROCCH Ifremer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208248v1</w:t>
+                <w:t xml:space="preserve">hal-04543381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the metabolism of venlafaxine in the Mediterranean mussel (M. galloprovincialis): combinations of targeted and non-targeted approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Ariza Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16323,103 +16323,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological risk assessment of emerging and legacy contaminants in the Kadicha river in Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatmé Merhabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmieh Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Halwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Toxicity Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Thessaloniki, Greece</w:t>
@@ -16448,51 +16448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition de moules au diclofénac : recherche des métabolites par analyse non ciblée chez Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16573,51 +16573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a wastewater treatment plant effluent on the marine bivalve Mytilus galloprovincialis through a metabolomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16698,51 +16698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the effects of a wastewater treatment plant effluent on the marine bivalve Mytilus galloprovincialis through a metabolomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16823,51 +16823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of biomarkers of exposure and effect in Mediterranean mussels (Mytilus galloprovincialis) following exposure to diclofenac.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16944,77 +16944,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LC-HRMS based-metabolomics to highlight biotransformation products and unexpected effects of diclofenac in Mytilus galloprovincialis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17059,277 +17059,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de biomarqueurs d’exposition et d’effets chez la moule méditerranéenne (Mytilus galloprovincialis) suite à une exposition au diclofenac</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l’occurrence de molécules pharmaceutiques et de leurs métabolites dans des zones côtières méditerranéennes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bonnefille</w:t>
+                <w:t xml:space="preserve">Anne Piram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Alali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Fenet</w:t>
+                <w:t xml:space="preserve">M. Jesus Martinez-Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes journées des doctorants de l’IM2E</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">25ème Journée de la Chimie, Société Française de chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952769v1</w:t>
+                <w:t xml:space="preserve">hal-02099833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’occurrence de molécules pharmaceutiques et de leurs métabolites dans des zones côtières méditerranéennes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en évidence de biomarqueurs d’exposition et d’effets chez la moule méditerranéenne (Mytilus galloprovincialis) suite à une exposition au diclofenac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Piram</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Munaron</w:t>
+                <w:t xml:space="preserve">B. Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jesus Martinez-Bueno</w:t>
+                <w:t xml:space="preserve">M Alali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arpin-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Journée de la Chimie, Société Française de chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">3èmes journées des doctorants de l’IM2E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099833v1</w:t>
+                <w:t xml:space="preserve">hal-02952769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the fate of pesticides and waterborne contaminants in agricultural crops and their environmental risks “AWARE”</w:t>
               </w:r>
@@ -17434,458 +17434,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition de moules marines au diclofénac : effet sur les prostaglandines et produits de biotransformation chez Mytilus galloprovincialis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current approaches in mass spectrometry for the analysis of contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marina Picot-Groz</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">33èmes Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de masse, Sep 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127375v1</w:t>
+                <w:t xml:space="preserve">hal-02880722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition de moules marines au diclofénac: bioconcentration, métabolisation et mécanisme d’action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposition de moules marines au diclofénac : effet sur les prostaglandines et produits de biotransformation chez Mytilus galloprovincialis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benilde Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elena Gomez</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Picot-Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Eco-Tox Rovaltain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Valence, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127778v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current approaches in mass spectrometry for the analysis of contaminants</w:t>
+                <w:t xml:space="preserve">Exposition de moules marines au diclofénac: bioconcentration, métabolisation et mécanisme d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benilde Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Souchier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fenet</w:t>
+                <w:t xml:space="preserve">E. Grousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33èmes Journées Françaises de Spectrométrie de Masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de masse, Sep 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Forum Eco-Tox Rovaltain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880722v1</w:t>
+                <w:t xml:space="preserve">hal-02127778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-filters and musk from Personal care products in coastal regions : Seasonal and diurnal trend in mussels and seawater.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Picot-Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18074,64 +18074,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The marine mussel Mytilus galloprovincialis bioconcentrate and metabolize antidepressant pharmaceutical venlafaxine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18186,77 +18186,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition de moules marines au diclofénac : effet sur les prostaglandines et produits de biotransformation chez Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18337,77 +18337,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Picot-Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Meeting of the Society of Environmental Toxicology and Chemistry (SETAC Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
@@ -18462,51 +18462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18551,51 +18551,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccumulation et métabolisme de substances pharmaceutiques chez Mytilus galloprovincialis (carbamazépine, 10-hydroxycarbazépine, venlafaxine).</w:t>
+                <w:t xml:space="preserve">Bioconcentration and/or metabolisation of the antidepressant venlafaxine by the marine mussel Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boillot</w:t>
@@ -18630,97 +18630,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2015 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Pollutant Responses in Marine Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135242v1</w:t>
+                <w:t xml:space="preserve">hal-02135258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioconcentration and/or metabolisation of the antidepressant venlafaxine by the marine mussel Mytilus galloprovincialis</w:t>
+                <w:t xml:space="preserve">Bioaccumulation et métabolisme de substances pharmaceutiques chez Mytilus galloprovincialis (carbamazépine, 10-hydroxycarbazépine, venlafaxine).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boillot</w:t>
@@ -18755,129 +18755,129 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Pollutant Responses in Marine Organisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Colloque 2015 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135258v1</w:t>
+                <w:t xml:space="preserve">hal-02135242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une approche métabolomique pour la caractérisation de l’exposition des organismes aquatiques à des résidus de médicaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arpin Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18928,51 +18928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicted and measured concentrations of venlafaxine and its metabolites in a coastal zone receiving treated wastewaters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19053,103 +19053,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing PEC uncertainty in coastal zones: a case study on carbamazepine, oxcarbazepine and their metabolites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vanhoutte-Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 23rd annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
@@ -19297,307 +19297,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la distribution de molécules pharmaceutiques et leurs métabolites au niveau d’un site côtier impacté par un émissaire en mer.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast and easy method using QuEChERS extraction and LC-Orbitrap-MS for analysis of two anticonvulsants and their metabolites in marine mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vanhoutte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hillaire-Buys</w:t>
+                <w:t xml:space="preserve">M. J. Martinez Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effervescence 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 23rd annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066329v1</w:t>
+                <w:t xml:space="preserve">hal-02954724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and easy method using QuEChERS extraction and LC-Orbitrap-MS for analysis of two anticonvulsants and their metabolites in marine mussels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Fenet</w:t>
+                <w:t xml:space="preserve">Etude de la distribution de molécules pharmaceutiques et leurs métabolites au niveau d’un site côtier impacté par un émissaire en mer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chiron</w:t>
+                <w:t xml:space="preserve">A. Vanhoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fiandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hillaire-Buys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 23rd annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Effervescence 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954724v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the fate of Triclocarban in river.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19760,51 +19760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive sampling as a tool for monitoring pharmaceuticals and its metabolites in marine environment at trace levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19872,90 +19872,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioconcentration and metabolization of pharmaceuticals in marine mussel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20049,51 +20049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Pollutant Responses in Marine Organisms (PRIMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Faro, Portugal</w:t>
@@ -20122,103 +20122,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioconcentration of pharmaceuticals by the marine mussel M. galloprovincialis in laboratory controlled experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mj Martinez Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Pollutant Responses in Marine Organisms (PRIMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Faro, Portugal</w:t>
@@ -20437,64 +20437,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting environmental concentrations of pharmaceuticals and their metabolites for exposure assessment purposes: the role of human consumption, metabolisation, transformation and fate estimations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20562,64 +20562,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écrans UV, nouveaux polluants émergents dans l'environnement aquatique: Extraction, Identification et Quantification des molécules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmieh Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Halwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20683,64 +20683,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Herrero-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20782,77 +20782,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral signatures of selected pharmaceuticals as markers of biological attenuation processes in rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20916,77 +20916,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résidus de médicaments et de produits de soins en milieu côtier : existe-t’il un risque de bioaccumulation ?.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munaron D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21041,90 +21041,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioconcentration of two anxiolytics (benzodiazepines) and two personal care products (uv-filters) by the marine mussel (M. galloprovincialis) in laboratory controlled experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Toxicity Assessment (ISTA15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Hong Kong, China</w:t>
@@ -22171,51 +22171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquatic contamination by ER, PXR and AhR active compounds occurring in coastal sediments: application in Sri Lanka lagoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hewabandulage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22559,51 +22559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22779,51 +22779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish bile fluorescence: a biomarker for monitoring polycyclic aromatic hydrocarbons in the aquatic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23034,786 +23034,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing Persistent, Mobile, and Toxic Substances from Water Resources to Human Exposure – An Emerging Environmental and Public Health Challenge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Efficacy of Reactive Barriers in Mitigating Emerging Contaminants Laboratory Insights into Aquifer Recharge with Treated Wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Luquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 35. Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">41st French Days of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279545v1</w:t>
+                <w:t xml:space="preserve">hal-05147632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Efficacy of Reactive Barriers in Mitigating Emerging Contaminants Laboratory Insights into Aquifer Recharge with Treated Wastewater</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tracing Persistent, Mobile, and Toxic Substances from Water Resources to Human Exposure – An Emerging Environmental and Public Health Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julieta Sturla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Gavalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Ferreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st French Days of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 35. Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05147632v1</w:t>
+                <w:t xml:space="preserve">hal-05279545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WECARE Project - Wastewater treatment plants: an active source of Emerging Contaminants into AtmospheRE?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Duporté</w:t>
+                <w:t xml:space="preserve">Environmental Monitoring of Brodifacoum Residues After Rodent Eradication in Europa Island: a case study in a pristine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estevan Moinard</w:t>
+                <w:t xml:space="preserve">Laura Megevand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Riva</w:t>
+                <w:t xml:space="preserve">Roxane Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kammer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Courant</w:t>
+                <w:t xml:space="preserve">Martin Cagnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIno-French Joint Workshop on Atmopheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">PRIMO22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803224v1</w:t>
+                <w:t xml:space="preserve">hal-04584976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Monitoring of Brodifacoum Residues After Rodent Eradication in Europa Island: a case study in a pristine environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
+                <w:t xml:space="preserve">WECARE Project - Wastewater treatment plants: an active source of Emerging Contaminants into AtmospheRE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estevan Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Cagnato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIMO22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">SIno-French Joint Workshop on Atmopheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584976v1</w:t>
+                <w:t xml:space="preserve">hal-04803224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozonation for wastewater treatment in water REUSE: organic matter reduction, micropollutants degradation and transformation products identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Téo Ferreux</w:t>
+                <w:t xml:space="preserve">Assessing the Efficacy of Reactive Barriers in Mitigating Emerging Contaminants: Laboratory Insights into Aquifer Recharge with Treated Wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Luquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">SETAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Sevilla (Spain), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637230v1</w:t>
+                <w:t xml:space="preserve">hal-04933216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Efficacy of Reactive Barriers in Mitigating Emerging Contaminants: Laboratory Insights into Aquifer Recharge with Treated Wastewater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ozonation for wastewater treatment in water REUSE: organic matter reduction, micropollutants degradation and transformation products identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Ferreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendret Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Luquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Sevilla (Spain), France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933216v1</w:t>
+                <w:t xml:space="preserve">hal-04637230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Non-Target Screening and Differential Analysis in Assessing Nature-Based Reactive Barrier Treatment of Micropollutants in Treated Wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24011,77 +24011,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Ferreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marizol Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes (France), France</w:t>
@@ -24110,51 +24110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche non-ciblée pour l’évaluation de la sorption de contaminants émergents par barrière réactive basée sur la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24343,90 +24343,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated metabolomics and proteogenomics approach reveals molecular alterations following carbamazepine exposure in the mussel Mytilus galloprovincialis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24619,51 +24619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Debise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24718,64 +24718,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des effets de la venlafaxine sur Mytilus galloprovincialis par une approche métabolomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24839,51 +24839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of Venlafaxine in the Mediterranean Mussel (Mytilus Galloprovincialis): Combinations of Targeted and Non-Targeted Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Ariza Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24986,77 +24986,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Picot-Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Risk Assessment of Pharmaceuticals in the Environment - ICRAPHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
@@ -25085,51 +25085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POCIS passive samplers deployment to monitor ventafaxine and their transformation products in marine environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Picot-Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25200,316 +25200,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging contaminants (UV filters, UV stabilizers and musks) monitoring in mussels and in sea water from coastal regions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Rosain</w:t>
+                <w:t xml:space="preserve">Development of a metabolomicapproach to investigate human pharmaceuticals exposure and effects in aquatic organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Arpin-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDA-EMERGE PhD student conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140692v1</w:t>
+                <w:t xml:space="preserve">hal-02140536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a metabolomicapproach to investigate human pharmaceuticals exposure and effects in aquatic organisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Fenet</w:t>
+                <w:t xml:space="preserve">Emerging contaminants (UV filters, UV stabilizers and musks) monitoring in mussels and in sea water from coastal regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Picot-Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDA-EMERGE PhD student conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140536v1</w:t>
+                <w:t xml:space="preserve">hal-02140692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a metabolomic approach to investigate human pharmaceuticals and effects in aquatic organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25676,90 +25676,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement des résidus pharmaceutiques et leurs métabolites dans les eaux côtières méditerranéennes dans le cadre du projet ANR PEPSEA (2009-2012) : exemple de la carbamazépine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vanhoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hillaire-Buys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25801,64 +25801,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting environmental concentrations of carbamazepine and oxcarbazepine and their main metabolites in a coastal system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van Houtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26217,51 +26217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénilde Bonnefille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26918,51 +26918,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0177EC9"/>
+    <w:nsid w:val="2A24ADCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27149,51 +27149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elena-gomez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3897-0902" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101019181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../HSM/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05533233v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Alezra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127797" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Ferreux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139426" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Lachaal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsd.2025.101514" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05057559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enceco.2025.04.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hermet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118565" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dumas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ramirez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1385806" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Yondre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Courant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143314" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Silva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramia Al Bakain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pradeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ben Braham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Prtori&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01798-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04064406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Valhondo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cabaret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15071393" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casta&#241;o-Ortiz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Garc&#237;a-Pimentel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Le&#243;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.131904" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930806v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea James" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2022.101051" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Rocio Col&#225;s-Ruiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lara-Mart&#237;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Hampel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120678" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131793" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030197" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Col&#225;s-Ruiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150080" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020186" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837672v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-21815-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boillot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Martinez Bueno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14893-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatm&#233; Merhabi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ariza Castro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmieh Amine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emcon.2021.09.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ariza-Castro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Marion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146387" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747997v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Halwani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15049-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469291v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Malgouyres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133065" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964499v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10070269" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467863v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nilde Bonnefille" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136551" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096802v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Branchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ariza Castro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.256" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948213v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fuchs" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lespinasse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorente" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benassaya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goral" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201907093" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Picot-Groz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-1100-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879748v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benilde Bonnefille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Teisseire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1100" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928488v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escande" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.04.053" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06J9LJTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928495v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellis Alali" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.146" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099773v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Helmieh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merhabi Fatm&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halwani Jalal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928451v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Arpin-Pont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vacher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9228-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928465v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.063" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086817v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3617-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086818v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6248-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086820v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Martinez Bueno" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Herrera" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Munaron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boillot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3796-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084521v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Margerit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.12.029" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840551v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boillot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez Bueno" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.05.067" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC910D71-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053374v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Souchier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Benali-Raclot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benanou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boireau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.108" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053377v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Svendsen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.04.023" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047985v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-J. Martinez Bueno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rosain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casellas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.05.062" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG6HPMGQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049015v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chew" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.109" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049014v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arpin-Pont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiandrino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.03.025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046584v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Martinez Bueno" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7477-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417440v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.10.033" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSB309HV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406817v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.06.071" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963345v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20613" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RVH6V4V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878465v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Mnif" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zidi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ibn Hadj Hassine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghleb Bartegi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320383.2012.691575" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879802v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524389v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;ty" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20626" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W4DGCMJJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508916v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bachelot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Le Gall" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.12.051" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9VJRF5C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417473v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.07.051" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZTMNW5H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417494v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0964-3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5P07RH25-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508881v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Mahjoub" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hillaire-Buys" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.02.050" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHVZC6BT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02524524v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mahjoub" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.322" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02524444v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.11.038" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02611918v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dagnino" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Picot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cavailles" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.02.034" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C74Z3CHN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961748v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02612905v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pillon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-009-9438-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/596252D1F161D65DA0A0E0160FBBBF7CFD032F0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963241v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bachelot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B925641E" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02612741v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902129c" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963226v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-010-9475-8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B39TQ18M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02877262v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leclercq" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-008-9202-x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J3XXV6GQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02877201v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2009.04.021" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86M9L9ZP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903324v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Egal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.01.006" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-614B7WHW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02950961v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2008.03.064" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP940Z9N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501950v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pichot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.02.037" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00319498v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Molina-Molina" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2008.07.017" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879877v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Fent" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Y. Kunz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2008.368" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879890v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian'En Wang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leclercq" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escande" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2007.350" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880941v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leclerc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879901v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lemaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanja Rabenoelina" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfj173" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02951975v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879918v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-005-0064-1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C37E9ABC6B0889285D5D7A2D990450F83DB3ACE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880089v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Duchesne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287390590895054" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187720v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boussioux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.7522" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683288v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Persin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.01.004" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86DN18NC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962909v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauthier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00167560v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laville" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Porcher" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2003.11.002" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880154v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nicolas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-002-1198-z" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9ZRTW5NT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674778v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Royo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hueros" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948031v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paing" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2000.0656" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886063v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000151" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948042v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02947869v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georget" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Comunale" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice T&#233;rouanne" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008980515297" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VBR8G52-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578481v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durillon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rofes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948084v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:1999270436" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948190v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fillit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ximenes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017092226396" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEC14629901F1337D23FFC387C9A83C9AD611B6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948146v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(99)80008-5" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686663v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudinici" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lejeune" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bosmans" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ballet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690153v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Avallet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vigier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J&#233;gou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Saez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692182v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cavalier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Lienard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haour" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948121v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Golterman" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paing" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Serrano" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003212908511" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GG594RKS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279522v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gavalon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Sturla" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291773v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Bilbao" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933198v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808941v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Van-exter" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendret Julie" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808924v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936418v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cheloni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Schmitt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804027v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804051v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemaire" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Yondre" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malherbe" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936415v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Faisant" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803984v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938621v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933227v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Rios" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558821v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933246v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cristina Valhondo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936443v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loosli" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labille" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Serre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933259v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948363v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635871v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ormachea" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543392v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948341v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543410v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933286v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543420v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543426v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228665v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196736v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936422v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936479v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheiber L" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vazquez-Su&#241;e" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Bogaard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofill Mas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;rez" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208283v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880329v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dumas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543381v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208248v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543368v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936458v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125891v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyse Grousset" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880333v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boccard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880335v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112245v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alali" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099693v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952769v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnefille" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alali" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099833v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piram" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jesus Martinez-Bueno" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880671v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#224; Barcel&#243;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rez" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ginebreda" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schr&#246;der" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huber" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127375v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127778v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grousset" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880722v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souchier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125983v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699816v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Waldman" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnaud" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marconi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Paulic" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125979v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952778v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vacher" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Picot-Groz" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125971v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127527v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135242v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135258v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140568v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arpin Pont" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449198v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piram" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mart&#237;nez-Bueno" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954679v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952975v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margerit" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svendsen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frelon" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066329v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhoutte" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954724v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Martinez Bueno" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiron" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094201v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Groz" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boireau" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066291v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091456v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ledreau" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954696v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02955037v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bebianno M." TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02954865v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Martinez Bueno" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880854v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02954753v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02957473v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Houtte" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958059v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02957596v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Herrero-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958183v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958157v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munaron D" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958121v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970613v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970557v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970463v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02881247v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinze Wang" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Lu" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ollivier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Saturnino" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529261" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970462v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970374v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970400v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Escande" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970352v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02950920v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hewabandulage" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R.T. Cumaranatunga" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969982v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamothe" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxence Ditche" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969918v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devez" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952687v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balaguer" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Porcher" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969832v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laville" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02947826v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Furlan" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279497v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279545v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147632v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803224v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Moinard" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584976v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Megevand" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cantin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cagnato" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637230v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933216v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581270v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558792v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936432v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrari" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555136v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558679v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alphonse" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543400v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936437v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936468v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Debise" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02406772v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936449v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Marion" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121238v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121019v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spinau" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140692v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140536v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952820v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953530v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066366v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02957544v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Houtte" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958110v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828787v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228669v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818196-6.00008-X" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879771v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5704-2_44" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880924v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05365971v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Alezra" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floch" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elena-gomez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3897-0902" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101019181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../HSM/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05533233v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Alezra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floc'H" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Felix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127797" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Ferreux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mendret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139426" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Lachaal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsd.2025.101514" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05057559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lemaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enceco.2025.04.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hermet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118565" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555006v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1385806" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Yondre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Courant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143314" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dumas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ramirez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Silva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramia Al Bakain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pradeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ben Braham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Prtori&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01798-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04064406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Valhondo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cabaret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15071393" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259698v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casta&#241;o-Ortiz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Garc&#237;a-Pimentel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Le&#243;n" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.131904" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930806v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea James" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2022.101051" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Rocio Col&#225;s-Ruiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lara-Mart&#237;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Hampel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120678" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589081v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030197" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325221v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131793" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nieves Col&#225;s-Ruiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150080" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020186" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837672v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Carayon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-21815-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boillot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Martinez Bueno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14893-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Malgouyres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.133065" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747997v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatm&#233; Merhabi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmieh Amine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Halwani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15049-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228661v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ariza-Castro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Marion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146387" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ariza Castro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emcon.2021.09.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964499v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10070269" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467863v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nilde Bonnefille" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136551" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02096802v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Branchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ariza Castro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.256" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948213v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fuchs" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lespinasse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorente" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benassaya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goral" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201907093" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928488v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benilde Bonnefille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Escande" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.04.053" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06J9LJTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928495v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellis Alali" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.146" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101494v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Picot-Groz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-1100-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879748v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Teisseire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1100" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099773v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Helmieh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merhabi Fatm&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halwani Jalal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928451v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Courant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Arpin-Pont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vacher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9228-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928465v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.063" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086818v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6248-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086817v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3617-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086820v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Martinez Bueno" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Herrera" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Munaron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boillot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3796-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084521v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Margerit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.12.029" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053374v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Souchier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Benali-Raclot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benanou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boireau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.108" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053377v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Svendsen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.04.023" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boillot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez Bueno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dreau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mathieu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.05.067" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC910D71-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047985v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-J. Martinez Bueno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rosain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casellas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.05.062" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG6HPMGQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049014v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arpin-Pont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiandrino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.03.025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049015v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chew" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.109" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046584v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Martinez Bueno" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7477-x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417440v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.10.033" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSB309HV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406817v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2013.06.071" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963345v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20613" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RVH6V4V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878465v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Mnif" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zidi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ibn Hadj Hassine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghleb Bartegi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320383.2012.691575" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879802v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524389v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;ty" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20626" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W4DGCMJJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508916v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bachelot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Le Gall" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.12.051" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9VJRF5C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417473v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.07.051" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZTMNW5H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417494v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0964-3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5P07RH25-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508881v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Mahjoub" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hillaire-Buys" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.02.050" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHVZC6BT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02524524v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mahjoub" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.322" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02524444v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.11.038" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02611918v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dagnino" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Picot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cavailles" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.02.034" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C74Z3CHN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961748v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02612905v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pillon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-009-9438-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/596252D1F161D65DA0A0E0160FBBBF7CFD032F0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02612741v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902129c" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963241v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bachelot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B925641E" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963226v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-010-9475-8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B39TQ18M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02877201v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2009.04.021" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86M9L9ZP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02877262v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leclercq" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-008-9202-x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J3XXV6GQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903324v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Egal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.01.006" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-614B7WHW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02950961v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2008.03.064" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LP940Z9N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501950v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pichot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.02.037" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00319498v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Molina-Molina" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2008.07.017" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879877v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Fent" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Y. Kunz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2008.368" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879890v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian'En Wang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leclercq" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escande" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2007.350" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880941v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leclerc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879901v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lemaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanja Rabenoelina" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfj173" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02951975v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879918v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-005-0064-1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C37E9ABC6B0889285D5D7A2D990450F83DB3ACE6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880089v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Duchesne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287390590895054" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187720v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boussioux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.7522" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683288v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Persin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.01.004" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86DN18NC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962909v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauthier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00167560v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laville" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Porcher" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2003.11.002" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880154v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nicolas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-002-1198-z" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9ZRTW5NT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674778v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Royo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hueros" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948031v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paing" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2000.0656" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886063v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000151" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948042v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02947869v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georget" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Comunale" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice T&#233;rouanne" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008980515297" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1VBR8G52-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578481v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durillon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rofes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948084v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:1999270436" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948190v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fillit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ximenes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017092226396" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEC14629901F1337D23FFC387C9A83C9AD611B6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948146v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-1784(99)80008-5" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686663v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudinici" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lejeune" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bosmans" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ballet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690153v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Avallet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vigier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J&#233;gou" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Saez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692182v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cavalier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Lienard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haour" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02948121v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Golterman" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paing" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Serrano" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003212908511" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GG594RKS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279522v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gavalon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Sturla" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291773v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Bilbao" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808924v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendret Julie" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936418v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cheloni" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Schmitt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933198v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808941v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Van-exter" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804027v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804051v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemaire" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Yondre" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malherbe" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936415v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Faisant" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803984v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938621v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558821v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933227v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Rios" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933246v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cristina Valhondo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936443v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loosli" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labille" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Serre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933259v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948363v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948341v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635871v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ormachea" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543392v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543410v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933286v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543420v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543426v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228665v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196736v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936422v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936479v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheiber L" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vazquez-Su&#241;e" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom Bogaard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofill Mas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;rez" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208283v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208248v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880329v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dumas" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543381v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543368v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936458v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125891v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyse Grousset" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880333v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boccard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880335v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112245v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alali" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099693v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099833v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piram" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jesus Martinez-Bueno" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952769v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnefille" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alali" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880671v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#224; Barcel&#243;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rez" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ginebreda" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schr&#246;der" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huber" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880722v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souchier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127375v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127778v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grousset" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125983v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699816v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Waldman" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnaud" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marconi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Paulic" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125979v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952778v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vacher" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Picot-Groz" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125971v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127527v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135258v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135242v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140568v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arpin Pont" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449198v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piram" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mart&#237;nez-Bueno" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954679v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952975v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margerit" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecomte-Pradines" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svendsen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frelon" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954724v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Martinez Bueno" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiron" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066329v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhoutte" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094201v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Groz" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boireau" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066291v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091456v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ledreau" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954696v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02955037v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bebianno M." TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02954865v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Martinez Bueno" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880854v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02954753v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02957473v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van Houtte" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958059v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02957596v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Herrero-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958183v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958157v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munaron D" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958121v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970613v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970557v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970463v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02881247v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinze Wang" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Lu" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Ollivier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Saturnino" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529261" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970462v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970374v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970400v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Escande" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970352v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02950920v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hewabandulage" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R.T. Cumaranatunga" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969982v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamothe" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxence Ditche" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969918v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devez" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952687v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Balaguer" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Porcher" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969832v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laville" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02947826v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Furlan" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279497v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147632v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279545v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584976v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Megevand" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cantin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cagnato" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803224v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Moinard" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Riva" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933216v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637230v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581270v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558792v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936432v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrari" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555136v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558679v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alphonse" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543400v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936437v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936468v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Debise" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02406772v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936449v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Marion" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121238v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121019v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spinau" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140536v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140692v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02952820v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953530v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066366v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02957544v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Houtte" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02958110v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbin" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828787v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228669v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818196-6.00008-X" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02879771v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5704-2_44" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880924v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05365971v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Alezra" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Floch" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>