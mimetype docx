--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elena Kazakou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure Ecologie fonctionelle, Institut Agro Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elena-kazakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7188-8367</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073980382</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctionality of agroecological vineyards: Complex interactions between functional and taxonomic diversity of service crops and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victória Dutra de Oliveira Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Martin Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 401, pp.110263. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2026.110263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary perspective on the response‐effect framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stefania Przybylska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (2), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.70236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambulatory dispersal of phytoseiidae mites along vine stocks in an agroecological vineyard: unexpected patterns revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 95 (4), pp.53. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-025-01076-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent and stabilizing selection shape the phenotypic space of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stefania Przybylska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Scheepens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (12), pp.e3003536. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3003536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399337v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed management modifies functional properties of both weeds and microbial nitrogen-cycling communities in Mediterranean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlinde B. de Deyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie J Zwetsloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Y.K. Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (2), pp.388-400. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and management changes over 40 years drove more stress‐tolerant and less ruderal weed communities in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Quidoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological monographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 95 (1), pp.e1631. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecm.1631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771501v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRTraits: an enriched, FAIR‐compliant database of plant traits from Mediterranean populations of 240 species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 106 (9), pp.e70219. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.70219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural practices in olive groves modify weeds floral traits and resources throughout the year</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 377, pp.109280. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2024.109280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Phytoseiidae Mite Communities to the Traits of Inter‐Row Plant Species in an Agroecological Vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.70006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of agricultural intensification on weed floral and competitive traits: a spatiotemporal study in French vineyards and annual crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Martin-Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 394, pp.109877. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.109877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion écologique des couverts végétaux en systèmes viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur. Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.GE1057. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ge1057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adventices des vignes : des fourrages de qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPABLE : control of thistle (Cirsum arvense) and docks (Rumex crispus &amp; Rumex obtusifolius ) in organic arable farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Dessienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.299-321. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art22-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPABLE : maîtrise du chardon (Cirsum arvense) et du rumex (Rumex crispus & Rumex obtusifolius) en grandes cultures biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Dessienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.186-211. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study on the use of inter-row cover crops on a new and old vineyard cv. 'Assyrtiko' in Santorini Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstratios Guillaume Xyrafis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Biniari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notulae Botanicae Horti Agrobotanici Cluj-Napoca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (4), pp.13252. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15835/nbha51413252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional structure and interactions within communities composed of cover crops and spontaneous species, along a cropping practices gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rakotomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 350, pp.108476. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2023.108476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of leaf biomechanics and underlying traits to rangeland management differ between graminoids and forbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (6), pp.e13216. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.13216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowers of ruderal species are numerous but small, short and low‐rewarding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (12), pp.e10219. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.10219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising weeds forage potential in perennial Mediterranean agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 347, pp.108388. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2023.108388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication provides durum wheat with protection from locust herbivory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.e9741. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieur agro spé. PPE : de la phytiatrie à l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Ralec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Sache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 769-770, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought effects on root and shoot traits and their decomposability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Reinelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (4), pp.1044-1054. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent response of weeds according to Grime's CSR strategies along disturbance and resource gradients in Bordeaux vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62, pp.347-359. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/wre.12549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des couverts sur la flore en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Pour gérer les adventices, quelles opportunités et quels effets des couverts végétaux?, 12 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/prt789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkages between traits and decomposition of weed communities along a soil management and pedoclimate gradient in Mediterranean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130 (4), pp.547-560. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcac099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of region, seasonality and weed management practice effects on the functional structure of weed communities in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 330, pp.107892. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.107892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perspective on plant phenomics: coupling deep learning and near-infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.836488. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.836488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do leaf nitrogen resorption dynamics align with the slow‐fast continuum? A test at the intraspecific level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Villemereuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (5), pp.1315-1328. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species dominance rather than complementarity drives community digestibility and litter decomposition in species‐rich Mediterranean rangelands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Bumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (4), pp.e12685. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does seed mass drive interspecies variation in the effect of management practices on weed demography?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (19), pp.13166-13174. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.8038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do litter-feeding macroarthropods disrupt cascading effects of land use on microbial decomposer activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fromin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46, pp.24-34. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2020.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait differentiation between native and introduced populations of the invasive plant Sonchus oleraceus L. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gooden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.85-115. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.55.49158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of insects on land and in water: a tropical view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Crespo-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W Roubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael E Cárdenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.31-38. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2020.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the choice of service crops in vineyards to achieve both runoff mitigation and water provisioning for grapevine: a trait-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Storkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 452 (1-2), pp.87-104. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04543-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and interannual variations in functional traits of sown and spontaneous species in vineyard inter‐rows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), pp.e03140. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.3140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites have more influence than morphophysiological traits on litter decomposability across genotypes of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick P Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224 (4), pp.1532-1543. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of environmental factors and farming practices in shaping weed communities structure and composition in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 275, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf economics and slow-fast adaptation across the geographic range of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.10758. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46878-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411727v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore adventice dans trois bassins viticoles : Les pratiques d’entretien du sol – travail du sol, herbicides, tonte – influent sur la richesse et l’abondance de la flore adventice des vignobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 728, pp.34-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variation in litter palatability to macroarthropods in response to grazing and soil fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (11), pp.2615-2624. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits determining the digestibility–decomposability relationships in species from Mediterranean rangelands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Bumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Rey Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (3), pp.459-469. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcx175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate as a driver of adaptive variations in ecological strategies in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (6), pp.935-945. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un master européen pour la protection des plantes. Le programme Erasmus + Plant Health, proposé par quatre pays européens dont la France, réunit des étudiants du monde entier. Les inscriptions sont ouvertes!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 706, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plant trait-based response-and-effect framework to assess vineyard inter-row soil management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163, pp.373 - 388. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2016.1232205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of management regime and harvest date on the forage quality of rangelands plants: the importance of dry matter content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Bumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.15. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plw045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plant trait-based response-and-effect framework to assess vineyard inter-row soil management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. G. Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163 (4), pp.373-388. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2016.1232205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological weed control using a functional approach: a review of cropping systems diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Navas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.103-119. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0166-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant trait-digestibility relationships across management and climate gradients in permanent grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (5), pp.1207-1217. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are trait-based species rankings consistent across data sets and spatial scales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), pp.235-247. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses de la flore adventice aux différents modes d’entretien du sol et effets sur la croissance de la vigne : le cas du Domaine du Chapitre (Sud de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 129 (19), pp.453-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of weed communities explained by traits associated with species' response to management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 158, pp.147-155. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2012.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf traits capture the effects of land use changes and climate on litter decomposability of grasslands across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fortunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (3), pp.598-611. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/08-0418.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00377962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypotheses, mechanisms and trade-offs of tolerance and adaptation to serpentine soils: from species to ecosystem level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dimitrakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Troumbis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-185X.2008.00051.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let the concept of trait be functional !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fortunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 116 (5), pp.882-892. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2007.0030-1299.15559.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of land-use change on plant traits, communities and ecosystem functioning in grasslands: A standardized methodology and lessons from an application to 11 European sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ansquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (5), pp.967-985. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcl215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00283760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of leaf life span and nutrient resorption to mean residence time: elasticity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (7), pp.1857-1863. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/06-1352.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-variations in litter decomposition, leaf traits and plant growth in species from a Mediterranean old-field succession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Shipley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2435.2006.01080.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00293858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Agricultural Intensification on Weed Floral and Competitive Traits: A Spatiotemporal Study in French Vineyards and Annual Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Martin Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaranthus palmeri S.Watson risque d’introduction et de dissémination en France : avis de l’Anses : rapport d’expertise collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES - Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail. 2025, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilité d'introduction de Bactrocera dorsalis (mouche orientale des fruits) en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verheggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anses. 2024, 144 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des acariens prédateurs dans un vignoble agroécologique méditerranéen : effet des couverts végétaux et de l’agroforesterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence internationale sur les ravageurs et auxiliaires en agriculture (CIRAA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Végéphyl; Institut Agro Montpellier, Oct 2024, Montpellier, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversification végétale sur les services écosystémiques en viticulture : régulations biologiques par les acariens prédateurs Phytoseiidae, qualité du sol et performances de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque régional Vinid'occ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Défi Clé Vinid'occ, Région Occitanie; Université de Montpellier, Dec 2024, Gruissan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops in viticulture: exploring relationship between host plants and phytoseiidae communities using taxonomic and functional approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists (EURAAC); Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des systèmes viticoles pour une meilleure gestion de la biodiversité au service du contrôle biologique, des interactions biologiques et de la gestion de la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological behaviour of mediterranean salt marshes and implications for vegetal cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berteloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Crabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous cover-crop characterization is relevant to define a sustainable soil management strategy in vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Durocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore spontanée : un bouquet de services et de disservices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Djian-Caporalino; Anne-Violette Lavoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de services, vers des nouveaux agroécosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-273, 2024, 978-2-7592-3978-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilité d'introduction de Bactrocera zonata (mouche du pêcher) en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verheggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES, 2023-SA-0034, 94 p., 2024, Avis de l'Anses : Rapport d'expertise collective, 979-10-286-0513-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les espèces adventices et la flore des linéaires non cultivés une approche fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 39 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes scientifiques de la 14ème Journée scientifique Vigne – Vin (JSVV) 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en Viticulture &amp; Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France. 71 p., 2023, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/k4qx-rg55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Environmental Weeds and Invasive Plants. Abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiseppe Brundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Environmental Weeds and Invasive Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. , 218 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elena Kazakou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure Ecologie fonctionelle, Institut Agro Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elena-kazakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7188-8367</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073980382</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctionality of agroecological vineyards: complex interactions between functional and taxonomic diversity of service crops and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victória Dutra de Oliveira Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Martin Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 401, pp.110263. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2026.110263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weeds in a changing climate: Competitors or service plants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwetsloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lammert Bastiaans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.70181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary perspective on the response‐effect framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stefania Przybylska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (2), pp.298-310. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.70236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambulatory dispersal of phytoseiidae mites along vine stocks in an agroecological vineyard: unexpected patterns revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 95 (4), pp.53. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-025-01076-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent and stabilizing selection shape the phenotypic space of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stefania Przybylska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Scheepens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (12), pp.e3003536. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3003536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399337v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed management modifies functional properties of both weeds and microbial nitrogen-cycling communities in Mediterranean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlinde B. de Deyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie J Zwetsloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Y.K. Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (2), pp.388-400. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and management changes over 40 years drove more stress‐tolerant and less ruderal weed communities in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Quidoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological monographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 95 (1), pp.e1631. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecm.1631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771501v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRTraits: an enriched, FAIR‐compliant database of plant traits from Mediterranean populations of 240 species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 106 (9), pp.e70219. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.70219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of agricultural intensification on weed floral and competitive traits: a spatiotemporal study in French vineyards and annual crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Martin-Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 394, pp.109877. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.109877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural practices in olive groves modify weeds floral traits and resources throughout the year</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 377, pp.109280. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2024.109280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Phytoseiidae Mite Communities to the Traits of Inter‐Row Plant Species in an Agroecological Vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.70006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion écologique des couverts végétaux en systèmes viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur. Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.GE1057. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ge1057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adventices des vignes : des fourrages de qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPABLE : control of thistle (Cirsum arvense) and docks (Rumex crispus &amp; Rumex obtusifolius ) in organic arable farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Dessienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.299-321. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art22-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPABLE : maîtrise du chardon (Cirsum arvense) et du rumex (Rumex crispus & Rumex obtusifolius) en grandes cultures biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Dessienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.186-211. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study on the use of inter-row cover crops on a new and old vineyard cv. 'Assyrtiko' in Santorini Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstratios Guillaume Xyrafis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Biniari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notulae Botanicae Horti Agrobotanici Cluj-Napoca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (4), pp.13252. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15835/nbha51413252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional structure and interactions within communities composed of cover crops and spontaneous species, along a cropping practices gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rakotomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 350, pp.108476. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2023.108476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising weeds forage potential in perennial Mediterranean agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 347, pp.108388. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2023.108388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of leaf biomechanics and underlying traits to rangeland management differ between graminoids and forbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (6), pp.e13216. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.13216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowers of ruderal species are numerous but small, short and low‐rewarding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (12), pp.e10219. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.10219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication provides durum wheat with protection from locust herbivory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.e9741. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieur agro spé. PPE : de la phytiatrie à l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Ralec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Sache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 769-770, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought effects on root and shoot traits and their decomposability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Reinelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (4), pp.1044-1054. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent response of weeds according to Grime's CSR strategies along disturbance and resource gradients in Bordeaux vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62, pp.347-359. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/wre.12549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of region, seasonality and weed management practice effects on the functional structure of weed communities in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 330, pp.107892. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.107892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perspective on plant phenomics: coupling deep learning and near-infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.836488. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.836488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des couverts sur la flore en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Pour gérer les adventices, quelles opportunités et quels effets des couverts végétaux?, 12 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/prt789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkages between traits and decomposition of weed communities along a soil management and pedoclimate gradient in Mediterranean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130 (4), pp.547-560. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcac099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do leaf nitrogen resorption dynamics align with the slow‐fast continuum? A test at the intraspecific level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Villemereuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (5), pp.1315-1328. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species dominance rather than complementarity drives community digestibility and litter decomposition in species‐rich Mediterranean rangelands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Bumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (4), pp.e12685. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does seed mass drive interspecies variation in the effect of management practices on weed demography?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (19), pp.13166-13174. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.8038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait differentiation between native and introduced populations of the invasive plant Sonchus oleraceus L. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gooden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.85-115. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.55.49158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do litter-feeding macroarthropods disrupt cascading effects of land use on microbial decomposer activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fromin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46, pp.24-34. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2020.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the choice of service crops in vineyards to achieve both runoff mitigation and water provisioning for grapevine: a trait-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Storkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 452 (1-2), pp.87-104. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04543-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of insects on land and in water: a tropical view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Crespo-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W Roubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael E Cárdenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.31-38. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2020.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and interannual variations in functional traits of sown and spontaneous species in vineyard inter‐rows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), pp.e03140. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.3140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf economics and slow-fast adaptation across the geographic range of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.10758. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46878-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411727v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites have more influence than morphophysiological traits on litter decomposability across genotypes of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick P Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224 (4), pp.1532-1543. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of environmental factors and farming practices in shaping weed communities structure and composition in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 275, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore adventice dans trois bassins viticoles : Les pratiques d’entretien du sol – travail du sol, herbicides, tonte – influent sur la richesse et l’abondance de la flore adventice des vignobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 728, pp.34-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variation in litter palatability to macroarthropods in response to grazing and soil fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (11), pp.2615-2624. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits determining the digestibility–decomposability relationships in species from Mediterranean rangelands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Bumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Rey Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (3), pp.459-469. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcx175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate as a driver of adaptive variations in ecological strategies in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (6), pp.935-945. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un master européen pour la protection des plantes. Le programme Erasmus + Plant Health, proposé par quatre pays européens dont la France, réunit des étudiants du monde entier. Les inscriptions sont ouvertes!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 706, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plant trait-based response-and-effect framework to assess vineyard inter-row soil management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163 (4), pp.373-388. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2016.1232205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of management regime and harvest date on the forage quality of rangelands plants: the importance of dry matter content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Bumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.15. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plw045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological weed control using a functional approach: a review of cropping systems diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Navas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.103-119. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0166-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant trait-digestibility relationships across management and climate gradients in permanent grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (5), pp.1207-1217. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are trait-based species rankings consistent across data sets and spatial scales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), pp.235-247. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses de la flore adventice aux différents modes d’entretien du sol et effets sur la croissance de la vigne : le cas du Domaine du Chapitre (Sud de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 129 (19), pp.453-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of weed communities explained by traits associated with species' response to management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 158, pp.147-155. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2012.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf traits capture the effects of land use changes and climate on litter decomposability of grasslands across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fortunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (3), pp.598-611. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/08-0418.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00377962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypotheses, mechanisms and trade-offs of tolerance and adaptation to serpentine soils: from species to ecosystem level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dimitrakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Troumbis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-185X.2008.00051.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let the concept of trait be functional !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fortunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 116 (5), pp.882-892. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2007.0030-1299.15559.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of land-use change on plant traits, communities and ecosystem functioning in grasslands: A standardized methodology and lessons from an application to 11 European sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ansquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (5), pp.967-985. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcl215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00283760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of leaf life span and nutrient resorption to mean residence time: elasticity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (7), pp.1857-1863. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/06-1352.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-variations in litter decomposition, leaf traits and plant growth in species from a Mediterranean old-field succession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Shipley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2435.2006.01080.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00293858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Agricultural Intensification on Weed Floral and Competitive Traits: A Spatiotemporal Study in French Vineyards and Annual Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Martin Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaranthus palmeri S.Watson risque d’introduction et de dissémination en France : avis de l’Anses : rapport d’expertise collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES - Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail. 2025, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilité d'introduction de Bactrocera dorsalis (mouche orientale des fruits) en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verheggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anses. 2024, 144 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversification végétale sur les services écosystémiques en viticulture : régulations biologiques par les acariens prédateurs Phytoseiidae, qualité du sol et performances de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque régional Vinid'occ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Défi Clé Vinid'occ, Région Occitanie; Université de Montpellier, Dec 2024, Gruissan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des acariens prédateurs dans un vignoble agroécologique méditerranéen : effet des couverts végétaux et de l’agroforesterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence internationale sur les ravageurs et auxiliaires en agriculture (CIRAA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Végéphyl; Institut Agro Montpellier, Oct 2024, Montpellier, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops in viticulture: exploring relationship between host plants and phytoseiidae communities using taxonomic and functional approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists (EURAAC); Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des systèmes viticoles pour une meilleure gestion de la biodiversité au service du contrôle biologique, des interactions biologiques et de la gestion de la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological behaviour of mediterranean salt marshes and implications for vegetal cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berteloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Crabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous cover-crop characterization is relevant to define a sustainable soil management strategy in vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Durocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore spontanée : un bouquet de services et de disservices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Djian-Caporalino; Anne-Violette Lavoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de services, vers des nouveaux agroécosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-273, 2024, 978-2-7592-3978-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilité d'introduction de Bactrocera zonata (mouche du pêcher) en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verheggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES, 2023-SA-0034, 94 p., 2024, Avis de l'Anses : Rapport d'expertise collective, 979-10-286-0513-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les espèces adventices et la flore des linéaires non cultivés une approche fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 39 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes scientifiques de la 14ème Journée Scientifique Vigne et Vin (JSVV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en Viticulture &amp; Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France. 71 p., 2023, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/k4qx-rg55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Environmental Weeds and Invasive Plants. Abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiseppe Brundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Environmental Weeds and Invasive Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. , 218 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0656232C"/>
+    <w:nsid w:val="4B143625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elena-kazakou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7188-8367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073980382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Tabary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vict&#243;ria Dutra de Oliveira Tom&#225;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin Lefevre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Navia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110263" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05453656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stefania Przybylska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70236" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-025-01076-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399337v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Scheepens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003536" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391220v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde B. de Deyn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Zwetsloot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Y.K. Moinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14833" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04771501v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1631" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291317v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delalandre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Segrestin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70219" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696500v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109280" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.70006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210377v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin-Lefevre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109877" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834833v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ge1057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794200v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuillemin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Dessienne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art22-GB" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art13" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569500v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Guillaume Xyrafis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Biniari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/nbha51413252" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569491v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rakotomanga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108476" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355197v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richarte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13216" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10219" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108388" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991752v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Chapuis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Marche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9741" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892355v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ballu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977304v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Reinelt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Whitaker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14261" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12549" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03776173v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/prt789" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819778v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac099" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04024218v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107892" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683630v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Messier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.836488" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612386v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Villemereuil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14029" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Bumb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12685" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8038" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570083v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.03.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02562275v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Corbin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gooden" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.55.49158" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958526v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Crespo-P&#233;rez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Roubik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael E C&#225;rdenas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2020.05.016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619383v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04543-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886187v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Damour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3140" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02356210v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15983" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627514v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.01.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411727v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne G&#233;rard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46878-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620734v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jullien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964291v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13205" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329926v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rey Granado" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx175" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350034v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy165" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617651v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gout" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499357v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kazakou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fried" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Richarte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gimenez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Violle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1232205" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594199v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plw045" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638729v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Fried" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richarte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234789v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0166-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01093520v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12293" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506287v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12066" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2CXBNPD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506176v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesniak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506122v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.06.005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KC6TD5K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377962v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quested" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-0418.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024084v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimitrakopoulos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reeves" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troumbis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2008.00051.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ5TR2LC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668772v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2007.0030-1299.15559.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00283760v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ansquer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Castro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl215" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498968v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1352.1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293858v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vile" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shipley" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2006.01080.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05150807v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05454028v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183193v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956307v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956243v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04955190v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04564621v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane M.-S. Tixier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760101v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Berteloot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-287" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734692v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Durocher" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820952v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Hatt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1901/9782759239788/les-plantes-de-service" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183223v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786242v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bourgeois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165053v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k4qx-rg55" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210278v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Brundu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brunel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elena-kazakou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7188-8367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073980382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Tabary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vict&#243;ria Dutra de Oliveira Tom&#225;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin Lefevre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Navia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110263" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05570066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwetsloot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Bopp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lammert Bastiaans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70181" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05453656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stefania Przybylska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70236" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361142v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-025-01076-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399337v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Scheepens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003536" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391220v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde B. de Deyn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Zwetsloot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Y.K. Moinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14833" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04771501v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1631" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delalandre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Segrestin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70219" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin-Lefevre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109877" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696500v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109280" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.70006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ge1057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuillemin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Dessienne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art22-GB" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569500v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Guillaume Xyrafis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Biniari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/nbha51413252" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569491v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rakotomanga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108476" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988369v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108388" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355197v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richarte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13216" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208395v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10219" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991752v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Chapuis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Marche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9741" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892355v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ballu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977304v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Reinelt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Whitaker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14261" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12549" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04024218v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107892" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683630v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Messier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.836488" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03776173v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/prt789" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819778v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac099" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Villemereuil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852662v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Bumb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12685" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02562275v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Corbin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gooden" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.55.49158" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570083v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.03.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619383v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04543-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958526v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Crespo-P&#233;rez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Roubik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael E C&#225;rdenas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2020.05.016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886187v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Damour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3140" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411727v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne G&#233;rard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46878-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02356210v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15983" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627514v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.01.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620734v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jullien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964291v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13205" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329926v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rey Granado" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx175" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350034v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy165" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617651v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gout" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499357v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1232205" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594199v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plw045" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234789v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0166-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01093520v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12293" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506287v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12066" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2CXBNPD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506176v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesniak" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506122v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.06.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KC6TD5K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377962v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quested" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-0418.1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024084v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimitrakopoulos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baker" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reeves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troumbis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2008.00051.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ5TR2LC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668772v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2007.0030-1299.15559.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00283760v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ansquer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Castro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl215" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498968v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1352.1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293858v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vile" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shipley" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2006.01080.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05150807v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05454028v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183193v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956243v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956307v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04955190v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04564621v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane M.-S. Tixier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760101v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Berteloot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-287" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734692v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Durocher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820952v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Hatt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1901/9782759239788/les-plantes-de-service" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183223v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786242v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bourgeois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165053v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k4qx-rg55" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210278v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Brundu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brunel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>