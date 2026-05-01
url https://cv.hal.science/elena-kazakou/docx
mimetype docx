--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elena Kazakou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure Ecologie fonctionelle, Institut Agro Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elena-kazakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7188-8367</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073980382</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctionality of agroecological vineyards: complex interactions between functional and taxonomic diversity of service crops and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victória Dutra de Oliveira Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Martin Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 401, pp.110263. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2026.110263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weeds in a changing climate: Competitors or service plants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwetsloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lammert Bastiaans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.70181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary perspective on the response‐effect framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stefania Przybylska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (2), pp.298-310. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.70236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambulatory dispersal of phytoseiidae mites along vine stocks in an agroecological vineyard: unexpected patterns revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 95 (4), pp.53. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-025-01076-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent and stabilizing selection shape the phenotypic space of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stefania Przybylska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Scheepens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (12), pp.e3003536. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3003536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399337v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed management modifies functional properties of both weeds and microbial nitrogen-cycling communities in Mediterranean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlinde B. de Deyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie J Zwetsloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Y.K. Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (2), pp.388-400. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and management changes over 40 years drove more stress‐tolerant and less ruderal weed communities in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Quidoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological monographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 95 (1), pp.e1631. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecm.1631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771501v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRTraits: an enriched, FAIR‐compliant database of plant traits from Mediterranean populations of 240 species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 106 (9), pp.e70219. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.70219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of agricultural intensification on weed floral and competitive traits: a spatiotemporal study in French vineyards and annual crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Martin-Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 394, pp.109877. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.109877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural practices in olive groves modify weeds floral traits and resources throughout the year</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 377, pp.109280. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2024.109280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Phytoseiidae Mite Communities to the Traits of Inter‐Row Plant Species in an Agroecological Vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.70006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion écologique des couverts végétaux en systèmes viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur. Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.GE1057. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ge1057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adventices des vignes : des fourrages de qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPABLE : control of thistle (Cirsum arvense) and docks (Rumex crispus &amp; Rumex obtusifolius ) in organic arable farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Dessienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.299-321. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art22-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPABLE : maîtrise du chardon (Cirsum arvense) et du rumex (Rumex crispus & Rumex obtusifolius) en grandes cultures biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Dessienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.186-211. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study on the use of inter-row cover crops on a new and old vineyard cv. 'Assyrtiko' in Santorini Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstratios Guillaume Xyrafis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Biniari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notulae Botanicae Horti Agrobotanici Cluj-Napoca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (4), pp.13252. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15835/nbha51413252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional structure and interactions within communities composed of cover crops and spontaneous species, along a cropping practices gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rakotomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 350, pp.108476. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2023.108476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising weeds forage potential in perennial Mediterranean agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 347, pp.108388. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2023.108388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of leaf biomechanics and underlying traits to rangeland management differ between graminoids and forbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (6), pp.e13216. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.13216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowers of ruderal species are numerous but small, short and low‐rewarding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (12), pp.e10219. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.10219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication provides durum wheat with protection from locust herbivory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.e9741. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieur agro spé. PPE : de la phytiatrie à l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Ralec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Sache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 769-770, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought effects on root and shoot traits and their decomposability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Reinelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (4), pp.1044-1054. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent response of weeds according to Grime's CSR strategies along disturbance and resource gradients in Bordeaux vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62, pp.347-359. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/wre.12549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of region, seasonality and weed management practice effects on the functional structure of weed communities in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 330, pp.107892. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.107892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perspective on plant phenomics: coupling deep learning and near-infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.836488. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.836488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des couverts sur la flore en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Pour gérer les adventices, quelles opportunités et quels effets des couverts végétaux?, 12 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/prt789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkages between traits and decomposition of weed communities along a soil management and pedoclimate gradient in Mediterranean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130 (4), pp.547-560. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcac099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do leaf nitrogen resorption dynamics align with the slow‐fast continuum? A test at the intraspecific level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Villemereuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (5), pp.1315-1328. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species dominance rather than complementarity drives community digestibility and litter decomposition in species‐rich Mediterranean rangelands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Bumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (4), pp.e12685. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does seed mass drive interspecies variation in the effect of management practices on weed demography?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (19), pp.13166-13174. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.8038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait differentiation between native and introduced populations of the invasive plant Sonchus oleraceus L. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gooden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.85-115. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.55.49158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do litter-feeding macroarthropods disrupt cascading effects of land use on microbial decomposer activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fromin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46, pp.24-34. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2020.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the choice of service crops in vineyards to achieve both runoff mitigation and water provisioning for grapevine: a trait-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Storkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 452 (1-2), pp.87-104. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04543-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of insects on land and in water: a tropical view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Crespo-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W Roubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael E Cárdenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.31-38. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2020.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and interannual variations in functional traits of sown and spontaneous species in vineyard inter‐rows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), pp.e03140. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.3140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf economics and slow-fast adaptation across the geographic range of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.10758. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46878-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411727v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites have more influence than morphophysiological traits on litter decomposability across genotypes of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick P Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224 (4), pp.1532-1543. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of environmental factors and farming practices in shaping weed communities structure and composition in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 275, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore adventice dans trois bassins viticoles : Les pratiques d’entretien du sol – travail du sol, herbicides, tonte – influent sur la richesse et l’abondance de la flore adventice des vignobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 728, pp.34-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variation in litter palatability to macroarthropods in response to grazing and soil fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (11), pp.2615-2624. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits determining the digestibility–decomposability relationships in species from Mediterranean rangelands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Bumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Rey Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (3), pp.459-469. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcx175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate as a driver of adaptive variations in ecological strategies in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (6), pp.935-945. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un master européen pour la protection des plantes. Le programme Erasmus + Plant Health, proposé par quatre pays européens dont la France, réunit des étudiants du monde entier. Les inscriptions sont ouvertes!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 706, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plant trait-based response-and-effect framework to assess vineyard inter-row soil management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163 (4), pp.373-388. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2016.1232205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of management regime and harvest date on the forage quality of rangelands plants: the importance of dry matter content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Bumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.15. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plw045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological weed control using a functional approach: a review of cropping systems diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Navas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.103-119. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0166-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant trait-digestibility relationships across management and climate gradients in permanent grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (5), pp.1207-1217. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are trait-based species rankings consistent across data sets and spatial scales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), pp.235-247. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses de la flore adventice aux différents modes d’entretien du sol et effets sur la croissance de la vigne : le cas du Domaine du Chapitre (Sud de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 129 (19), pp.453-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of weed communities explained by traits associated with species' response to management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 158, pp.147-155. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2012.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf traits capture the effects of land use changes and climate on litter decomposability of grasslands across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fortunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (3), pp.598-611. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/08-0418.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00377962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypotheses, mechanisms and trade-offs of tolerance and adaptation to serpentine soils: from species to ecosystem level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dimitrakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Troumbis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-185X.2008.00051.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let the concept of trait be functional !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fortunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 116 (5), pp.882-892. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2007.0030-1299.15559.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of land-use change on plant traits, communities and ecosystem functioning in grasslands: A standardized methodology and lessons from an application to 11 European sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ansquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (5), pp.967-985. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcl215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00283760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of leaf life span and nutrient resorption to mean residence time: elasticity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (7), pp.1857-1863. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/06-1352.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-variations in litter decomposition, leaf traits and plant growth in species from a Mediterranean old-field succession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Shipley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2435.2006.01080.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00293858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Agricultural Intensification on Weed Floral and Competitive Traits: A Spatiotemporal Study in French Vineyards and Annual Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Martin Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaranthus palmeri S.Watson risque d’introduction et de dissémination en France : avis de l’Anses : rapport d’expertise collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES - Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail. 2025, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilité d'introduction de Bactrocera dorsalis (mouche orientale des fruits) en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verheggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anses. 2024, 144 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversification végétale sur les services écosystémiques en viticulture : régulations biologiques par les acariens prédateurs Phytoseiidae, qualité du sol et performances de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque régional Vinid'occ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Défi Clé Vinid'occ, Région Occitanie; Université de Montpellier, Dec 2024, Gruissan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des acariens prédateurs dans un vignoble agroécologique méditerranéen : effet des couverts végétaux et de l’agroforesterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence internationale sur les ravageurs et auxiliaires en agriculture (CIRAA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Végéphyl; Institut Agro Montpellier, Oct 2024, Montpellier, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops in viticulture: exploring relationship between host plants and phytoseiidae communities using taxonomic and functional approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists (EURAAC); Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des systèmes viticoles pour une meilleure gestion de la biodiversité au service du contrôle biologique, des interactions biologiques et de la gestion de la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological behaviour of mediterranean salt marshes and implications for vegetal cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berteloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Crabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous cover-crop characterization is relevant to define a sustainable soil management strategy in vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Durocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore spontanée : un bouquet de services et de disservices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Djian-Caporalino; Anne-Violette Lavoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de services, vers des nouveaux agroécosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-273, 2024, 978-2-7592-3978-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilité d'introduction de Bactrocera zonata (mouche du pêcher) en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verheggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES, 2023-SA-0034, 94 p., 2024, Avis de l'Anses : Rapport d'expertise collective, 979-10-286-0513-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les espèces adventices et la flore des linéaires non cultivés une approche fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 39 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes scientifiques de la 14ème Journée Scientifique Vigne et Vin (JSVV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en Viticulture &amp; Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France. 71 p., 2023, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/k4qx-rg55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Environmental Weeds and Invasive Plants. Abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiseppe Brundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Environmental Weeds and Invasive Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. , 218 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elena Kazakou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure Ecologie fonctionelle, Institut Agro Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elena-kazakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7188-8367</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073980382</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctionality of agroecological vineyards: complex interactions between functional and taxonomic diversity of service crops and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victória Dutra de Oliveira Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Martin Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 401, pp.110263. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2026.110263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weeds in a changing climate: Competitors or service plants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Zwetsloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lammert Bastiaans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.70181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary perspective on the response‐effect framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stefania Przybylska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (2), pp.298-310. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.70236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Phytoseiidae Mite Communities to the Traits of Inter‐Row Plant Species in an Agroecological Vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 150 (1), pp.20-36. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jen.70006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed management modifies functional properties of both weeds and microbial nitrogen-cycling communities in Mediterranean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerlinde B. de Deyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie J Zwetsloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Y.K. Moinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (2), pp.388-400. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent and stabilizing selection shape the phenotypic space of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stefania Przybylska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Scheepens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (12), pp.e3003536. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3003536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399337v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambulatory dispersal of phytoseiidae mites along vine stocks in an agroecological vineyard: unexpected patterns revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 95 (4), pp.53. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10493-025-01076-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and management changes over 40 years drove more stress‐tolerant and less ruderal weed communities in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Quidoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological monographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 95 (1), pp.e1631. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecm.1631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771501v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRTraits: an enriched, FAIR‐compliant database of plant traits from Mediterranean populations of 240 species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 106 (9), pp.e70219. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.70219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural practices in olive groves modify weeds floral traits and resources throughout the year</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 377, pp.109280. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2024.109280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of agricultural intensification on weed floral and competitive traits: a spatiotemporal study in French vineyards and annual crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Martin-Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 394, pp.109877. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.109877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les adventices des vignes : des fourrages de qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 193, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPABLE : control of thistle (Cirsum arvense) and docks (Rumex crispus &amp; Rumex obtusifolius ) in organic arable farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Dessienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.299-321. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art22-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPABLE : maîtrise du chardon (Cirsum arvense) et du rumex (Rumex crispus & Rumex obtusifolius) en grandes cultures biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Dessienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.186-211. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion écologique des couverts végétaux en systèmes viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur. Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.GE1057. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ge1057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought effects on root and shoot traits and their decomposability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Reinelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanette Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (4), pp.1044-1054. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of leaf biomechanics and underlying traits to rangeland management differ between graminoids and forbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (6), pp.e13216. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.13216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowers of ruderal species are numerous but small, short and low‐rewarding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (12), pp.e10219. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.10219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising weeds forage potential in perennial Mediterranean agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 347, pp.108388. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2023.108388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study on the use of inter-row cover crops on a new and old vineyard cv. 'Assyrtiko' in Santorini Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstratios Guillaume Xyrafis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Biniari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notulae Botanicae Horti Agrobotanici Cluj-Napoca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (4), pp.13252. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15835/nbha51413252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional structure and interactions within communities composed of cover crops and spontaneous species, along a cropping practices gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rakotomanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 350, pp.108476. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2023.108476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication provides durum wheat with protection from locust herbivory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Marche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.e9741. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieur agro spé. PPE : de la phytiatrie à l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Ralec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Sache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 769-770, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species dominance rather than complementarity drives community digestibility and litter decomposition in species‐rich Mediterranean rangelands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Bumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (4), pp.e12685. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des couverts sur la flore en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Pour gérer les adventices, quelles opportunités et quels effets des couverts végétaux?, 12 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/prt789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkages between traits and decomposition of weed communities along a soil management and pedoclimate gradient in Mediterranean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130 (4), pp.547-560. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcac099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of region, seasonality and weed management practice effects on the functional structure of weed communities in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 330, pp.107892. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.107892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A perspective on plant phenomics: coupling deep learning and near-infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.836488. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.836488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent response of weeds according to Grime's CSR strategies along disturbance and resource gradients in Bordeaux vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62, pp.347-359. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/wre.12549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do leaf nitrogen resorption dynamics align with the slow‐fast continuum? A test at the intraspecific level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Villemereuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (5), pp.1315-1328. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does seed mass drive interspecies variation in the effect of management practices on weed demography?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (19), pp.13166-13174. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.8038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait differentiation between native and introduced populations of the invasive plant Sonchus oleraceus L. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Gooden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.85-115. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.55.49158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do litter-feeding macroarthropods disrupt cascading effects of land use on microbial decomposer activity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fromin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46, pp.24-34. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2020.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of insects on land and in water: a tropical view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verónica Crespo-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W Roubik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael E Cárdenas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.31-38. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2020.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the choice of service crops in vineyards to achieve both runoff mitigation and water provisioning for grapevine: a trait-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Storkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 452 (1-2), pp.87-104. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04543-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and interannual variations in functional traits of sown and spontaneous species in vineyard inter‐rows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), pp.e03140. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.3140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites have more influence than morphophysiological traits on litter decomposability across genotypes of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick P Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224 (4), pp.1532-1543. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative importance of environmental factors and farming practices in shaping weed communities structure and composition in French vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 275, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf economics and slow-fast adaptation across the geographic range of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.10758. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46878-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411727v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore adventice dans trois bassins viticoles : Les pratiques d’entretien du sol – travail du sol, herbicides, tonte – influent sur la richesse et l’abondance de la flore adventice des vignobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Metais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 728, pp.34-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits determining the digestibility–decomposability relationships in species from Mediterranean rangelands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Bumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Rey Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (3), pp.459-469. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcx175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variation in litter palatability to macroarthropods in response to grazing and soil fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (11), pp.2615-2624. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate as a driver of adaptive variations in ecological strategies in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (6), pp.935-945. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcy165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un master européen pour la protection des plantes. Le programme Erasmus + Plant Health, proposé par quatre pays européens dont la France, réunit des étudiants du monde entier. Les inscriptions sont ouvertes!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bonafos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 706, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plant trait-based response-and-effect framework to assess vineyard inter-row soil management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163 (4), pp.373-388. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2016.1232205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of management regime and harvest date on the forage quality of rangelands plants: the importance of dry matter content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Bumb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoB Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.15. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aobpla/plw045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are trait-based species rankings consistent across data sets and spatial scales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (1), pp.235-247. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological weed control using a functional approach: a review of cropping systems diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Navas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.103-119. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0166-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant trait-digestibility relationships across management and climate gradients in permanent grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (5), pp.1207-1217. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories of weed communities explained by traits associated with species' response to management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 158, pp.147-155. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2012.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses de la flore adventice aux différents modes d’entretien du sol et effets sur la croissance de la vigne : le cas du Domaine du Chapitre (Sud de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lesniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 129 (19), pp.453-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf traits capture the effects of land use changes and climate on litter decomposability of grasslands across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fortunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (3), pp.598-611. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/08-0418.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00377962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypotheses, mechanisms and trade-offs of tolerance and adaptation to serpentine soils: from species to ecosystem level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dimitrakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Troumbis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-185X.2008.00051.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of leaf life span and nutrient resorption to mean residence time: elasticity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (7), pp.1857-1863. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/06-1352.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let the concept of trait be functional !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fortunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 116 (5), pp.882-892. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2007.0030-1299.15559.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of land-use change on plant traits, communities and ecosystem functioning in grasslands: A standardized methodology and lessons from an application to 11 European sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ansquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (5), pp.967-985. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcl215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00283760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-variations in litter decomposition, leaf traits and plant growth in species from a Mediterranean old-field succession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Shipley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2435.2006.01080.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00293858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Agricultural Intensification on Weed Floral and Competitive Traits: A Spatiotemporal Study in French Vineyards and Annual Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Martin Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaranthus palmeri S.Watson risque d’introduction et de dissémination en France : avis de l’Anses : rapport d’expertise collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES - Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail. 2025, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilité d'introduction de Bactrocera dorsalis (mouche orientale des fruits) en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verheggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anses. 2024, 144 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des acariens prédateurs dans un vignoble agroécologique méditerranéen : effet des couverts végétaux et de l’agroforesterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence internationale sur les ravageurs et auxiliaires en agriculture (CIRAA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Végéphyl; Institut Agro Montpellier, Oct 2024, Montpellier, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversification végétale sur les services écosystémiques en viticulture : régulations biologiques par les acariens prédateurs Phytoseiidae, qualité du sol et performances de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque régional Vinid'occ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Défi Clé Vinid'occ, Région Occitanie; Université de Montpellier, Dec 2024, Gruissan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops in viticulture: exploring relationship between host plants and phytoseiidae communities using taxonomic and functional approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Association of Acarologists Symposium (10. EURAAC Symposium) - Acarology: Impacts &amp; Solutions for humans, agriculture &amp; environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Acarologists (EURAAC); Hellenic Entomological Society; Agricultural University Of Athens; Geotechnical Chamber Of Greece; Hellenic Agricultural Organization - DIMITRA, Sep 2024, Athènes, Greece. pp.OP-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des systèmes viticoles pour une meilleure gestion de la biodiversité au service du contrôle biologique, des interactions biologiques et de la gestion de la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane M.-S. Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological behaviour of mediterranean salt marshes and implications for vegetal cover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berteloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Crabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous cover-crop characterization is relevant to define a sustainable soil management strategy in vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Durocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore spontanée : un bouquet de services et de disservices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Hatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Djian-Caporalino; Anne-Violette Lavoir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plantes de services, vers des nouveaux agroécosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-273, 2024, 978-2-7592-3978-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilité d'introduction de Bactrocera zonata (mouche du pêcher) en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Verheggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre François Duyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES, 2023-SA-0034, 94 p., 2024, Avis de l'Anses : Rapport d'expertise collective, 979-10-286-0513-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les espèces adventices et la flore des linéaires non cultivés une approche fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 39 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes scientifiques de la 14ème Journée Scientifique Vigne et Vin (JSVV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ageorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Remize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en Viticulture &amp; Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Montpellier, France. 71 p., 2023, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/k4qx-rg55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Environmental Weeds and Invasive Plants. Abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiseppe Brundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Environmental Weeds and Invasive Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. , 218 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B143625"/>
+    <w:nsid w:val="BABF022D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elena-kazakou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7188-8367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073980382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Tabary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vict&#243;ria Dutra de Oliveira Tom&#225;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin Lefevre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Navia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110263" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05570066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwetsloot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Bopp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lammert Bastiaans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70181" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05453656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stefania Przybylska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70236" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361142v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-025-01076-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399337v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Scheepens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003536" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391220v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde B. de Deyn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Zwetsloot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Y.K. Moinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14833" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04771501v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1631" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delalandre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Segrestin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70219" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin-Lefevre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109877" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696500v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109280" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.70006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834833v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ge1057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuillemin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Dessienne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art22-GB" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569500v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Guillaume Xyrafis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Biniari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/nbha51413252" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569491v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rakotomanga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108476" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988369v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108388" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355197v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richarte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13216" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208395v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10219" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991752v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Chapuis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Marche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9741" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892355v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ballu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977304v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Reinelt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Whitaker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14261" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12549" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04024218v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107892" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683630v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Messier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.836488" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03776173v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/prt789" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819778v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac099" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Villemereuil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852662v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Bumb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12685" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02562275v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Corbin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gooden" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.55.49158" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570083v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.03.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619383v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04543-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958526v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Crespo-P&#233;rez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Roubik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael E C&#225;rdenas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2020.05.016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886187v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Damour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3140" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411727v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne G&#233;rard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46878-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02356210v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15983" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627514v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.01.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620734v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jullien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964291v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13205" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329926v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rey Granado" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx175" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350034v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy165" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617651v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gout" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499357v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1232205" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594199v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plw045" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234789v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0166-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01093520v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12293" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506287v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12066" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2CXBNPD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506176v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesniak" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506122v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.06.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KC6TD5K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377962v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quested" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-0418.1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024084v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimitrakopoulos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baker" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reeves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troumbis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2008.00051.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ5TR2LC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668772v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2007.0030-1299.15559.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00283760v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ansquer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Castro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl215" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498968v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1352.1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293858v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vile" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shipley" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2006.01080.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05150807v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05454028v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183193v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956243v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956307v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04955190v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04564621v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane M.-S. Tixier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760101v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Berteloot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-287" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734692v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Durocher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820952v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Hatt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1901/9782759239788/les-plantes-de-service" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183223v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786242v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bourgeois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165053v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k4qx-rg55" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210278v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Brundu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brunel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elena-kazakou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7188-8367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073980382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Tabary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vict&#243;ria Dutra de Oliveira Tom&#225;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin Lefevre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Navia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110263" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05570066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwetsloot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Bopp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lammert Bastiaans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70181" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05453656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stefania Przybylska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mahaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70236" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.70006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391220v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde B. de Deyn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Zwetsloot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Y.K. Moinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14833" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399337v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Scheepens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003536" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-025-01076-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04771501v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1631" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291317v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delalandre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Segrestin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70219" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109280" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin-Lefevre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109877" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834839v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuillemin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Dessienne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art22-GB" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art13" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834833v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ge1057" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977304v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Reinelt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Whitaker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14261" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richarte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13216" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208395v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10219" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988369v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108388" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Guillaume Xyrafis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Biniari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/nbha51413252" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04569491v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rakotomanga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108476" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Chapuis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Marche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9741" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892355v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Ballu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Bumb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12685" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03776173v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/prt789" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819778v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac099" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04024218v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107892" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683630v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beurier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Messier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rouan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.836488" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759629v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12549" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612386v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Villemereuil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02562275v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Corbin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Gooden" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.55.49158" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570083v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.03.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04958526v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Crespo-P&#233;rez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Roubik" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael E C&#225;rdenas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2020.05.016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619383v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04543-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886187v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Damour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3140" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02356210v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15983" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627514v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.01.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411727v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne G&#233;rard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46878-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620734v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jullien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329926v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Rey Granado" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx175" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964291v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13205" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350034v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy165" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617651v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bonafos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gout" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499357v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1232205" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594199v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plw045" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506287v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12066" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2CXBNPD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234789v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0166-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01093520v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12293" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506122v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.06.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KC6TD5K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506176v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesniak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377962v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quested" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-0418.1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024084v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimitrakopoulos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baker" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reeves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troumbis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2008.00051.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ5TR2LC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498968v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1352.1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668772v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2007.0030-1299.15559.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00283760v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ansquer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Castro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcl215" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293858v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vile" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shipley" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2006.01080.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05150807v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05454028v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183193v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956307v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04956243v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04955190v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04564621v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane M.-S. Tixier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760101v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Berteloot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-287" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734692v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Durocher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820952v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Hatt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1901/9782759239788/les-plantes-de-service" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183223v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786242v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bourgeois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165053v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ageorges" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k4qx-rg55" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210278v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Brundu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brunel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>