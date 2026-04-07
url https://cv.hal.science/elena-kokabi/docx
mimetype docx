--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eléna Kokabi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistante de recherche / ingénieure d'études au pôle Recherche, Développement et innovation à LABÉO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 07/22 : Assistante de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, rattachée à l'équipe UMR 1311 DYNAMICURE de l'Université de Caen/Rouen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 07/21 à 06/22 : Technicienne de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, rattachée à l'équipe UMR 1311 DYNAMICURE de l'Université de Caen/Rouen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 01/21 à 06/21 : Stagiaire ingénieure R&D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actalia – Sécurité des aliments</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 06/20 à 08/20 : Technicienne de laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement Biologique BioCarmes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 03/20 à 05/20 : Stagiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAM 2.0 CHU de Caen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 04/18 à 07/18 : Stagiaire puis Technicienne de laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement Biologique BioCarmes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’effet antimicrobien d’huiles essentielles pour la médecine vétérinaire équine comme thérapie complémentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mise au point d’une méthode de caractérisation des huiles essentielles et étude comparative de leur composition inter et intra fournisseurEvaluation in vitro de l’effet antimicrobien d’huiles essentielles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innocuité et efficacité des huiles essentielles en inhalation pour le traitement des affections respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Déterminer le profil chromatographique de produits à base d’HE pour nébulisation chez lecheval et évaluer in vitro leurs effets antimicrobiens (antibactérien et antiviral)Évaluer in vivo l’innocuité, et les effets anti-inflammatoire, antibactérien et antifongique demélanges d’huiles essentielles, par nébulisation chez le cheval</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : Relais Qualité</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 : Master de Microbiologie parcours Microbiologie Industrielle et Biotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 : Licence Science de la vie parcours Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 : DUT Génie Biologie option Analyses Biologiques et Biochimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the main genomic features of Mycoplasma equirhinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.886. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-024-10789-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation in vitro de l’effet antimicrobien des huiles essentielles utilisées comme thérapie alternative en médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lussot-Kervern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon-Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17-18 (61-62), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvequi/2024033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and pathogenicity of M. equirhinis in equine respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.109926. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2023.109926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Mycoplasma spp. in horses with respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.13918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des projets AROMAT-EQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phyto-Vétos 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RéPAAS, Jun 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR-Biotyper: A New Diagnostic Tool in Microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Boite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Guérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of the World Association of Veterinary Laboratory Diagnosticians (ISWAVLD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Association of Veterinary Laboratory Diagnosticians, Jun 2025, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles en médecine équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres de l'Association Française d'Aromathérapie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma equirhinis, a disregarded player in equine respiratory disorders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chervin Hassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches for evaluation of microbiological quality in equine clinics using Fourier transform infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.28-29 (n°31), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche d’évaluation de la qualité microbiologique des cliniques vétérinaires par l’utilisation de la spectroscopie infrarouge à transformée de Fourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory network surveillance of equine diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.79 (n°125), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma equirhinis, a disregarded player in equine respiratory disorders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.24-25 (n°23), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et place des mycoplasmes dans les troubles respiratoires du cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIGIMYC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma equirhinis, a neglected player in equine respiratory disorders ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Congress of the International Organization for Mycoplasmology (IOM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organization for Mycoplasmology, Jul 2024, Gran Canaria, Spain. pp.Communication orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04856798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles pour la médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of mycoplasma in equine respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSES, Oct 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Streptococcus equi subsp. zooepidemicus and Mycoplasma spp. in equine respiratory infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Havemeyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashley Boyle, May 2023, Mendenhall, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of biofilm formation of Streptococcus equi isolates from accute and asymptomatic carrier strangles horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Giard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Havemeyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashley Boyle, May 2023, Mendenhall, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des mycoplasmes dans les affections respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix du meilleur thésard 2023 du Pôle Hippolia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Hippolia, Jun 2023, Tourgeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des mycoplasmes dans les affections respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to characterize bacterial biofilm, the example of Streptococcus equi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mycoplasmes dans les pathologies respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mycoplasmes dans les pathologies respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Mycoplasma spp. detected in 2020/2021 from respiratory tract samples of horses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale Normande de Biologie Intégrative, Santé, Environnement (JEDnBISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet antimicrobien d’huiles essentielles pour la médecine vétérinaire équine comme thérapie complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the antimicrobial effect of essential oils for equine veterinary medicine as a complementary therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.96-97 (n°157), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude épidémiologique des mycoplasmes dans les affections respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des mycoplasmes respiratoires équins détectés en France en 2020 et 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Mycoplasma spp. in horses with respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anses scientific and doctoral days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eléna Kokabi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistante de recherche / ingénieure d'études au pôle Recherche, Développement et innovation à LABÉO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 07/22 : Assistante de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, rattachée à l'équipe UMR 1311 DYNAMICURE de l'Université de Caen/Rouen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 07/21 à 06/22 : Technicienne de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, rattachée à l'équipe UMR 1311 DYNAMICURE de l'Université de Caen/Rouen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 01/21 à 06/21 : Stagiaire ingénieure R&D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actalia – Sécurité des aliments</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 06/20 à 08/20 : Technicienne de laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement Biologique BioCarmes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 03/20 à 05/20 : Stagiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAM 2.0 CHU de Caen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 04/18 à 07/18 : Stagiaire puis Technicienne de laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement Biologique BioCarmes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’effet antimicrobien d’huiles essentielles pour la médecine vétérinaire équine comme thérapie complémentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mise au point d’une méthode de caractérisation des huiles essentielles et étude comparative de leur composition inter et intra fournisseurEvaluation in vitro de l’effet antimicrobien d’huiles essentielles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innocuité et efficacité des huiles essentielles en inhalation pour le traitement des affections respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Déterminer le profil chromatographique de produits à base d’HE pour nébulisation chez lecheval et évaluer in vitro leurs effets antimicrobiens (antibactérien et antiviral)Évaluer in vivo l’innocuité, et les effets anti-inflammatoire, antibactérien et antifongique demélanges d’huiles essentielles, par nébulisation chez le cheval</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : Relais Qualité</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 : Master de Microbiologie parcours Microbiologie Industrielle et Biotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 : Licence Science de la vie parcours Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 : DUT Génie Biologie option Analyses Biologiques et Biochimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the main genomic features of Mycoplasma equirhinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.886. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-024-10789-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation in vitro de l’effet antimicrobien des huiles essentielles utilisées comme thérapie alternative en médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lussot-Kervern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon-Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17-18 (61-62), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvequi/2024033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and pathogenicity of M. equirhinis in equine respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.109926. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2023.109926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Mycoplasma spp. in horses with respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.13918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des projets AROMAT-EQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phyto-Vétos 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RéPAAS, Jun 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles en médecine équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres de l'Association Française d'Aromathérapie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma equirhinis, a disregarded player in equine respiratory disorders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chervin Hassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR-Biotyper: A New Diagnostic Tool in Microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Boite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Guérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of the World Association of Veterinary Laboratory Diagnosticians (ISWAVLD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Association of Veterinary Laboratory Diagnosticians, Jun 2025, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches for evaluation of microbiological quality in equine clinics using Fourier transform infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.28-29 (n°31), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche d’évaluation de la qualité microbiologique des cliniques vétérinaires par l’utilisation de la spectroscopie infrarouge à transformée de Fourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory network surveillance of equine diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.79 (n°125), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma equirhinis, a disregarded player in equine respiratory disorders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.24-25 (n°23), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et place des mycoplasmes dans les troubles respiratoires du cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIGIMYC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma equirhinis, a neglected player in equine respiratory disorders ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Congress of the International Organization for Mycoplasmology (IOM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organization for Mycoplasmology, Jul 2024, Gran Canaria, Spain. pp.Communication orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04856798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles pour la médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of mycoplasma in equine respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSES, Oct 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Streptococcus equi subsp. zooepidemicus and Mycoplasma spp. in equine respiratory infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Havemeyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashley Boyle, May 2023, Mendenhall, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of biofilm formation of Streptococcus equi isolates from accute and asymptomatic carrier strangles horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Giard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Havemeyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashley Boyle, May 2023, Mendenhall, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des mycoplasmes dans les affections respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des mycoplasmes dans les affections respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix du meilleur thésard 2023 du Pôle Hippolia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Hippolia, Jun 2023, Tourgeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to characterize bacterial biofilm, the example of Streptococcus equi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mycoplasmes dans les pathologies respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mycoplasmes dans les pathologies respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Mycoplasma spp. detected in 2020/2021 from respiratory tract samples of horses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale Normande de Biologie Intégrative, Santé, Environnement (JEDnBISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet antimicrobien d’huiles essentielles pour la médecine vétérinaire équine comme thérapie complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude épidémiologique des mycoplasmes dans les affections respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the antimicrobial effect of essential oils for equine veterinary medicine as a complementary therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.96-97 (n°157), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des mycoplasmes respiratoires équins détectés en France en 2020 et 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Mycoplasma spp. in horses with respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anses scientific and doctoral days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04712793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10789-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lussot-Kervern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on-Seck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2024033" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taiebi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109926" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#255;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13918" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131433v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Boite" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Gu&#233;rot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leprou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;nard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05343273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271741v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724006v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780444v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04856798v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095078v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pottier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04167243v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148707v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ja&#255;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Jay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ja&#255;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845665v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lefebvre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04712793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10789-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lussot-Kervern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on-Seck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2024033" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taiebi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109926" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#255;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13918" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05343273v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Boite" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Gu&#233;rot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leprou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;nard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724006v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780444v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04856798v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095078v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pottier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283145v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04167243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148707v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ja&#255;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Jay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ja&#255;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845665v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lefebvre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724242v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>