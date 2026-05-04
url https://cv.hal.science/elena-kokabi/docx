--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eléna Kokabi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistante de recherche / ingénieure d'études au pôle Recherche, Développement et innovation à LABÉO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 07/22 : Assistante de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, rattachée à l'équipe UMR 1311 DYNAMICURE de l'Université de Caen/Rouen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 07/21 à 06/22 : Technicienne de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, rattachée à l'équipe UMR 1311 DYNAMICURE de l'Université de Caen/Rouen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 01/21 à 06/21 : Stagiaire ingénieure R&D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actalia – Sécurité des aliments</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 06/20 à 08/20 : Technicienne de laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement Biologique BioCarmes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 03/20 à 05/20 : Stagiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAM 2.0 CHU de Caen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 04/18 à 07/18 : Stagiaire puis Technicienne de laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement Biologique BioCarmes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’effet antimicrobien d’huiles essentielles pour la médecine vétérinaire équine comme thérapie complémentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mise au point d’une méthode de caractérisation des huiles essentielles et étude comparative de leur composition inter et intra fournisseurEvaluation in vitro de l’effet antimicrobien d’huiles essentielles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innocuité et efficacité des huiles essentielles en inhalation pour le traitement des affections respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Déterminer le profil chromatographique de produits à base d’HE pour nébulisation chez lecheval et évaluer in vitro leurs effets antimicrobiens (antibactérien et antiviral)Évaluer in vivo l’innocuité, et les effets anti-inflammatoire, antibactérien et antifongique demélanges d’huiles essentielles, par nébulisation chez le cheval</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : Relais Qualité</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 : Master de Microbiologie parcours Microbiologie Industrielle et Biotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 : Licence Science de la vie parcours Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 : DUT Génie Biologie option Analyses Biologiques et Biochimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the main genomic features of Mycoplasma equirhinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.886. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-024-10789-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation in vitro de l’effet antimicrobien des huiles essentielles utilisées comme thérapie alternative en médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lussot-Kervern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon-Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17-18 (61-62), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvequi/2024033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and pathogenicity of M. equirhinis in equine respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.109926. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2023.109926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Mycoplasma spp. in horses with respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.13918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des projets AROMAT-EQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phyto-Vétos 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RéPAAS, Jun 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles en médecine équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres de l'Association Française d'Aromathérapie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma equirhinis, a disregarded player in equine respiratory disorders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chervin Hassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR-Biotyper: A New Diagnostic Tool in Microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Boite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Guérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of the World Association of Veterinary Laboratory Diagnosticians (ISWAVLD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Association of Veterinary Laboratory Diagnosticians, Jun 2025, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches for evaluation of microbiological quality in equine clinics using Fourier transform infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.28-29 (n°31), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche d’évaluation de la qualité microbiologique des cliniques vétérinaires par l’utilisation de la spectroscopie infrarouge à transformée de Fourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory network surveillance of equine diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.79 (n°125), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma equirhinis, a disregarded player in equine respiratory disorders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.24-25 (n°23), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et place des mycoplasmes dans les troubles respiratoires du cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIGIMYC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma equirhinis, a neglected player in equine respiratory disorders ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Congress of the International Organization for Mycoplasmology (IOM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organization for Mycoplasmology, Jul 2024, Gran Canaria, Spain. pp.Communication orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04856798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles pour la médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of mycoplasma in equine respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSES, Oct 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Streptococcus equi subsp. zooepidemicus and Mycoplasma spp. in equine respiratory infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Havemeyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashley Boyle, May 2023, Mendenhall, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of biofilm formation of Streptococcus equi isolates from accute and asymptomatic carrier strangles horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Giard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Havemeyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashley Boyle, May 2023, Mendenhall, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des mycoplasmes dans les affections respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des mycoplasmes dans les affections respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix du meilleur thésard 2023 du Pôle Hippolia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Hippolia, Jun 2023, Tourgeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to characterize bacterial biofilm, the example of Streptococcus equi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mycoplasmes dans les pathologies respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mycoplasmes dans les pathologies respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Mycoplasma spp. detected in 2020/2021 from respiratory tract samples of horses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale Normande de Biologie Intégrative, Santé, Environnement (JEDnBISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet antimicrobien d’huiles essentielles pour la médecine vétérinaire équine comme thérapie complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude épidémiologique des mycoplasmes dans les affections respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the antimicrobial effect of essential oils for equine veterinary medicine as a complementary therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.96-97 (n°157), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des mycoplasmes respiratoires équins détectés en France en 2020 et 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Mycoplasma spp. in horses with respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anses scientific and doctoral days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eléna Kokabi-Férey </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistante de recherche / ingénieure d'études au pôle Recherche, Développement et innovation à LABÉO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 07/22 : Assistante de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, rattachée à l'équipe UMR 1311 DYNAMICURE de l'Université de Caen/Rouen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 07/21 à 06/22 : Technicienne de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, rattachée à l'équipe UMR 1311 DYNAMICURE de l'Université de Caen/Rouen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 01/21 à 06/21 : Stagiaire ingénieure R&D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actalia – Sécurité des aliments</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 06/20 à 08/20 : Technicienne de laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement Biologique BioCarmes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 03/20 à 05/20 : Stagiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAM 2.0 CHU de Caen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 04/18 à 07/18 : Stagiaire puis Technicienne de laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement Biologique BioCarmes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’effet antimicrobien d’huiles essentielles pour la médecine vétérinaire équine comme thérapie complémentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mise au point d’une méthode de caractérisation des huiles essentielles et étude comparative de leur composition inter et intra fournisseurEvaluation in vitro de l’effet antimicrobien d’huiles essentielles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innocuité et efficacité des huiles essentielles en inhalation pour le traitement des affections respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Déterminer le profil chromatographique de produits à base d’HE pour nébulisation chez lecheval et évaluer in vitro leurs effets antimicrobiens (antibactérien et antiviral)Évaluer in vivo l’innocuité, et les effets anti-inflammatoire, antibactérien et antifongique demélanges d’huiles essentielles, par nébulisation chez le cheval</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : Relais Qualité</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 : Master de Microbiologie parcours Microbiologie Industrielle et Biotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 : Licence Science de la vie parcours Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 : DUT Génie Biologie option Analyses Biologiques et Biochimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the main genomic features of Mycoplasma equirhinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.886. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-024-10789-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation in vitro de l’effet antimicrobien des huiles essentielles utilisées comme thérapie alternative en médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lussot-Kervern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon-Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17-18 (61-62), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvequi/2024033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and pathogenicity of M. equirhinis in equine respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.109926. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2023.109926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Mycoplasma spp. in horses with respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.13918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des projets AROMAT-EQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phyto-Vétos 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RéPAAS, Jun 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles en médecine équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres de l'Association Française d'Aromathérapie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma equirhinis, a disregarded player in equine respiratory disorders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chervin Hassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR-Biotyper: A New Diagnostic Tool in Microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Boite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Guérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of the World Association of Veterinary Laboratory Diagnosticians (ISWAVLD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Association of Veterinary Laboratory Diagnosticians, Jun 2025, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches for evaluation of microbiological quality in equine clinics using Fourier transform infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.28-29 (n°31), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche d’évaluation de la qualité microbiologique des cliniques vétérinaires par l’utilisation de la spectroscopie infrarouge à transformée de Fourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma equirhinis, a disregarded player in equine respiratory disorders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.24-25 (n°23), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory network surveillance of equine diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.79 (n°125), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et place des mycoplasmes dans les troubles respiratoires du cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIGIMYC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma equirhinis, a neglected player in equine respiratory disorders ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Congress of the International Organization for Mycoplasmology (IOM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organization for Mycoplasmology, Jul 2024, Gran Canaria, Spain. pp.Communication orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04856798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles pour la médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of mycoplasma in equine respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSES, Oct 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Streptococcus equi subsp. zooepidemicus and Mycoplasma spp. in equine respiratory infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Havemeyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashley Boyle, May 2023, Mendenhall, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of biofilm formation of Streptococcus equi isolates from accute and asymptomatic carrier strangles horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Giard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Havemeyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashley Boyle, May 2023, Mendenhall, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des mycoplasmes dans les affections respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix du meilleur thésard 2023 du Pôle Hippolia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Hippolia, Jun 2023, Tourgeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des mycoplasmes dans les affections respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to characterize bacterial biofilm, the example of Streptococcus equi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mycoplasmes dans les pathologies respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mycoplasmes dans les pathologies respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Mycoplasma spp. detected in 2020/2021 from respiratory tract samples of horses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale Normande de Biologie Intégrative, Santé, Environnement (JEDnBISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet antimicrobien d’huiles essentielles pour la médecine vétérinaire équine comme thérapie complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the antimicrobial effect of essential oils for equine veterinary medicine as a complementary therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.96-97 (n°157), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude épidémiologique des mycoplasmes dans les affections respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des mycoplasmes respiratoires équins détectés en France en 2020 et 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Mycoplasma spp. in horses with respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anses scientific and doctoral days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04712793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10789-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lussot-Kervern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on-Seck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2024033" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taiebi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109926" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#255;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13918" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05343273v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Boite" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Gu&#233;rot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leprou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;nard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724006v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780444v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04856798v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095078v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pottier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283145v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04167243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148707v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ja&#255;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Jay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ja&#255;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845665v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lefebvre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724242v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04712793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10789-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lussot-Kervern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on-Seck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2024033" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taiebi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109926" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#255;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13918" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05343273v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Boite" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Gu&#233;rot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leprou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;nard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780444v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04856798v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095078v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pottier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04167243v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148707v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ja&#255;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Jay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ja&#255;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845665v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lefebvre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -482,39 +482,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>Eléna Kokabi</dc:title>
+  <dc:title>Eléna Kokabi-Férey</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>