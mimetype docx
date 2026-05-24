--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eléna Kokabi-Férey </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistante de recherche / ingénieure d'études au pôle Recherche, Développement et innovation à LABÉO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 07/22 : Assistante de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, rattachée à l'équipe UMR 1311 DYNAMICURE de l'Université de Caen/Rouen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 07/21 à 06/22 : Technicienne de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, rattachée à l'équipe UMR 1311 DYNAMICURE de l'Université de Caen/Rouen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 01/21 à 06/21 : Stagiaire ingénieure R&D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actalia – Sécurité des aliments</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 06/20 à 08/20 : Technicienne de laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement Biologique BioCarmes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 03/20 à 05/20 : Stagiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAM 2.0 CHU de Caen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 04/18 à 07/18 : Stagiaire puis Technicienne de laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement Biologique BioCarmes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’effet antimicrobien d’huiles essentielles pour la médecine vétérinaire équine comme thérapie complémentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mise au point d’une méthode de caractérisation des huiles essentielles et étude comparative de leur composition inter et intra fournisseurEvaluation in vitro de l’effet antimicrobien d’huiles essentielles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innocuité et efficacité des huiles essentielles en inhalation pour le traitement des affections respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Déterminer le profil chromatographique de produits à base d’HE pour nébulisation chez lecheval et évaluer in vitro leurs effets antimicrobiens (antibactérien et antiviral)Évaluer in vivo l’innocuité, et les effets anti-inflammatoire, antibactérien et antifongique demélanges d’huiles essentielles, par nébulisation chez le cheval</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : Relais Qualité</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 : Master de Microbiologie parcours Microbiologie Industrielle et Biotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 : Licence Science de la vie parcours Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 : DUT Génie Biologie option Analyses Biologiques et Biochimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the main genomic features of Mycoplasma equirhinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.886. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-024-10789-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation in vitro de l’effet antimicrobien des huiles essentielles utilisées comme thérapie alternative en médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lussot-Kervern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon-Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17-18 (61-62), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvequi/2024033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and pathogenicity of M. equirhinis in equine respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.109926. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2023.109926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Mycoplasma spp. in horses with respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.13918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des projets AROMAT-EQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phyto-Vétos 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RéPAAS, Jun 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles en médecine équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres de l'Association Française d'Aromathérapie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma equirhinis, a disregarded player in equine respiratory disorders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chervin Hassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR-Biotyper: A New Diagnostic Tool in Microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Boite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Guérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of the World Association of Veterinary Laboratory Diagnosticians (ISWAVLD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Association of Veterinary Laboratory Diagnosticians, Jun 2025, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches for evaluation of microbiological quality in equine clinics using Fourier transform infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.28-29 (n°31), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche d’évaluation de la qualité microbiologique des cliniques vétérinaires par l’utilisation de la spectroscopie infrarouge à transformée de Fourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma equirhinis, a disregarded player in equine respiratory disorders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.24-25 (n°23), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory network surveillance of equine diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.79 (n°125), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et place des mycoplasmes dans les troubles respiratoires du cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIGIMYC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma equirhinis, a neglected player in equine respiratory disorders ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Congress of the International Organization for Mycoplasmology (IOM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organization for Mycoplasmology, Jul 2024, Gran Canaria, Spain. pp.Communication orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04856798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles pour la médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of mycoplasma in equine respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSES, Oct 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Streptococcus equi subsp. zooepidemicus and Mycoplasma spp. in equine respiratory infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Havemeyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashley Boyle, May 2023, Mendenhall, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of biofilm formation of Streptococcus equi isolates from accute and asymptomatic carrier strangles horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Giard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Havemeyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashley Boyle, May 2023, Mendenhall, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des mycoplasmes dans les affections respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix du meilleur thésard 2023 du Pôle Hippolia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Hippolia, Jun 2023, Tourgeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des mycoplasmes dans les affections respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to characterize bacterial biofilm, the example of Streptococcus equi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mycoplasmes dans les pathologies respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mycoplasmes dans les pathologies respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Mycoplasma spp. detected in 2020/2021 from respiratory tract samples of horses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale Normande de Biologie Intégrative, Santé, Environnement (JEDnBISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet antimicrobien d’huiles essentielles pour la médecine vétérinaire équine comme thérapie complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the antimicrobial effect of essential oils for equine veterinary medicine as a complementary therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.96-97 (n°157), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude épidémiologique des mycoplasmes dans les affections respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des mycoplasmes respiratoires équins détectés en France en 2020 et 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Mycoplasma spp. in horses with respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anses scientific and doctoral days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eléna Kokabi-Férey </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistante de recherche / ingénieure d'études au pôle Recherche, Développement et innovation à LABÉO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 07/22 : Assistante de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, rattachée à l'équipe UMR 1311 DYNAMICURE de l'Université de Caen/Rouen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 07/21 à 06/22 : Technicienne de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, rattachée à l'équipe UMR 1311 DYNAMICURE de l'Université de Caen/Rouen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 01/21 à 06/21 : Stagiaire ingénieure R&D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actalia – Sécurité des aliments</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 06/20 à 08/20 : Technicienne de laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement Biologique BioCarmes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 03/20 à 05/20 : Stagiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAM 2.0 CHU de Caen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 04/18 à 07/18 : Stagiaire puis Technicienne de laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement Biologique BioCarmes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’effet antimicrobien d’huiles essentielles pour la médecine vétérinaire équine comme thérapie complémentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Mise au point d’une méthode de caractérisation des huiles essentielles et étude comparative de leur composition inter et intra fournisseurEvaluation in vitro de l’effet antimicrobien d’huiles essentielles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innocuité et efficacité des huiles essentielles en inhalation pour le traitement des affections respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Déterminer le profil chromatographique de produits à base d’HE pour nébulisation chez lecheval et évaluer in vitro leurs effets antimicrobiens (antibactérien et antiviral)Évaluer in vivo l’innocuité, et les effets anti-inflammatoire, antibactérien et antifongique demélanges d’huiles essentielles, par nébulisation chez le cheval</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : Relais Qualité</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 : Master de Microbiologie parcours Microbiologie Industrielle et Biotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 : Licence Science de la vie parcours Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 : DUT Génie Biologie option Analyses Biologiques et Biochimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation in vitro de l’effet antimicrobien des huiles essentielles utilisées comme thérapie alternative en médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lussot-Kervern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon-Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17-18 (61-62), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvequi/2024033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the main genomic features of Mycoplasma equirhinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.886. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-024-10789-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and pathogenicity of M. equirhinis in equine respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.109926. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2023.109926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Mycoplasma spp. in horses with respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.13918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du microbiote respiratoire équin par métagénomique 16S par Oxford Nanopore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chervin Hassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Normandes de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR-Biotyper: A New Diagnostic Tool in Microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Boite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Guérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of the World Association of Veterinary Laboratory Diagnosticians (ISWAVLD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Association of Veterinary Laboratory Diagnosticians, Jun 2025, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles en médecine équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres de l'Association Française d'Aromathérapie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma equirhinis, a disregarded player in equine respiratory disorders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chervin Hassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des projets AROMAT-EQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phyto-Vétos 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RéPAAS, Jun 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory network surveillance of equine diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.79 (n°125), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma equirhinis, a disregarded player in equine respiratory disorders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.24-25 (n°23), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et place des mycoplasmes dans les troubles respiratoires du cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIGIMYC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma equirhinis, a neglected player in equine respiratory disorders ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Congress of the International Organization for Mycoplasmology (IOM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organization for Mycoplasmology, Jul 2024, Gran Canaria, Spain. pp.Communication orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04856798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles pour la médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche d’évaluation de la qualité microbiologique des cliniques vétérinaires par l’utilisation de la spectroscopie infrarouge à transformée de Fourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches for evaluation of microbiological quality in equine clinics using Fourier transform infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.28-29 (n°31), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Streptococcus equi subsp. zooepidemicus and Mycoplasma spp. in equine respiratory infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Havemeyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashley Boyle, May 2023, Mendenhall, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of biofilm formation of Streptococcus equi isolates from accute and asymptomatic carrier strangles horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Giard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Havemeyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashley Boyle, May 2023, Mendenhall, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des mycoplasmes dans les affections respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des mycoplasmes dans les affections respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix du meilleur thésard 2023 du Pôle Hippolia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Hippolia, Jun 2023, Tourgeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to characterize bacterial biofilm, the example of Streptococcus equi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of mycoplasma in equine respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSES, Oct 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mycoplasmes dans les pathologies respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mycoplasmes dans les pathologies respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Mycoplasma spp. detected in 2020/2021 from respiratory tract samples of horses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale Normande de Biologie Intégrative, Santé, Environnement (JEDnBISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet antimicrobien d’huiles essentielles pour la médecine vétérinaire équine comme thérapie complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the antimicrobial effect of essential oils for equine veterinary medicine as a complementary therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.96-97 (n°157), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude épidémiologique des mycoplasmes dans les affections respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des mycoplasmes respiratoires équins détectés en France en 2020 et 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Mycoplasma spp. in horses with respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anses scientific and doctoral days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04712793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10789-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lussot-Kervern" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on-Seck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2024033" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taiebi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109926" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#255;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13918" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05343273v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Boite" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Gu&#233;rot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leprou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;nard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780444v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04856798v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095078v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pottier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04167243v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148707v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ja&#255;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Jay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ja&#255;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845665v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lefebvre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770165v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lussot-Kervern" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on-Seck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2024033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04712793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10789-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taiebi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109926" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#255;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13918" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05626370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kokabi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Boite" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Gu&#233;rot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leprou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;nard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05343273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271741v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724006v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780444v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04856798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607241v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780420v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723439v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pottier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04167243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845681v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ja&#255;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Jay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ja&#255;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845665v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724242v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lefebvre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>