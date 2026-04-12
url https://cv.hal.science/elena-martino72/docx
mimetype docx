--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -4158,277 +4158,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and phenotypic divergence among heavy metal tolerant and sensitive isolates of the ericoid fungus Oidiodendron maius</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of plant and fungal gene expression upon Cd exposure and symbiosis in ericoid mycorrhizal Vaccinium myrtillus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Martino,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Casarrubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Daghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Francis Martin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Fungal Genetics (ECFG15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Rome, Italy</w:t>
+              <w:t xml:space="preserve">115th Conference of the Italian Botanical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469262v1</w:t>
+                <w:t xml:space="preserve">hal-03469225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of plant and fungal gene expression upon Cd exposure and symbiosis in ericoid mycorrhizal Vaccinium myrtillus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic and phenotypic divergence among heavy metal tolerant and sensitive isolates of the ericoid fungus Oidiodendron maius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Daghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martino,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">115th Conference of the Italian Botanical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, online, Italy</w:t>
+              <w:t xml:space="preserve">15th European Conference on Fungal Genetics (ECFG15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469225v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis of plant and fungal Cd-regulated genes in the ericoid mycorrhizal symbiosis</w:t>
               </w:r>
@@ -5657,51 +5657,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20469537"/>
+    <w:nsid w:val="86221B36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5888,51 +5888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elena-martino72" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3446-2994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dbios.unito.it/do/docenti.pl/Show?_id=emartino;sort=U2;search=;hits=201" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dendroremediation.univ-fcomte.fr/spip.php?rubrique5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mycor.nancy.inra.fr/IMGC/MycoGenomes/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/ng/journal/v47/n4/full/ng.3223.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unito.it/comunicati_stampa/funghi-10-100-1000-genomi-ricercatrici-unito-su-nature-genetics" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycor.nancy.inra.fr/ARBRE/?page" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mycor.nancy.inra.fr/IAM/?page_id=853" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice S Neves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G van Galen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohn&#237;k" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01223-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070716v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perotto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01191-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049433v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Bortolot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Buffoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mazzarino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hoff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae10121326" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beacco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino," TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-01011-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Casarrubia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00341" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03024031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvi Sutela" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva J Vainio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chiapello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veaa076" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948853v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Vietro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petiti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dallabona" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43136-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine-Radhouane Khouja" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00546" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15218" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen-A&#235;lle Grelet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14974" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988459v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0675-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499062v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sapienza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ma Fritz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaria Rosenkranz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168236" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512275v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Errard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0699-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579583v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiapello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perotto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5mt00024f" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639336v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G. Nagy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W. Barry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3223" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H R Khouja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Daghino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abb&#224;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boutaraa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chalot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Khouja, Hassine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abba," TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier," TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino," TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Doillon," TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2012.11.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vallino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zampieri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Girlanda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Picarella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.01003.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691145v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonfante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047783v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Belmondo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitilla Meloni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047789v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467505v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470193v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468346v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Murat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469262v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469225v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469280v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469295v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469309v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470134v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470159v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03024846v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Rozp&#261;dek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Turnau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03024093v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Grelet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A Dickie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosnida Tajuddin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Artz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elena-martino72" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3446-2994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dbios.unito.it/do/docenti.pl/Show?_id=emartino;sort=U2;search=;hits=201" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dendroremediation.univ-fcomte.fr/spip.php?rubrique5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mycor.nancy.inra.fr/IMGC/MycoGenomes/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/ng/journal/v47/n4/full/ng.3223.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unito.it/comunicati_stampa/funghi-10-100-1000-genomi-ricercatrici-unito-su-nature-genetics" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycor.nancy.inra.fr/ARBRE/?page" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mycor.nancy.inra.fr/IAM/?page_id=853" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice S Neves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G van Galen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohn&#237;k" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01223-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070716v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perotto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01191-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049433v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Bortolot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Buffoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mazzarino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hoff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae10121326" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beacco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino," TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-01011-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Casarrubia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00341" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03024031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvi Sutela" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva J Vainio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chiapello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veaa076" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948853v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Vietro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petiti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dallabona" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43136-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine-Radhouane Khouja" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00546" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15218" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen-A&#235;lle Grelet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14974" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988459v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0675-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499062v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sapienza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ma Fritz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaria Rosenkranz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168236" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512275v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Errard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0699-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579583v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiapello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perotto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5mt00024f" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639336v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G. Nagy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W. Barry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3223" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H R Khouja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Daghino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abb&#224;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boutaraa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chalot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Khouja, Hassine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abba," TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier," TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino," TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Doillon," TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2012.11.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vallino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zampieri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Girlanda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Picarella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.01003.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691145v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonfante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047783v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Belmondo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitilla Meloni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047789v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467505v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470193v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468346v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Murat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469262v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469280v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469295v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469309v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470134v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470159v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03024846v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Rozp&#261;dek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Turnau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03024093v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Grelet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A Dickie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosnida Tajuddin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Artz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>