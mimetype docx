--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1641,771 +1641,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hydrophobin-Like OmSSP1 May Be an Effector in the Ericoid Mycorrhizal Symbiosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefania Daghino</w:t>
+                <w:t xml:space="preserve">Comparative genomics and transcriptomics depict ericoid mycorrhizal fungi as versatile saprotrophs and plant mutualists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00546⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217 (3), pp.1213-1229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844910v1</w:t>
+                <w:t xml:space="preserve">hal-02080038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ericoid mycorrhizal fungi and their genomes: another side to the mycorrhizal symbiosis?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia Perotto</w:t>
+                <w:t xml:space="preserve">The Hydrophobin-Like OmSSP1 May Be an Effector in the Ericoid Mycorrhizal Symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Casarrubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Daghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.15218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02989297v1</w:t>
+                <w:t xml:space="preserve">hal-01844910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics and transcriptomics depict ericoid mycorrhizal fungi as versatile saprotrophs and plant mutualists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ericoid mycorrhizal fungi and their genomes: another side to the mycorrhizal symbiosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Perotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Daghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 217 (3), pp.1213-1229. </w:t>
+              <w:t xml:space="preserve">, 2018, 220 (4), pp.1141-1147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.14974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.15218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080038v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model systems to unravel the molecular mechanisms of heavy metal tolerance in the ericoid mycorrhizal symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefania Daghino</w:t>
+                <w:t xml:space="preserve">New mutualistic fungal endophytes isolated from poplar roots display high metal tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lacercat-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Errard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 26 (4), pp.263-274. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-015-0675-y⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 26 (7), pp.657 - 671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-016-0699-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988459v1</w:t>
+                <w:t xml:space="preserve">hal-01512275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologically Different Fungi Affect Arabidopsis Development: Contribution of Soluble and Volatile Compounds.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model systems to unravel the molecular mechanisms of heavy metal tolerance in the ericoid mycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Daghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Perotto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.263-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-015-0675-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168236⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01499062v1</w:t>
+                <w:t xml:space="preserve">hal-02988459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New mutualistic fungal endophytes isolated from poplar roots display high metal tolerance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lacercat-Didier</w:t>
+                <w:t xml:space="preserve">Ecologically Different Fungi Affect Arabidopsis Development: Contribution of Soluble and Volatile Compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Casarrubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+                <w:t xml:space="preserve">Sara Sapienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Foulon</w:t>
+                <w:t xml:space="preserve">Héma Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Daghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Errard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Martino</w:t>
+                <w:t xml:space="preserve">Maaria Rosenkranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (7), pp.657 - 671. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (12), pp.e0168236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00572-016-0699-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512275v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common and metal-specific proteomic responses to cadmium and zinc in the metal tolerant ericoid mycorrhizal fungus Oidiodendron maius Zn</w:t>
               </w:r>
@@ -2508,51 +2508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent losses of decay mechanisms and rapid turnover of symbiosis genes in mycorrhizal mutualists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laszlo G. Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3714,51 +3714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martino,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4158,527 +4158,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of plant and fungal gene expression upon Cd exposure and symbiosis in ericoid mycorrhizal Vaccinium myrtillus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic and phenotypic divergence among heavy metal tolerant and sensitive isolates of the ericoid fungus Oidiodendron maius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Daghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martino,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">115th Conference of the Italian Botanical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, online, Italy</w:t>
+              <w:t xml:space="preserve">15th European Conference on Fungal Genetics (ECFG15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469225v1</w:t>
+                <w:t xml:space="preserve">hal-03469262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and phenotypic divergence among heavy metal tolerant and sensitive isolates of the ericoid fungus Oidiodendron maius</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of plant and fungal gene expression upon Cd exposure and symbiosis in ericoid mycorrhizal Vaccinium myrtillus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Martino,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Casarrubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Daghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Francis Martin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Fungal Genetics (ECFG15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Rome, Italy</w:t>
+              <w:t xml:space="preserve">115th Conference of the Italian Botanical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469262v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of plant and fungal Cd-regulated genes in the ericoid mycorrhizal symbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OmSSP1, a hydrophobin-like small secreted protein, is a putative effector in ericoid mycorrhiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Daghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Casarrubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469280v1</w:t>
+                <w:t xml:space="preserve">hal-03469295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OmSSP1, a hydrophobin-like small secreted protein, is a putative effector in ericoid mycorrhiza</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic analysis of plant and fungal Cd-regulated genes in the ericoid mycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Casarrubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Martino,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Daghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Daguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469295v1</w:t>
+                <w:t xml:space="preserve">hal-03469280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyketide synthases in the ericoid endomycorrhizal fungus Oidiodendron maius</w:t>
               </w:r>
@@ -4841,51 +4841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd MPIterMic - ARBRE workshop on Molecular Plant Fungal Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Cologne, Germany</w:t>
@@ -5033,277 +5033,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights from genome and transcriptome analyses of four ericoid mycorrhizal fungi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefania Daghino</w:t>
+                <w:t xml:space="preserve">Fungi with different ecological strategies affect Arabidopsis development in vitro: contribution of some soluble and volatile compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Casarrubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Sapienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héma Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Daghino,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maaria Rosenkranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Fungal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">111° Congresso della Società Botanica Italiana (III International Plant Science Conference - IPSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470143v1</w:t>
+                <w:t xml:space="preserve">hal-03470159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungi with different ecological strategies affect Arabidopsis development in vitro: contribution of some soluble and volatile compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maaria Rosenkranz</w:t>
+                <w:t xml:space="preserve">New insights from genome and transcriptome analyses of four ericoid mycorrhizal fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Martino,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Daghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">111° Congresso della Società Botanica Italiana (III International Plant Science Conference - IPSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">13th European Conference on Fungal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470159v1</w:t>
+                <w:t xml:space="preserve">hal-03470143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5315,273 +5315,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeostasis of trace elements in mycorrhizal fungi</w:t>
+                <w:t xml:space="preserve">Ecology of ericoid mycorrhizal fungi: what insight have we gained with molecular tools and what’s missing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joske Ruytinx</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Martino,</w:t>
+                <w:t xml:space="preserve">Gwen Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Rozpądek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefania Daghino,</w:t>
+                <w:t xml:space="preserve">Ian A Dickie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Turnau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rosnida Tajuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebekka Artz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Mycorrhizal Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024846v1</w:t>
+                <w:t xml:space="preserve">hal-03024093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of ericoid mycorrhizal fungi: what insight have we gained with molecular tools and what’s missing?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homeostasis of trace elements in mycorrhizal fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian A Dickie</w:t>
+                <w:t xml:space="preserve">Joske Ruytinx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Martino,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosnida Tajuddin</w:t>
+                <w:t xml:space="preserve">Piotr Rozpądek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Daghino,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebekka Artz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katarzyna Turnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Mycorrhizal Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024093v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5657,51 +5657,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86221B36"/>
+    <w:nsid w:val="11C91432"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5888,51 +5888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elena-martino72" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3446-2994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dbios.unito.it/do/docenti.pl/Show?_id=emartino;sort=U2;search=;hits=201" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dendroremediation.univ-fcomte.fr/spip.php?rubrique5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mycor.nancy.inra.fr/IMGC/MycoGenomes/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/ng/journal/v47/n4/full/ng.3223.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unito.it/comunicati_stampa/funghi-10-100-1000-genomi-ricercatrici-unito-su-nature-genetics" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycor.nancy.inra.fr/ARBRE/?page" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mycor.nancy.inra.fr/IAM/?page_id=853" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice S Neves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G van Galen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohn&#237;k" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01223-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070716v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perotto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01191-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049433v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Bortolot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Buffoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mazzarino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hoff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae10121326" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beacco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino," TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-01011-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Casarrubia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00341" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03024031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvi Sutela" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva J Vainio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chiapello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veaa076" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948853v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Vietro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petiti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dallabona" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43136-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine-Radhouane Khouja" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00546" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15218" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen-A&#235;lle Grelet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14974" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988459v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0675-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499062v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sapienza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ma Fritz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaria Rosenkranz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168236" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512275v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Errard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0699-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579583v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiapello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perotto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5mt00024f" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639336v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G. Nagy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W. Barry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3223" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H R Khouja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Daghino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abb&#224;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boutaraa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chalot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Khouja, Hassine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abba," TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier," TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino," TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Doillon," TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2012.11.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vallino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zampieri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Girlanda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Picarella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.01003.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691145v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonfante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047783v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Belmondo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitilla Meloni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047789v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467505v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470193v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468346v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Murat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469262v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469280v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469295v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469309v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470134v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470159v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03024846v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Rozp&#261;dek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Turnau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03024093v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Grelet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A Dickie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosnida Tajuddin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Artz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elena-martino72" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3446-2994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dbios.unito.it/do/docenti.pl/Show?_id=emartino;sort=U2;search=;hits=201" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dendroremediation.univ-fcomte.fr/spip.php?rubrique5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mycor.nancy.inra.fr/IMGC/MycoGenomes/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/ng/journal/v47/n4/full/ng.3223.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unito.it/comunicati_stampa/funghi-10-100-1000-genomi-ricercatrici-unito-su-nature-genetics" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycor.nancy.inra.fr/ARBRE/?page" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mycor.nancy.inra.fr/IAM/?page_id=853" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice S Neves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G van Galen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohn&#237;k" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01223-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070716v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perotto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01191-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049433v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Bortolot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Buffoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mazzarino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hoff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae10121326" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beacco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino," TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-01011-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Casarrubia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00341" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03024031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvi Sutela" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva J Vainio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chiapello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veaa076" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948853v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Vietro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petiti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dallabona" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43136-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen-A&#235;lle Grelet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14974" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine-Radhouane Khouja" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00546" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15218" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Errard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0699-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0675-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499062v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sapienza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ma Fritz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaria Rosenkranz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168236" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579583v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiapello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perotto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5mt00024f" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639336v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G. Nagy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W. Barry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3223" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H R Khouja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Daghino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abb&#224;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boutaraa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chalot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Khouja, Hassine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abba," TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier," TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino," TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Doillon," TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2012.11.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vallino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zampieri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Girlanda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Picarella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.01003.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691145v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonfante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047783v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Belmondo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitilla Meloni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047789v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467505v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470193v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468346v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Murat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469262v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469225v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469295v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469309v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470134v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470143v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03024093v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Grelet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A Dickie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosnida Tajuddin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Artz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03024846v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Rozp&#261;dek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Turnau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>