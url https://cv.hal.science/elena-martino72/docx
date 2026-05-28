--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -1,5602 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5550 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elena Martino </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elena-martino72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3446-2994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=it&user=cAWdHkEAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> is assistant professor at the Department of Life Sciences and Systems Biology (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.dbios.unito.it/do/docenti.pl/Show?_id=emartino;sort=U2;search=;hits=201</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) (former Department of Plant Biology) - University of Turin. She got the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bachelor Degree</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Natural Sciences (mark 110/110 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cum laude et menzione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) at the University of Turin on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">July 15, 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, discussing a Master Degree report titled: “Morphological and functional characterization of symbiotic mycelia coming from a heavy metal contaminated site”. She got the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optime award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> from the Industrial Union of Turin and the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">award for the Best report in Natural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> for the Academic Year 1996/97. From </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 to 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> she was engaged in a </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postgraduate Training Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> at the Department of Plant Biology of the University of Turin**,** obtaining a CNR (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Council of Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) grant concerning the thematic “Functional and genomic biodiversity of mycorrhizal fungi”. She got the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> at the University of Turin on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">March 7, 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, with a dissertation titled: “Interactions between ericoid mycorrhizal fungi and heavy metals”. During her PhD she spent two </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">research periods abroad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Prof. G.M. Gadd Lab - Department of Biological Sciences - University of Dundee, Scotland, from March 1 to November 30, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">; Dr. C. Azcon-Aguilar Lab - Zaidin Experimental Centre, Granada, Spain, from 3 to 11 August, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). On </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> she got the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> to teach Natural Sciences, Geography and Microbiology at the Secondary School. She got a 1st level </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> at the University of Turin on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">February 7, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Since </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">November 1, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> she has a permanent position as assistant professor at the Department of Life Sciences and Systems Biology of the University of Torino.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> she has been involved in local University projects concerning the mechanisms regulating the interaction of soil fungi with different types of environmental contaminants and possible development of new bioremediation systems. She studied in particular the response of tolerant ericoid endomycorrhizal fungi coming from polluted sites to heavy metal stress. Through a proteomics approach, enzymes induced by heavy metals have been found, whose expression could partly explain the metal tolerance shown by these mycorrhizal fungi. From October </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> to March </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> she spent a research period in the Prof. P.D. Spanu Lab, Imperial College, London (UK), thanks to a fellowship from the National Academy of Lincei, working on fungal genetic transformation. She was able to stable genetically transform and visualize </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> an endomycorrhizal fungus for the first time. The possibility to genetically transform this fungus has been fundamental to unravel heavy metal tolerance mechanisms. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">From 2004 to 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> she has been responsible for the subproject 3.3 (Endophytes and root associates as natural agents of bioremediation) of the Centre of Excellence for Plant and Microbial Biosensing (CEBIOVEM) of the Department of Plant Biology, University of Turin. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">From 2002 to 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> she was involved in a Piedmont Region project: “Asbestos hazard in Western Alps”, collaborating with Prof. B. Fubini (Chemistry Department, University of Turin) and with the Interdepartmental Centre for the Study of Asbestos and Others Dangerous Particulates G. Scansetti (Turin, Italy). Aim of the project was the study of the interaction between soil fungi and asbestos mineral fibres and the possible role of fungal microorganisms as detoxification agents. Interesting results were obtained and published, showing the ability of fungi to solubilize iron (one of the main responsible for asbestos toxicity), from the fibres. These results were commented on Nature Science Update, suggesting the interesting and important perspectives of this project.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In the period </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> she has been involved in a scientific collaboration with the group of Prof. M. Chalot and Dr. D. Blaudez (University of Nancy, France) including the participation to two different projects: (i) the Phytopop project (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://dendroremediation.univ-fcomte.fr/spip.php?rubrique5</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) with the purpose to explore poplar potential in phytoremediation processes. She was involved in the task aiming at identify mycorrhizal and endophytic fungi associated to poplar roots and at analyze their impact on the phytoremediation process; (ii) a project intended to investigate metal transporters in the ericoid endomycorrhizal fungus </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oidiodendron maius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and to screen for metal tolerance an </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O. maius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> random-mutants collection. This collaboration was partly supported by a fellowship from the University of Turin (WWS - World Wide Style – project). Since </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> she is involved in the international project “Exploring the Genome Diversity of Mycorrhizal Fungi to Understand the Evolution and Functioning of Symbiosis in Woody Shrubs and Trees” in the framework of the Mycorrhizal Genomics Initiative, MGI (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://jgi.doe.gov/the-mycorrhizal-genomics-initiative-or-exploring-tree-fungal-symbioses/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) coordinated by Dr. F. Martin (INRAE / Université de Lorraine, Centre INRAE Grand Est Nancy) in collaboration with the Joint Genome Institute (JGI, California). Some results of this project have been published in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.nature.com/ng/journal/v47/n4/full/ng.3223.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and commented in the media (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.unito.it/comunicati_stampa/funghi-10-100-1000-genomi-ricercatrici-unito-su-nature-genetics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In the framework of this collaboration, she got two projects funded by the Laboratoire d’excellence (Labex) ARBRE (Nancy, France) (Projets Incitatifs), the first one in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (project title “Looking for effector symbiosis-related proteins in the ericoid endomycorrhizal fungus </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oidiodendron maius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">”) (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mycor.nancy.inra.fr/ARBRE/?page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_id=296) and the second one in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (project title: &amp;quot;Isolation, identification, structural and functional characterization of new polyketides produced by the mycorrhizal fungus </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oidiodendron maius&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mycor.nancy.inra.fr/ARBRE/?page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_id=296*).*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> she develops part of her research activity at the Centre INRAE Grand Est Nancy (France) where she is hosted as invited researcher (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://mycor.nancy.inra.fr/IAM/?page_id=853</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics reveals substantial divergence in metal sensitive and metal tolerant isolates of the ericoid mycorrhizal fungus Oidiodendron maius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.24. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-025-01191-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ericoid mycorrhizal growth response is influenced by host plant phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice S Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura G van Galen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vohník</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (4), pp.51. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-025-01223-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Mycorrhizal Fungi and Their Associated Bacteria in Promoting Crops’ Performance: An Applicative Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriana Bortolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Buffoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mazzarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (12), pp.1326. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/horticulturae10121326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of the two mating types in the soil under productive and non-productive trees in five French orchards of the Périgord black truffle (Tuber melanosporum Vittad.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (3), pp. 361-369. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-020-01011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of Plant and Fungal Gene Expression Upon Cd Exposure and Symbiosis in Ericoid Mycorrhizal Vaccinium myrtillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.341. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virome from a collection of endomycorrhizal fungi reveals new viral taxa with unprecedented genome organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvi Sutela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Forgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeva J Vainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ve/veaa076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeast expression of mammalian Onzin and fungal FCR1 suggests ancestral functions of PLAC8 proteins in mitochondrial metabolism and DNA repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Vietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Petiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Dallabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6629), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-43136-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ericoid mycorrhizal fungi and their genomes: another side to the mycorrhizal symbiosis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 220 (4), pp.1141-1147. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hydrophobin-Like OmSSP1 May Be an Effector in the Ericoid Mycorrhizal Symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and transcriptomics depict ericoid mycorrhizal fungi as versatile saprotrophs and plant mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 217 (3), pp.1213-1229. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model systems to unravel the molecular mechanisms of heavy metal tolerance in the ericoid mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.263-274. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-015-0675-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologically Different Fungi Affect Arabidopsis Development: Contribution of Soluble and Volatile Compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sapienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héma Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaria Rosenkranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.e0168236. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0168236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New mutualistic fungal endophytes isolated from poplar roots display high metal tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lacercat-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Errard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (7), pp.657 - 671. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-016-0699-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common and metal-specific proteomic responses to cadmium and zinc in the metal tolerant ericoid mycorrhizal fungus Oidiodendron maius Zn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (5), pp.805-815. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5mt00024f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent losses of decay mechanisms and rapid turnover of symbiosis genes in mycorrhizal mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo G. Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (4), pp.410-U176. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OmGOGAT-disruption in the ericoid mycorrhizal fungus Oidiodendron maius induces reorganization of the N pathway and reduces tolerance to heavy-metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H R Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Abbà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boutaraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2014.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OmZnT1 and OmFET, two metal transporters from the metal-tolerant strain Zn of the ericoid mycorrhizal fungus Oidiodendron maius, confer zinc tolerance in yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Khouja, Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Abba,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lacercat-Didier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Doillon,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.53-64. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2012.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific regions in the Sod1 locus of the ericoid mycorrhizal fungus Oidiodendron maius from metal-enriched soils show a different sequence polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vallino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Girlanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Picarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (2), pp.321 - 331. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.01003.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological analysis of early contacts between pine roots and two ectomycorrhizal Suillus strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of polyketide synthases in an ericoid endomycorrhizal fungus using a molecular approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Belmondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitilla Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference for Young Botanists (CYBO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular investigations of ericoid and orchid mycorrhizal fungi reveal new mycoviral taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvi Sutela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Forgia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeva J Vainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">115th Conference of the Italian Botanical Society,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, On-line, September 9-11, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small secreted protein OmSSP1 is up-regulated in ericoid mycorrhiza and is involved in symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effectome meeting XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lauret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd-regulated plant and fungal genes in the ericoid mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riunione annuale dei gruppi di lavoro SBI, Biologia Cellulare e Molecolare, Biotecnologie e Differenziamento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sanremo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and transcriptomics for understanding ericoid mycorrhizal fungi ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza, ICOM9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oidiodendron maius: from the study of the tolerance mechanisms to the study of the interaction with the host plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genomic adaptation of the ericoid fungus Oidiodendron maius to heavy metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Fungal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and phenotypic divergence among heavy metal tolerant and sensitive isolates of the ericoid fungus Oidiodendron maius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Fungal Genetics (ECFG15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of plant and fungal gene expression upon Cd exposure and symbiosis in ericoid mycorrhizal Vaccinium myrtillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">115th Conference of the Italian Botanical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyketide synthases in the ericoid endomycorrhizal fungus Oidiodendron maius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Belmondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitilla Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Fungal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic analysis of plant and fungal Cd-regulated genes in the ericoid mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OmSSP1, a hydrophobin-like small secreted protein, is a putative effector in ericoid mycorrhiza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international Molecular Mycorrhiza Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyketide synthases in the ericoid endomycorrhizal fungus Oidiodendron maius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Belmondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitilla Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI International Plant Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hydrophobin-like OmSSP1 may be an effector in the ericoid mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine-Radhouane Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MPIterMic - ARBRE workshop on Molecular Plant Fungal Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small secreted protein OmSSP1 is up-regulated in ericoid mycorrhiza and is involved in symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza, ICOM9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights from genome and transcriptome analyses of four ericoid mycorrhizal fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Fungal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungi with different ecological strategies affect Arabidopsis development in vitro: contribution of some soluble and volatile compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sapienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héma Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maaria Rosenkranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">111° Congresso della Società Botanica Italiana (III International Plant Science Conference - IPSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homeostasis of trace elements in mycorrhizal fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joske Ruytinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Rozpądek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Turnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Mycorrhizal Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of ericoid mycorrhizal fungi: what insight have we gained with molecular tools and what’s missing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian A Dickie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosnida Tajuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekka Artz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Mycorrhizal Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5657,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11C91432"/>
+    <w:nsid w:val="1A3FF5EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5888,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elena-martino72" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3446-2994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dbios.unito.it/do/docenti.pl/Show?_id=emartino;sort=U2;search=;hits=201" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dendroremediation.univ-fcomte.fr/spip.php?rubrique5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mycor.nancy.inra.fr/IMGC/MycoGenomes/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/ng/journal/v47/n4/full/ng.3223.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unito.it/comunicati_stampa/funghi-10-100-1000-genomi-ricercatrici-unito-su-nature-genetics" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycor.nancy.inra.fr/ARBRE/?page" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mycor.nancy.inra.fr/IAM/?page_id=853" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice S Neves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G van Galen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohn&#237;k" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01223-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070716v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perotto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01191-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049433v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Bortolot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Buffoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mazzarino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hoff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae10121326" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beacco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino," TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-01011-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Casarrubia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00341" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03024031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvi Sutela" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva J Vainio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chiapello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veaa076" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948853v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Vietro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petiti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dallabona" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43136-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen-A&#235;lle Grelet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14974" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine-Radhouane Khouja" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00546" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15218" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Errard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0699-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0675-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499062v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sapienza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ma Fritz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaria Rosenkranz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168236" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579583v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiapello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perotto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5mt00024f" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639336v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G. Nagy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W. Barry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3223" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H R Khouja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Daghino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abb&#224;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boutaraa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chalot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Khouja, Hassine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abba," TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier," TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino," TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Doillon," TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2012.11.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vallino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zampieri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Girlanda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Picarella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.01003.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691145v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonfante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047783v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Belmondo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitilla Meloni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047789v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467505v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470193v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468346v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Murat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469262v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469225v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469295v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469309v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470134v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470143v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03024093v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Grelet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A Dickie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosnida Tajuddin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Artz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03024846v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Rozp&#261;dek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Turnau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elena-martino72" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3446-2994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=it&amp;user=cAWdHkEAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dbios.unito.it/do/docenti.pl/Show?_id=emartino;sort=U2;search=;hits=201" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dendroremediation.univ-fcomte.fr/spip.php?rubrique5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mycor.nancy.inra.fr/IMGC/MycoGenomes/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nature.com/ng/journal/v47/n4/full/ng.3223.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unito.it/comunicati_stampa/funghi-10-100-1000-genomi-ricercatrici-unito-su-nature-genetics" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycor.nancy.inra.fr/ARBRE/?page" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mycor.nancy.inra.fr/IAM/?page_id=853" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01191-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525865v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice S Neves" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura G van Galen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohn&#237;k" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01223-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049433v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Bortolot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Buffoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mazzarino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hoff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae10121326" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470614v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beacco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino," TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-01011-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Casarrubia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00341" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03024031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvi Sutela" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Forgia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva J Vainio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chiapello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veaa076" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Vietro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petiti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dallabona" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43136-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989297v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15218" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine-Radhouane Khouja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00546" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen-A&#235;lle Grelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14974" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0675-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sapienza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ma Fritz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaria Rosenkranz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168236" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Errard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0699-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiapello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perotto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5mt00024f" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639336v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G. Nagy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W. Barry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3223" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114970v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H R Khouja" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Daghino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abb&#224;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boutaraa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chalot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2014.08.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Khouja, Hassine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abba," TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lacercat-Didier," TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino," TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Doillon," TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2012.11.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649139v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vallino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zampieri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Girlanda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Picarella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.01003.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691145v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonfante" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Belmondo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitilla Meloni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047748v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047789v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467505v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468346v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Murat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469262v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469225v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936036v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469295v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936033v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469309v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470134v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470143v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470159v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03024846v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joske Ruytinx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Rozp&#261;dek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Turnau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03024093v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Grelet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A Dickie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosnida Tajuddin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekka Artz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>