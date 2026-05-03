--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -3398,261 +3398,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691782v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Solutions in Two-user Downlink NOMA Systems Aided by Ambient Backscattering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo C. De Lamare</w:t>
+                <w:t xml:space="preserve">Energy-efficient online resource provisioning for cloud-edge platforms via multi-armed bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Rey-Jouanchicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Angel Lorenzo-Del-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zuckerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/globecom48099.2022.10001031⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Cloud Computing - 34th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/sbac-padw56527.2022.00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793375v1</w:t>
+                <w:t xml:space="preserve">hal-03813967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient online resource provisioning for cloud-edge platforms via multi-armed bandits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E Veronica Belmega</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Solutions in Two-user Downlink NOMA Systems Aided by Ambient Backscattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo C. De Lamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Cloud Computing - 34th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Rio de Janeiro, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/sbac-padw56527.2022.00017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/globecom48099.2022.10001031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813967v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised deep learning to solve power allocation problems in cognitive relay networks</w:t>
               </w:r>
@@ -4164,226 +4164,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closed-form solution for energy-efficiency optimization in multi-user downlink NOMA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Savard</w:t>
+                <w:t xml:space="preserve">Online and Stochastic Optimization beyond Lipschitz Continuity: A Riemannian Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimon Antonakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 31st International Symposium on Personal, Indoor and Mobile Radio Communications, PIMRC 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICLR 2020 - International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Addis Ababa, Ethiopia. pp.1-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898928v1</w:t>
+                <w:t xml:space="preserve">hal-03043671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online and Stochastic Optimization beyond Lipschitz Continuity: A Riemannian Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kimon Antonakopoulos</w:t>
+                <w:t xml:space="preserve">A closed-form solution for energy-efficiency optimization in multi-user downlink NOMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2020 - International Conference on Learning Representations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 31st International Symposium on Personal, Indoor and Mobile Radio Communications, PIMRC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC48278.2020.9217069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043671v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal power allocation policies in multi-hop cognitive radio networks</w:t>
               </w:r>
@@ -4545,321 +4545,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-free Online Resource Allocation Algorithms for Dynamic Wireless Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
+                <w:t xml:space="preserve">Allocation de puissance pour les réseaux radio cognitifs à relais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC 2019 - 20th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189108v1</w:t>
+                <w:t xml:space="preserve">hal-02275877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation de puissance pour les réseaux radio cognitifs à relais</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
+                <w:t xml:space="preserve">Moving-Target Defense for Detecting Coordinated Cyber-Physical Attacks in Power Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhash Lakshminarayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Veronica Veronica Belmega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Vincent Poor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">IEEE SmartGridCom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275877v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving-Target Defense for Detecting Coordinated Cyber-Physical Attacks in Power Grids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H Vincent Poor</w:t>
+                <w:t xml:space="preserve">Gradient-free Online Resource Allocation Algorithms for Dynamic Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marcastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena-Veronica Belmega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SmartGridCom</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPAWC 2019 - 20th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cannes, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC.2019.8815409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865397v1</w:t>
+                <w:t xml:space="preserve">hal-02189108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive mirror-prox algorithm for variational inequalities with singular operators</w:t>
               </w:r>
@@ -5215,243 +5215,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference Mitigation via Pricing in Time-Varying Cognitive Radio Systems</w:t>
+                <w:t xml:space="preserve">Online Power Allocation for Opportunistic Radio Access in Dynamic OFDM Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marcastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on NETwork Games, COntrol and OPtimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t>
+              <w:t xml:space="preserve">2016 IEEE 84th Vehicular Technology Conference (VTC2016-Fall)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387049v1</w:t>
+                <w:t xml:space="preserve">hal-01387044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Power Allocation for Opportunistic Radio Access in Dynamic OFDM Networks</w:t>
+                <w:t xml:space="preserve">Interference Mitigation via Pricing in Time-Varying Cognitive Radio Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marcastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Veronica Belmega</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 84th Vehicular Technology Conference (VTC2016-Fall)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">International conference on NETwork Games, COntrol and OPtimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387044v1</w:t>
+                <w:t xml:space="preserve">hal-01387049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed learning for resource allocation under uncertainty</w:t>
               </w:r>
@@ -6469,234 +6469,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098829v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Spectrum Management in MIMO-OFDM Cognitive Radio: An Exponential Learning Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Veronica Belmega</w:t>
+                <w:t xml:space="preserve">Politiques optimales d'allocation de blocs de sous-porteuses dans les systèmes OFDMA codés sans connaissance du canal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Maria Masucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ValueTools '13: Proceedings of the 7th International Conference on Performance Evaluation Methodologies and Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">XXIVème Colloque Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382305v1</w:t>
+                <w:t xml:space="preserve">hal-01308896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques optimales d'allocation de blocs de sous-porteuses dans les systèmes OFDMA codés sans connaissance du canal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
+                <w:t xml:space="preserve">Adaptive Spectrum Management in MIMO-OFDM Cognitive Radio: An Exponential Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème Colloque Gretsi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">ValueTools '13: Proceedings of the 7th International Conference on Performance Evaluation Methodologies and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308896v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcarrier allocation in coded OFDMA uplink systems: Diversity versus CFO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Maria Masucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6741,325 +6741,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Closed-Form Solution to the Power Minimization Problem over Two Orthogonal Frequency Bands under QoS and Cognitive Radio Interference Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raouia Masmoudi</w:t>
+                <w:t xml:space="preserve">Matrix Exponential Learning: Distributed Optimization in MIMO systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noura Sellami</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris Moustakas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE DySPAN 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Bellevue, United States. pp.11</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, United States. pp.3028 -- 3032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736086v1</w:t>
+                <w:t xml:space="preserve">hal-00741823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix Exponential Learning: Distributed Optimization in MIMO systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repeated games for privacy-aware distributed state estimation in interconnected networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aris Moustakas</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalitha Sankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vincent Poor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, United States. pp.3028 -- 3032</w:t>
+              <w:t xml:space="preserve">6th International Conf. on NETwork Games, COntrol and OPtimization (NETGCOOP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.64-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741823v1</w:t>
+                <w:t xml:space="preserve">hal-01309006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated games for privacy-aware distributed state estimation in interconnected networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Closed-Form Solution to the Power Minimization Problem over Two Orthogonal Frequency Bands under QoS and Cognitive Radio Interference Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouia Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Vincent Poor</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Sellami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conf. on NETwork Games, COntrol and OPtimization (NETGCOOP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.64-68</w:t>
+              <w:t xml:space="preserve">IEEE DySPAN 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Bellevue, United States. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309006v1</w:t>
+                <w:t xml:space="preserve">hal-00736086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pricing mechanisms for cooperative state estimation</w:t>
               </w:r>
@@ -8832,217 +8832,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00328173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinaison de signaux décodés et transférés pour le canal à relais à division fréquentielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Analysis for the AF-based Frequency Division Cooperative Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Djeumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France. 4 p</w:t>
+              <w:t xml:space="preserve">IEEE 8th Workshop on Signal Processing Advances in Wireless Communications (SPAWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361671v1</w:t>
+                <w:t xml:space="preserve">hal-00362267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis for the AF-based Frequency Division Cooperative Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recombinaison de signaux décodés et transférés pour le canal à relais à division fréquentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Djeumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Djeumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 8th Workshop on Signal Processing Advances in Wireless Communications (SPAWC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1-5</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362267v1</w:t>
+                <w:t xml:space="preserve">hal-00361671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9980,51 +9980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534352v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Maleki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Veronica Belmega" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Konstantinou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhash Lakshminarayana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2025.3629293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irched Chafaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2022.3170104" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306825v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent Poor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2021.3095083" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3024010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861460v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bilenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3029983" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gada Rezgui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Veronica Belmega" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenia Chorti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2018.2871152" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189523v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marcastel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2910479" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sanguinetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2017.2656847" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2017.2713342" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smrati Gupta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;ngeles V&#225;zquez-Castro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0569-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Masmoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Veronica Belmega" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0594-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382276v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsac.2016.2544600" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bacci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Veronica Belmega" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2015.2425397" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308624v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalitha Sankar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vincent Poor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2427775" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073500v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308719v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Masucci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2014-176" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rose" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Saad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2326678" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-012-0052-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Moustakas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447006v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-010-9305-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446971v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Djeumou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/341726" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558740v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Pan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pesgm51994.2024.10688940" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Maple" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benatia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737125v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/wiopt56218.2022.9930534" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691782v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Hassani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Belmega" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C. De Lamare" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793375v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom48099.2022.10001031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rey-Jouanchicot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Angel Lorenzo-Del-Castillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zuckerman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbac-padw56527.2022.00017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534545v4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops53468.2022.9814541" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343731v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C. de Lamare" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW49093.2021.9420006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342601v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Antonakopoulos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica E Belmega" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881559v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898928v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217069" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043671v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932927v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217334" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270087v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306309.3306314" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189108v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2019.8815409" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275877v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865397v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Veronica Veronica Belmega" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517455v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Mitev" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reed" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013816" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474850v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474839v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387049v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387044v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382284v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globalsip.2016.7905899" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387046v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2015.7247169" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Sellami" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104190v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098846v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Belmega" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wiopt.2014.6850272" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308853v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098829v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854960" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382305v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308896v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Maria Masucci" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862724v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736086v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309006v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771239v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sankar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Vincent Poor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2012.6217856" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741832v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643719v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788802v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Belmega" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris L. Moustakas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647559v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Gabriel Gussen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554951v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554949v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Are Hjorungnes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555035v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tembine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403382v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446965v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446961v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403364v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2009.4960157" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446955v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446933v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446968v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00355558v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00328172v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00328173v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361671v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362267v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00649048v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649032v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448609v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00355251v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698185v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891562v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanguinetti Luca" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556223v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534352v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Maleki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Veronica Belmega" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Konstantinou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhash Lakshminarayana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2025.3629293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irched Chafaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2022.3170104" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306825v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent Poor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2021.3095083" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3024010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861460v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bilenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3029983" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gada Rezgui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Veronica Belmega" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenia Chorti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2018.2871152" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189523v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marcastel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2910479" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sanguinetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2017.2656847" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2017.2713342" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smrati Gupta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;ngeles V&#225;zquez-Castro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0569-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Masmoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Veronica Belmega" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0594-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382276v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsac.2016.2544600" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bacci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Veronica Belmega" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2015.2425397" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308624v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalitha Sankar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vincent Poor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2427775" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073500v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308719v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Masucci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2014-176" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rose" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Saad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2326678" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-012-0052-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Moustakas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447006v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-010-9305-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446971v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Djeumou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/341726" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558740v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Pan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pesgm51994.2024.10688940" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Maple" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benatia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737125v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/wiopt56218.2022.9930534" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691782v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Hassani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Belmega" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C. De Lamare" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813967v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rey-Jouanchicot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Angel Lorenzo-Del-Castillo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zuckerman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbac-padw56527.2022.00017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom48099.2022.10001031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534545v4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops53468.2022.9814541" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343731v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C. de Lamare" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW49093.2021.9420006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342601v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Antonakopoulos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica E Belmega" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881559v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898928v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217069" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932927v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217334" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270087v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306309.3306314" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275877v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865397v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Veronica Veronica Belmega" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2019.8815409" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517455v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Mitev" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reed" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013816" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474850v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474839v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387049v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382284v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globalsip.2016.7905899" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387046v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2015.7247169" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Sellami" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104190v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098846v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Belmega" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wiopt.2014.6850272" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308853v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098829v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854960" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308896v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Maria Masucci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382305v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862724v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741823v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309006v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736086v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771239v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sankar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Vincent Poor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2012.6217856" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741832v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643719v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788802v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Belmega" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris L. Moustakas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647559v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Gabriel Gussen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554951v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554949v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Are Hjorungnes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555035v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tembine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403382v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446965v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446961v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403364v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2009.4960157" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446955v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446933v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446968v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00355558v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00328172v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00328173v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362267v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361671v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00649048v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649032v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448609v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00355251v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698185v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891562v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanguinetti Luca" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556223v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>