--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1774,248 +1774,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal blockwise subcarrier allocation policies in single-carrier FDMA uplink systems</w:t>
+                <w:t xml:space="preserve">Pricing in Heterogeneous Wireless Networks: Hierarchical Games and Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Masucci</w:t>
+                <w:t xml:space="preserve">Luca Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mérouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1687-6180-2014-176⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TWC.2014.2326678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308719v1</w:t>
+                <w:t xml:space="preserve">hal-01308774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing in Heterogeneous Wireless Networks: Hierarchical Games and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Rose</w:t>
+                <w:t xml:space="preserve">Optimal blockwise subcarrier allocation policies in single-carrier FDMA uplink systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Masucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mérouane Debbah</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (1), pp.176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TWC.2014.2326678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1687-6180-2014-176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308774v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hawks and Doves in a Dynamic Framework</w:t>
               </w:r>
@@ -3398,261 +3398,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691782v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient online resource provisioning for cloud-edge platforms via multi-armed bandits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E Veronica Belmega</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Solutions in Two-user Downlink NOMA Systems Aided by Ambient Backscattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo C. De Lamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Cloud Computing - 34th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/sbac-padw56527.2022.00017⟩</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Rio de Janeiro, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/globecom48099.2022.10001031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813967v1</w:t>
+                <w:t xml:space="preserve">hal-03793375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Solutions in Two-user Downlink NOMA Systems Aided by Ambient Backscattering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo C. De Lamare</w:t>
+                <w:t xml:space="preserve">Energy-efficient online resource provisioning for cloud-edge platforms via multi-armed bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Rey-Jouanchicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Angel Lorenzo-Del-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zuckerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Rio de Janeiro, Brazil. </w:t>
+              <w:t xml:space="preserve">Workshop on Cloud Computing - 34th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bordeaux, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/globecom48099.2022.10001031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/sbac-padw56527.2022.00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793375v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised deep learning to solve power allocation problems in cognitive relay networks</w:t>
               </w:r>
@@ -4545,321 +4545,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation de puissance pour les réseaux radio cognitifs à relais</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
+                <w:t xml:space="preserve">Gradient-free Online Resource Allocation Algorithms for Dynamic Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marcastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena-Veronica Belmega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPAWC 2019 - 20th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cannes, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC.2019.8815409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02275877v1</w:t>
+                <w:t xml:space="preserve">hal-02189108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving-Target Defense for Detecting Coordinated Cyber-Physical Attacks in Power Grids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H Vincent Poor</w:t>
+                <w:t xml:space="preserve">Allocation de puissance pour les réseaux radio cognitifs à relais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SmartGridCom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Beijing, China</w:t>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865397v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-free Online Resource Allocation Algorithms for Dynamic Wireless Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
+                <w:t xml:space="preserve">Moving-Target Defense for Detecting Coordinated Cyber-Physical Attacks in Power Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhash Lakshminarayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Veronica Veronica Belmega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Vincent Poor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC 2019 - 20th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE SmartGridCom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beijing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189108v1</w:t>
+                <w:t xml:space="preserve">hal-02865397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive mirror-prox algorithm for variational inequalities with singular operators</w:t>
               </w:r>
@@ -5215,243 +5215,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Power Allocation for Opportunistic Radio Access in Dynamic OFDM Networks</w:t>
+                <w:t xml:space="preserve">Interference Mitigation via Pricing in Time-Varying Cognitive Radio Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marcastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Veronica Belmega</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 84th Vehicular Technology Conference (VTC2016-Fall)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">International conference on NETwork Games, COntrol and OPtimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387044v1</w:t>
+                <w:t xml:space="preserve">hal-01387049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference Mitigation via Pricing in Time-Varying Cognitive Radio Systems</w:t>
+                <w:t xml:space="preserve">Online Power Allocation for Opportunistic Radio Access in Dynamic OFDM Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marcastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on NETwork Games, COntrol and OPtimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t>
+              <w:t xml:space="preserve">2016 IEEE 84th Vehicular Technology Conference (VTC2016-Fall)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387049v1</w:t>
+                <w:t xml:space="preserve">hal-01387044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed learning for resource allocation under uncertainty</w:t>
               </w:r>
@@ -6469,234 +6469,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098829v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques optimales d'allocation de blocs de sous-porteuses dans les systèmes OFDMA codés sans connaissance du canal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
+                <w:t xml:space="preserve">Adaptive Spectrum Management in MIMO-OFDM Cognitive Radio: An Exponential Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème Colloque Gretsi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">ValueTools '13: Proceedings of the 7th International Conference on Performance Evaluation Methodologies and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308896v1</w:t>
+                <w:t xml:space="preserve">hal-01382305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Spectrum Management in MIMO-OFDM Cognitive Radio: An Exponential Learning Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Veronica Belmega</w:t>
+                <w:t xml:space="preserve">Politiques optimales d'allocation de blocs de sous-porteuses dans les systèmes OFDMA codés sans connaissance du canal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Maria Masucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ValueTools '13: Proceedings of the 7th International Conference on Performance Evaluation Methodologies and Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">XXIVème Colloque Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382305v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcarrier allocation in coded OFDMA uplink systems: Diversity versus CFO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Maria Masucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6741,550 +6741,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix Exponential Learning: Distributed Optimization in MIMO systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+                <w:t xml:space="preserve">A Closed-Form Solution to the Power Minimization Problem over Two Orthogonal Frequency Bands under QoS and Cognitive Radio Interference Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouia Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aris Moustakas</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Sellami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, United States. pp.3028 -- 3032</w:t>
+              <w:t xml:space="preserve">IEEE DySPAN 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Bellevue, United States. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741823v1</w:t>
+                <w:t xml:space="preserve">hal-00736086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated games for privacy-aware distributed state estimation in interconnected networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matrix Exponential Learning: Distributed Optimization in MIMO systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Vincent Poor</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris Moustakas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conf. on NETwork Games, COntrol and OPtimization (NETGCOOP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.64-68</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, United States. pp.3028 -- 3032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309006v1</w:t>
+                <w:t xml:space="preserve">hal-00741823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Closed-Form Solution to the Power Minimization Problem over Two Orthogonal Frequency Bands under QoS and Cognitive Radio Interference Constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repeated games for privacy-aware distributed state estimation in interconnected networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noura Sellami</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalitha Sankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vincent Poor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE DySPAN 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Bellevue, United States. pp.11</w:t>
+              <w:t xml:space="preserve">6th International Conf. on NETwork Games, COntrol and OPtimization (NETGCOOP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.64-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736086v1</w:t>
+                <w:t xml:space="preserve">hal-01309006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing mechanisms for cooperative state estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic service selection games in heterogeneous small cell networks with multiple providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mérouane Debbah</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCCSP 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Wireless Communication Systems (ISWCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, France. pp.1 -- 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771239v1</w:t>
+                <w:t xml:space="preserve">hal-00741832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic service selection games in heterogeneous small cell networks with multiple providers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pricing mechanisms for cooperative state estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Merouane Debbah</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Vincent Poor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mérouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Wireless Communication Systems (ISWCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCCSP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Rome, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCCSP.2012.6217856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741832v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hawks and Doves in a Dynamic Framework</w:t>
               </w:r>
@@ -7359,230 +7359,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic power allocation games in parallel multiple access channels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pricing and bandwidth allocation problems in wireless multi-tier networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena V. Belmega</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+                <w:t xml:space="preserve">Camila Maria Gabriel Gussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ValueTools'11: ACM Proceedings of the 5th International Conference on Performance Evaluation Methodologies and Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Cachan, France. pp.332-341</w:t>
+              <w:t xml:space="preserve">IEEE Asilomar Conference on Signals, Systems, and Computers 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Pacific Grove, United States. pp.1633 - 1637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788802v1</w:t>
+                <w:t xml:space="preserve">hal-00647559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing and bandwidth allocation problems in wireless multi-tier networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic power allocation games in parallel multiple access channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena V. Belmega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Maria Gabriel Gussen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Merouane Debbah</w:t>
+                <w:t xml:space="preserve">Aris L. Moustakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Asilomar Conference on Signals, Systems, and Computers 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Pacific Grove, United States. pp.1633 - 1637</w:t>
+              <w:t xml:space="preserve">ValueTools'11: ACM Proceedings of the 5th International Conference on Performance Evaluation Methodologies and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Cachan, France. pp.332-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647559v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on Energy-Efficient Communications</w:t>
               </w:r>
@@ -7860,230 +7860,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource allocation games in interference relay channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Base Station Selection and Base Station Sharing in Self-Configuring Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir M. Perlaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Game Theory for Networks (GameNets 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Istanbul, Turkey. pp.575-584</w:t>
+              <w:t xml:space="preserve">3rd ICST/ACM International Workshop on Game Theory in Communication Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Pisa, Italy. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403382v1</w:t>
+                <w:t xml:space="preserve">hal-00446965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Base Station Selection and Base Station Sharing in Self-Configuring Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resource allocation games in interference relay channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Djeumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Merouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ICST/ACM International Workshop on Game Theory in Communication Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Pisa, Italy. pp.1-10</w:t>
+              <w:t xml:space="preserve">International Conference on Game Theory for Networks (GameNets 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Istanbul, Turkey. pp.575-584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446965v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An information-theoretic look at MIMO energy-efficient communications</w:t>
               </w:r>
@@ -8145,226 +8145,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What happens when cognitive terminals compete for a relaying node?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Régions de taux atteignables pour le canal à interférence à relais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Djeumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Djeumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2009 - 34th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403364v1</w:t>
+                <w:t xml:space="preserve">hal-00446955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régions de taux atteignables pour le canal à interférence à relais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What happens when cognitive terminals compete for a relaying node?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Djeumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2009 - 34th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. pp. 2609-2612, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp.2009.4960157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446955v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux d'allocation de puissance pour les canaux à interférence à relais</w:t>
               </w:r>
@@ -8832,217 +8832,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00328173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis for the AF-based Frequency Division Cooperative Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recombinaison de signaux décodés et transférés pour le canal à relais à division fréquentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Djeumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Djeumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 8th Workshop on Signal Processing Advances in Wireless Communications (SPAWC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1-5</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362267v1</w:t>
+                <w:t xml:space="preserve">hal-00361671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinaison de signaux décodés et transférés pour le canal à relais à division fréquentielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Analysis for the AF-based Frequency Division Cooperative Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Djeumou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France. 4 p</w:t>
+              <w:t xml:space="preserve">IEEE 8th Workshop on Signal Processing Advances in Wireless Communications (SPAWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361671v1</w:t>
+                <w:t xml:space="preserve">hal-00362267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9980,51 +9980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534352v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Maleki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Veronica Belmega" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Konstantinou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhash Lakshminarayana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2025.3629293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irched Chafaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2022.3170104" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306825v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent Poor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2021.3095083" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3024010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861460v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bilenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3029983" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gada Rezgui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Veronica Belmega" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenia Chorti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2018.2871152" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189523v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marcastel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2910479" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sanguinetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2017.2656847" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2017.2713342" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smrati Gupta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;ngeles V&#225;zquez-Castro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0569-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Masmoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Veronica Belmega" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0594-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382276v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsac.2016.2544600" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bacci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Veronica Belmega" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2015.2425397" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308624v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalitha Sankar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vincent Poor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2427775" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073500v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308719v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Masucci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2014-176" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rose" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Saad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2326678" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-012-0052-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Moustakas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447006v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-010-9305-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446971v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Djeumou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/341726" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558740v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Pan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pesgm51994.2024.10688940" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Maple" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benatia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737125v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/wiopt56218.2022.9930534" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691782v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Hassani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Belmega" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C. De Lamare" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813967v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rey-Jouanchicot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Angel Lorenzo-Del-Castillo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zuckerman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbac-padw56527.2022.00017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom48099.2022.10001031" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534545v4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops53468.2022.9814541" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343731v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C. de Lamare" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW49093.2021.9420006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342601v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Antonakopoulos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica E Belmega" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881559v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898928v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217069" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932927v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217334" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270087v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306309.3306314" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275877v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865397v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Veronica Veronica Belmega" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2019.8815409" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517455v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Mitev" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reed" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013816" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474850v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474839v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387049v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382284v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globalsip.2016.7905899" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387046v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2015.7247169" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Sellami" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104190v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098846v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Belmega" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wiopt.2014.6850272" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308853v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098829v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854960" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308896v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Maria Masucci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382305v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862724v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741823v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309006v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736086v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771239v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sankar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Vincent Poor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2012.6217856" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741832v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643719v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788802v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Belmega" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris L. Moustakas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647559v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Gabriel Gussen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554951v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554949v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Are Hjorungnes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555035v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tembine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403382v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446965v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446961v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403364v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2009.4960157" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446955v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446933v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446968v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00355558v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00328172v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00328173v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362267v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361671v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00649048v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649032v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448609v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00355251v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698185v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891562v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanguinetti Luca" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556223v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534352v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Maleki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Veronica Belmega" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Konstantinou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhash Lakshminarayana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2025.3629293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irched Chafaa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Negrel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2022.3170104" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306825v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent Poor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2021.3095083" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Savard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3024010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861460v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bilenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3029983" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gada Rezgui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Veronica Belmega" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenia Chorti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2018.2871152" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189523v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marcastel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2019.2910479" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sanguinetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsp.2017.2656847" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2017.2713342" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smrati Gupta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;ngeles V&#225;zquez-Castro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0569-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouia Masmoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Veronica Belmega" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0594-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382276v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsac.2016.2544600" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bacci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Veronica Belmega" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2015.2425397" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308624v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalitha Sankar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vincent Poor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2427775" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073500v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rose" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Saad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2326678" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Masucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2014-176" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-012-0052-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Moustakas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447006v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jungers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-010-9305-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446971v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Djeumou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/341726" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558740v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Pan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pesgm51994.2024.10688940" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Maple" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Benatia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737125v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/wiopt56218.2022.9930534" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691782v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Hassani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Belmega" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C. De Lamare" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793375v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom48099.2022.10001031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Rey-Jouanchicot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Angel Lorenzo-Del-Castillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zuckerman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbac-padw56527.2022.00017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534545v4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCWorkshops53468.2022.9814541" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343731v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C. de Lamare" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW49093.2021.9420006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03342601v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Antonakopoulos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica E Belmega" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881559v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898928v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217069" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932927v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC48278.2020.9217334" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270087v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306309.3306314" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189108v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2019.8815409" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275877v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865397v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Veronica Veronica Belmega" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517455v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Mitev" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reed" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013816" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474850v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474839v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387049v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387044v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382284v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globalsip.2016.7905899" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387046v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2015.7247169" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Sellami" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104190v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098846v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Belmega" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wiopt.2014.6850272" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308853v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098829v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854960" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382305v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308896v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Maria Masucci" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862724v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736086v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309006v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741832v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771239v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sankar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Vincent Poor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2012.6217856" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643719v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647559v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Maria Gabriel Gussen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788802v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Belmega" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris L. Moustakas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554951v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554949v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Are Hjorungnes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555035v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tembine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446965v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403382v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446961v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446955v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403364v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2009.4960157" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446933v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446968v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00355558v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00328172v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00328173v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361671v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362267v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00649048v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649032v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448609v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00355251v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698185v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891562v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanguinetti Luca" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556223v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>