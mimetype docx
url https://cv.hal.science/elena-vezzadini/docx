--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -662,516 +662,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01678260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Civil Uprisings in Modern Sudan: The “Khartoum Springs” of 1964 and 1985</w:t>
+                <w:t xml:space="preserve">‘An Uphill Job Demanding Limitless Patience’.The Establishment of Trade Unions and the Conflicts of Development in Sudan, 1946-1952</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52 (1), pp.92-93. </w:t>
+              <w:t xml:space="preserve">International Development Policy | Revue internationale de politique de développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (8), pp.81 - 108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00083968.2017.1361155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/poldev.2314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04369827v1</w:t>
+                <w:t xml:space="preserve">halshs-01678226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘An Uphill Job Demanding Limitless Patience’.The Establishment of Trade Unions and the Conflicts of Development in Sudan, 1946-1952</w:t>
+                <w:t xml:space="preserve">Civil Uprisings in Modern Sudan: The “Khartoum Springs” of 1964 and 1985</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Development Policy | Revue internationale de politique de développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (8), pp.81 - 108. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (1), pp.92-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/poldev.2314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00083968.2017.1361155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01678226v1</w:t>
+                <w:t xml:space="preserve">halshs-04369827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Love at the Time of Independence The Debates on Romantic Love in the Sudanese Left-Wing Press of the 1950s</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Le Soudan, cinq ans après l'indépendance du Soudan du Sud, 14</w:t>
+              <w:t xml:space="preserve">, 2016, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423513v1</w:t>
+                <w:t xml:space="preserve">hal-01423516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Love at the Time of Independence The Debates on Romantic Love in the Sudanese Left-Wing Press of the 1950s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 14</w:t>
+              <w:t xml:space="preserve">, 2016, Le Soudan, cinq ans après l'indépendance du Soudan du Sud, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423516v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking Sudan Studies: A Post-2011 Manifesto</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Setting the scene of the crime: the colonial archive, history, and racialisation of the 1924 revolution in Anglo-Egyptian Sudan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iris Seri-Hersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 49 (1), pp.1-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00083968.2015.1046256⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 49 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00083968.2015.1014380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278227v1</w:t>
+                <w:t xml:space="preserve">hal-01315840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting the scene of the crime: the colonial archive, history, and racialisation of the 1924 revolution in Anglo-Egyptian Sudan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rethinking Sudan Studies: A Post-2011 Manifesto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather J. Sharkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Seri-Hersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 49 (1), </w:t>
+              <w:t xml:space="preserve">, 2015, 49 (1), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00083968.2015.1014380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00083968.2015.1046256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315840v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer des étrangers : lois de la citoyenneté de 2011 aux Soudans et désirs d’État pour une nationalité ethnique</w:t>
               </w:r>
@@ -1733,299 +1733,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04865945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une histoire des mouvements féminins et de leur intersection avec les révolutions (Soudan, 1948-2019)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : Bringing Ordinary People Back into Sudan Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Seri-Hersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sarah Barrières; Abir Krefa; Saba Le Renard. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Revilla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elena Vezzadini, Iris Seri-Hersch, Lucie Revilla, Anael Poussier, Mahassin Abdul Jalil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le genre en révolution. Maghreb et Moyen-Orient, 2010-2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pul.51941⟩</w:t>
+              <w:t xml:space="preserve">Ordinary Sudan, 1504–2019: From Social History to Politics from Below</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-33, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110719611-001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04369804v1</w:t>
+                <w:t xml:space="preserve">halshs-03913189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songs, Poems and Left-Wing “Heroes”: the Soft Power of the Sudanese Left</w:t>
+                <w:t xml:space="preserve">Pour une histoire des mouvements féminins et de leur intersection avec les révolutions (Soudan, 1948-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarah Barrières; Abir Krefa; Saba Le Renard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Africa as Method. A Handbook of Sources and Epistemologies.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le genre en révolution. Maghreb et Moyen-Orient, 2010-2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, Presse Universitaire de Lyon, pp.239-264, 2023, Actions collectives, 9782729714239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pul.51941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03913168v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04369804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Bringing Ordinary People Back into Sudan Studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Songs, Poems and Left-Wing “Heroes”: the Soft Power of the Sudanese Left</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ordinary Sudan, 1504–2019: From Social History to Politics from Below</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Africa as Method. A Handbook of Sources and Epistemologies.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110719611-001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03913189v1</w:t>
+                <w:t xml:space="preserve">halshs-03913168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire des socialismes en Afrique : introduction</w:t>
               </w:r>
@@ -2212,325 +2212,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Black’ Sudanese with “a Veneer of College Education”: Nationalism, Elite Formation, and Racial Policies, 1900-1925</w:t>
+                <w:t xml:space="preserve">The 1924 Revolution in Sudan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State Institutions and Leadership in Africa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oxford Research Encyclopedias African History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/acrefore/9780190277734.013.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01678245v1</w:t>
+                <w:t xml:space="preserve">halshs-01973066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 1924 Revolution in Sudan</w:t>
+                <w:t xml:space="preserve">Transnationalism from Below after the First World War : The Case of the 1924 Revolution in Anglo-Egyptian Sudan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bekele Shiferaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uoldelul Chelati Dirar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Volterra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Zaccaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Research Encyclopedias African History</w:t>
+              <w:t xml:space="preserve">The First World War from Tripoli to Addis Ababa (1911-1924)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre français des études éthiopiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/acrefore/9780190277734.013.11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01973066v1</w:t>
+                <w:t xml:space="preserve">halshs-01973050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transnationalism from Below after the First World War : The Case of the 1924 Revolution in Anglo-Egyptian Sudan</w:t>
+                <w:t xml:space="preserve">‘Black’ Sudanese with “a Veneer of College Education”: Nationalism, Elite Formation, and Racial Policies, 1900-1925</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...53 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Taddia, Irma; Negash, Tekeste. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First World War from Tripoli to Addis Ababa (1911-1924)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">State Institutions and Leadership in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Libreria Universitaria, pp.159-188, 2018, 8862929676</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centre français des études éthiopiennes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01973050v1</w:t>
+                <w:t xml:space="preserve">halshs-01678245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transnationalism from Below after the First World War: The Case of the 1924 Revolution in Anglo-Egyptian Sudan</w:t>
               </w:r>
@@ -3338,64 +3338,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinary Sudan, 1504-2019: From Social History to Politics from Below</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Seri-Hersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Revilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaël Poussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3650,51 +3650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Soudan, cinq ans après l'indépendance du Soudan du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3796,77 +3796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Sudan Studies after the Independance of South Sudan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather J. Sharkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Seri-Hersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">49 (1), 2015, Canadian Journal of African Studies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4103,151 +4103,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« David E. Mills, Dividing the Nile. Egypt’s Economic Nationalists in the Sudan, 1918-56 », Égypte/Monde arabe, Troisième série, 14 | 2016, Online since 21 October 2016</w:t>
+                <w:t xml:space="preserve">Compte rendu d'ouvrage: CASCIARRI Barbara, ASSAL Munzoul et IRETON François (dir), Multidimensional Change in Sudan (1989-2011). Reshaping Livelihoods, Conflicts and Identities, New York, Oxford, Berghahn Books, 2015, 374 pp. Revue des mondes musulmans et de la Méditerranée [En ligne], Lectures inédites, mis en ligne le 22 août 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423523v1</w:t>
+                <w:t xml:space="preserve">hal-01423521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu d'ouvrage: CASCIARRI Barbara, ASSAL Munzoul et IRETON François (dir), Multidimensional Change in Sudan (1989-2011). Reshaping Livelihoods, Conflicts and Identities, New York, Oxford, Berghahn Books, 2015, 374 pp. Revue des mondes musulmans et de la Méditerranée [En ligne], Lectures inédites, mis en ligne le 22 août 2016</w:t>
+                <w:t xml:space="preserve">« David E. Mills, Dividing the Nile. Egypt’s Economic Nationalists in the Sudan, 1918-56 », Égypte/Monde arabe, Troisième série, 14 | 2016, Online since 21 October 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423521v1</w:t>
+                <w:t xml:space="preserve">hal-01423523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4496,51 +4496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vezzadini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858263v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2024.060701" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brisset-Foucault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.32797" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.5097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102053v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2017.1361155" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/poldev.2314" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423513v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Franck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01278227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J. Sharkey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Seri-Hersch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2015.1046256" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2015.1014380" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-5767-1_12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.51941" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Revilla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110719611-001/html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110719611-001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benedita-Basto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kiriakou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/51260" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678245v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oxfordre.com/africanhistory/view/10.1093/acrefore/9780190277734.001.0001/acrefore-9780190277734-e-11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190277734.013.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973050v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekele Shiferaw" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uoldelul Chelati Dirar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Volterra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zaccaria" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cfee/1024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/BOOKS.CFEE.1149" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3074-regards-scientifiques-sur-l-afrique-depuis-les-independances-9782811115593.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503341v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369881v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369904v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chr&#233;tien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505509v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Poussier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahassin Abdul Jalil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110719611/html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110719611" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mourre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.51060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boydellandbrewer.com/lost-nationalism-hb.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503337v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423521v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vezzadini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858263v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2024.060701" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brisset-Foucault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.32797" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.5097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102053v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678226v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/poldev.2314" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369827v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2017.1361155" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423516v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Franck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2015.1014380" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01278227v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J. Sharkey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Seri-Hersch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2015.1046256" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-5767-1_12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Revilla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110719611-001/html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110719611-001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369804v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.51941" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benedita-Basto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kiriakou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/51260" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973066v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oxfordre.com/africanhistory/view/10.1093/acrefore/9780190277734.001.0001/acrefore-9780190277734-e-11" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190277734.013.11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973050v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekele Shiferaw" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uoldelul Chelati Dirar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Volterra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zaccaria" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cfee/1024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/BOOKS.CFEE.1149" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3074-regards-scientifiques-sur-l-afrique-depuis-les-independances-9782811115593.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503341v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369881v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369904v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chr&#233;tien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505509v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Poussier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahassin Abdul Jalil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110719611/html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110719611" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mourre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.51060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boydellandbrewer.com/lost-nationalism-hb.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503337v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423521v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423523v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>