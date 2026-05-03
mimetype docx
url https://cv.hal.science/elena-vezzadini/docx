--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -662,516 +662,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01678260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘An Uphill Job Demanding Limitless Patience’.The Establishment of Trade Unions and the Conflicts of Development in Sudan, 1946-1952</w:t>
+                <w:t xml:space="preserve">Civil Uprisings in Modern Sudan: The “Khartoum Springs” of 1964 and 1985</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Development Policy | Revue internationale de politique de développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (8), pp.81 - 108. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (1), pp.92-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/poldev.2314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00083968.2017.1361155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01678226v1</w:t>
+                <w:t xml:space="preserve">halshs-04369827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Civil Uprisings in Modern Sudan: The “Khartoum Springs” of 1964 and 1985</w:t>
+                <w:t xml:space="preserve">‘An Uphill Job Demanding Limitless Patience’.The Establishment of Trade Unions and the Conflicts of Development in Sudan, 1946-1952</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52 (1), pp.92-93. </w:t>
+              <w:t xml:space="preserve">International Development Policy | Revue internationale de politique de développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (8), pp.81 - 108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00083968.2017.1361155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/poldev.2314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04369827v1</w:t>
+                <w:t xml:space="preserve">halshs-01678226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Love at the Time of Independence The Debates on Romantic Love in the Sudanese Left-Wing Press of the 1950s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 14</w:t>
+              <w:t xml:space="preserve">, 2016, Le Soudan, cinq ans après l'indépendance du Soudan du Sud, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423516v1</w:t>
+                <w:t xml:space="preserve">hal-01423513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Love at the Time of Independence The Debates on Romantic Love in the Sudanese Left-Wing Press of the 1950s</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Le Soudan, cinq ans après l'indépendance du Soudan du Sud, 14</w:t>
+              <w:t xml:space="preserve">, 2016, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423513v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting the scene of the crime: the colonial archive, history, and racialisation of the 1924 revolution in Anglo-Egyptian Sudan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rethinking Sudan Studies: A Post-2011 Manifesto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather J. Sharkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Seri-Hersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 49 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00083968.2015.1014380⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 49 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00083968.2015.1046256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315840v1</w:t>
+                <w:t xml:space="preserve">hal-01278227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking Sudan Studies: A Post-2011 Manifesto</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Setting the scene of the crime: the colonial archive, history, and racialisation of the 1924 revolution in Anglo-Egyptian Sudan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iris Seri-Hersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 49 (1), pp.1-18. </w:t>
+              <w:t xml:space="preserve">, 2015, 49 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00083968.2015.1046256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00083968.2015.1014380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278227v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer des étrangers : lois de la citoyenneté de 2011 aux Soudans et désirs d’État pour une nationalité ethnique</w:t>
               </w:r>
@@ -1733,299 +1733,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04865945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Bringing Ordinary People Back into Sudan Studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une histoire des mouvements féminins et de leur intersection avec les révolutions (Soudan, 1948-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Elena Vezzadini, Iris Seri-Hersch, Lucie Revilla, Anael Poussier, Mahassin Abdul Jalil. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarah Barrières; Abir Krefa; Saba Le Renard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ordinary Sudan, 1504–2019: From Social History to Politics from Below</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/9783110719611-001⟩</w:t>
+              <w:t xml:space="preserve">Le genre en révolution. Maghreb et Moyen-Orient, 2010-2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, Presse Universitaire de Lyon, pp.239-264, 2023, Actions collectives, 9782729714239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pul.51941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03913189v1</w:t>
+                <w:t xml:space="preserve">halshs-04369804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une histoire des mouvements féminins et de leur intersection avec les révolutions (Soudan, 1948-2019)</w:t>
+                <w:t xml:space="preserve">Songs, Poems and Left-Wing “Heroes”: the Soft Power of the Sudanese Left</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le genre en révolution. Maghreb et Moyen-Orient, 2010-2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Africa as Method. A Handbook of Sources and Epistemologies.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04369804v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03913168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songs, Poems and Left-Wing “Heroes”: the Soft Power of the Sudanese Left</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : Bringing Ordinary People Back into Sudan Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Seri-Hersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Revilla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elena Vezzadini, Iris Seri-Hersch, Lucie Revilla, Anael Poussier, Mahassin Abdul Jalil. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Africa as Method. A Handbook of Sources and Epistemologies.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ordinary Sudan, 1504–2019: From Social History to Politics from Below</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-33, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110719611-001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03913168v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03913189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire des socialismes en Afrique : introduction</w:t>
               </w:r>
@@ -3338,64 +3338,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordinary Sudan, 1504-2019: From Social History to Politics from Below</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Seri-Hersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Revilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaël Poussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3650,51 +3650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Soudan, cinq ans après l'indépendance du Soudan du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3796,77 +3796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Sudan Studies after the Independance of South Sudan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather J. Sharkey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Seri-Hersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">49 (1), 2015, Canadian Journal of African Studies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4103,151 +4103,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu d'ouvrage: CASCIARRI Barbara, ASSAL Munzoul et IRETON François (dir), Multidimensional Change in Sudan (1989-2011). Reshaping Livelihoods, Conflicts and Identities, New York, Oxford, Berghahn Books, 2015, 374 pp. Revue des mondes musulmans et de la Méditerranée [En ligne], Lectures inédites, mis en ligne le 22 août 2016</w:t>
+                <w:t xml:space="preserve">« David E. Mills, Dividing the Nile. Egypt’s Economic Nationalists in the Sudan, 1918-56 », Égypte/Monde arabe, Troisième série, 14 | 2016, Online since 21 October 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423521v1</w:t>
+                <w:t xml:space="preserve">hal-01423523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« David E. Mills, Dividing the Nile. Egypt’s Economic Nationalists in the Sudan, 1918-56 », Égypte/Monde arabe, Troisième série, 14 | 2016, Online since 21 October 2016</w:t>
+                <w:t xml:space="preserve">Compte rendu d'ouvrage: CASCIARRI Barbara, ASSAL Munzoul et IRETON François (dir), Multidimensional Change in Sudan (1989-2011). Reshaping Livelihoods, Conflicts and Identities, New York, Oxford, Berghahn Books, 2015, 374 pp. Revue des mondes musulmans et de la Méditerranée [En ligne], Lectures inédites, mis en ligne le 22 août 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423523v1</w:t>
+                <w:t xml:space="preserve">hal-01423521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4496,51 +4496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vezzadini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858263v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2024.060701" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brisset-Foucault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.32797" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.5097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102053v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678226v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/poldev.2314" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369827v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2017.1361155" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423516v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Franck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2015.1014380" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01278227v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J. Sharkey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Seri-Hersch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2015.1046256" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-5767-1_12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Revilla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110719611-001/html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110719611-001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369804v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.51941" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benedita-Basto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kiriakou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/51260" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973066v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oxfordre.com/africanhistory/view/10.1093/acrefore/9780190277734.001.0001/acrefore-9780190277734-e-11" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190277734.013.11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973050v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekele Shiferaw" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uoldelul Chelati Dirar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Volterra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zaccaria" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cfee/1024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/BOOKS.CFEE.1149" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3074-regards-scientifiques-sur-l-afrique-depuis-les-independances-9782811115593.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503341v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369881v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369904v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chr&#233;tien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505509v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Poussier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahassin Abdul Jalil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110719611/html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110719611" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mourre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.51060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boydellandbrewer.com/lost-nationalism-hb.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503337v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423521v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423523v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vezzadini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858263v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2024.060701" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brisset-Foucault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.32797" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.5097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102053v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2017.1361155" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/poldev.2314" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423513v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Franck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01278227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J. Sharkey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Seri-Hersch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2015.1046256" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2015.1014380" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-5767-1_12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.51941" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Revilla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110719611-001/html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110719611-001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benedita-Basto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kiriakou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/51260" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973066v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oxfordre.com/africanhistory/view/10.1093/acrefore/9780190277734.001.0001/acrefore-9780190277734-e-11" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190277734.013.11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973050v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekele Shiferaw" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uoldelul Chelati Dirar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Volterra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zaccaria" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cfee/1024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/BOOKS.CFEE.1149" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3074-regards-scientifiques-sur-l-afrique-depuis-les-independances-9782811115593.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503341v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369881v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369904v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chr&#233;tien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505509v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Poussier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahassin Abdul Jalil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110719611/html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110719611" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mourre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.51060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boydellandbrewer.com/lost-nationalism-hb.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503337v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423521v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>