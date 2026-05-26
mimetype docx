--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -355,196 +355,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Lost Nationalism ». Conversation between a Historian and a Political Scientist</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Qu’est-ce qu’il y a de pire que cette injustice et cette oppression, oh homme ? » Mouvement féminin, presse et stratégies d’émancipation, Soudan 1950-1956</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 240, pp.989-1003. </w:t>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesafricaines.32797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/genrehistoire.5097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04369814v1</w:t>
+                <w:t xml:space="preserve">halshs-04369830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Qu’est-ce qu’il y a de pire que cette injustice et cette oppression, oh homme ? » Mouvement féminin, presse et stratégies d’émancipation, Soudan 1950-1956</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Lost Nationalism ». Conversation between a Historian and a Political Scientist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Brisset-Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25, </w:t>
+              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 240, pp.989-1003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/genrehistoire.5097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesafricaines.32797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04369830v1</w:t>
+                <w:t xml:space="preserve">halshs-04369814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Qu’est-ce qu’il y a de pire que cette injustice et cette oppression, oh homme ? » Mouvement féminin, presse et stratégies d’émancipation, Soudan 1950-1956</w:t>
               </w:r>
@@ -4496,51 +4496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vezzadini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858263v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2024.060701" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brisset-Foucault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369814v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.32797" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.5097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102053v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2017.1361155" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/poldev.2314" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423513v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Franck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01278227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J. Sharkey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Seri-Hersch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2015.1046256" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2015.1014380" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-5767-1_12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.51941" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Revilla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110719611-001/html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110719611-001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benedita-Basto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kiriakou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/51260" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973066v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oxfordre.com/africanhistory/view/10.1093/acrefore/9780190277734.001.0001/acrefore-9780190277734-e-11" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190277734.013.11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973050v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekele Shiferaw" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uoldelul Chelati Dirar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Volterra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zaccaria" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cfee/1024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/BOOKS.CFEE.1149" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3074-regards-scientifiques-sur-l-afrique-depuis-les-independances-9782811115593.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503341v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369881v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369904v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chr&#233;tien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505509v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Poussier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahassin Abdul Jalil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110719611/html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110719611" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mourre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.51060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boydellandbrewer.com/lost-nationalism-hb.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503337v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423521v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vezzadini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858263v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2024.060701" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brisset-Foucault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369830v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.5097" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.32797" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102053v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2017.1361155" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/poldev.2314" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423513v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Franck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01278227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather J. Sharkey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Seri-Hersch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2015.1046256" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2015.1014380" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-5767-1_12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.51941" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Revilla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110719611-001/html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110719611-001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benedita-Basto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kiriakou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/51260" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973066v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oxfordre.com/africanhistory/view/10.1093/acrefore/9780190277734.001.0001/acrefore-9780190277734-e-11" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190277734.013.11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973050v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekele Shiferaw" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uoldelul Chelati Dirar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Volterra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Zaccaria" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cfee/1024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/BOOKS.CFEE.1149" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423528v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes/3074-regards-scientifiques-sur-l-afrique-depuis-les-independances-9782811115593.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503341v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369881v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369912v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369904v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chr&#233;tien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505509v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Poussier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahassin Abdul Jalil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110719611/html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110719611" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mourre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.51060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boydellandbrewer.com/lost-nationalism-hb.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503331v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503337v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288296v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423521v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>