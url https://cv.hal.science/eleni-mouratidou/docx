--- v0 (2026-04-07)
+++ v1 (2026-05-18)
@@ -182,196 +182,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des formats à (ré)inventer : la médiaréalité de Greece’s Next Top Model</w:t>
+                <w:t xml:space="preserve">Discours, représentations et figurations « écoresponsables »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Mouratidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Catellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Télévision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/telev.014.0019⟩</w:t>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v55i55.76293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671044v1</w:t>
+                <w:t xml:space="preserve">hal-04671015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours, représentations et figurations « écoresponsables »</w:t>
+                <w:t xml:space="preserve">Des formats à (ré)inventer : la médiaréalité de Greece’s Next Top Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Mouratidou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Catellani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 55, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Télévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.19-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14428/rec.v55i55.76293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/telev.014.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671015v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et diversion dans les images médiatiques de l’industrie de la mode</w:t>
               </w:r>
@@ -953,235 +953,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers le partage du savoir-écrire la loi ? Analyse sémio-discursive du dispositif république-numerique.fr</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche communicationnelle des Massive Open Online Courses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Mouratidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Alexis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eleni Mouratidou</w:t>
+                <w:t xml:space="preserve">Geneviève Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/semen.10624⟩</w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.1945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671025v1</w:t>
+                <w:t xml:space="preserve">hal-04671027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche communicationnelle des Massive Open Online Courses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers le partage du savoir-écrire la loi ? Analyse sémio-discursive du dispositif république-numerique.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevret-Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Mouratidou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8, </w:t>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.1945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/semen.10624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671027v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de la variation médiatique de la presse féminine : fragmentation transmédia et réflexivité collective</w:t>
               </w:r>
@@ -1853,51 +1853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mouratidou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671044v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.014.0019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671015v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catellani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v55i55.76293" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671012v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.217.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.182.0075" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Courbi&#232;res" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Deseilligny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jeanneret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez-Mejia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.200.0225" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.198.0028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671020v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.198.0085" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671021v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.4273" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671022v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v45i45.47713" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevret-Castellani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10624" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1945" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.017.0011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.419" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0336150011011045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671056v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04037842v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06886-7_11" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mouratidou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671015v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catellani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v55i55.76293" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.014.0019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671012v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.217.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.182.0075" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Courbi&#232;res" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Deseilligny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jeanneret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez-Mejia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.200.0225" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.198.0028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671020v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.198.0085" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671021v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.4273" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671022v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v45i45.47713" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1945" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevret-Castellani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10624" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.017.0011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.419" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/s0336150011011045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671056v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04037842v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06886-7_11" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>