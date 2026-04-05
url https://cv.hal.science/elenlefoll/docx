--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -464,274 +464,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schulenglisch: A multi-dimensional model of the variety of English taught in German secondary schools</w:t>
+                <w:t xml:space="preserve">‘Opening up’ Corpus Linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arbeiten aus Anglistik und Amerikanistik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 49 (1), </w:t>
+              <w:t xml:space="preserve">Second Language Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (2), pp.161-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24053/AAA-2024-0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1558/slte.25371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827216v1</w:t>
+                <w:t xml:space="preserve">hal-04827194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The more proficient the learners, the less sophisticated their L2 vocabulary?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Schulenglisch: A multi-dimensional model of the variety of English taught in German secondary schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Learner Corpus Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/ijlcr.23029.bot⟩</w:t>
+              <w:t xml:space="preserve">Arbeiten aus Anglistik und Amerikanistik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24053/AAA-2024-0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799095v1</w:t>
+                <w:t xml:space="preserve">hal-04827216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Opening up’ Corpus Linguistics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The more proficient the learners, the less sophisticated their L2 vocabulary?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Bottini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Language Teacher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (2), pp.161-186. </w:t>
+              <w:t xml:space="preserve">International Journal of Learner Corpus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1558/slte.25371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/ijlcr.23029.bot⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827194v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the pedagogical norm: Comparing If-conditionals in EFL Textbooks, Learner Writing and English Outside the Classroom</w:t>
               </w:r>
@@ -2088,51 +2088,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3F24735"/>
+    <w:nsid w:val="7B9139AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2236,51 +2236,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E0286B60"/>
+    <w:nsid w:val="80756CBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2470,51 +2470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elenlefoll" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romanistik.phil-fak.uni-koeln.de/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1252.uni-koeln.de/en/projects/b10-the-role-of-gender-in-prominence-hierarchies-a-cross-linguistic-and-cross-register-perspective" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1252.uni-koeln.de/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ub.uni-koeln.de/en/courses-consultations/reproducibilitea-in-the-humaniteas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910634v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Wagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Le Foll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Frantz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Lasser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369118X.2025.2452273" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shakir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32714/ricl.13.02.03" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/AAA-2024-0001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799095v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Bottini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.23029.bot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/slte.25371" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Winter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.20021.win" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rs.20009.lef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003413301-11/need-open-" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11220-1_13" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070464v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Teaching-English-with-Corpora-A-Resource-Book/Viana/p/book/9781032252971" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tilz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osnadocs.ub.uni-osnabrueck.de/handle/ds-202207157198" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48693/151" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781003155072/multifunctionality-english-zihan-yin-elaine-vine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003155072-12" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070482v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.105" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.105.04lef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.116" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressbooks.pub/elenlefoll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4992504" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04070946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070485v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elenlefoll" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romanistik.phil-fak.uni-koeln.de/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1252.uni-koeln.de/en/projects/b10-the-role-of-gender-in-prominence-hierarchies-a-cross-linguistic-and-cross-register-perspective" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1252.uni-koeln.de/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ub.uni-koeln.de/en/courses-consultations/reproducibilitea-in-the-humaniteas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910634v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Wagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Le Foll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Frantz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Lasser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369118X.2025.2452273" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shakir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32714/ricl.13.02.03" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/slte.25371" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827216v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/AAA-2024-0001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799095v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Bottini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.23029.bot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Winter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.20021.win" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rs.20009.lef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003413301-11/need-open-" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11220-1_13" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070464v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Teaching-English-with-Corpora-A-Resource-Book/Viana/p/book/9781032252971" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tilz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osnadocs.ub.uni-osnabrueck.de/handle/ds-202207157198" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48693/151" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781003155072/multifunctionality-english-zihan-yin-elaine-vine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003155072-12" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070482v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.105" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.105.04lef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.116" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressbooks.pub/elenlefoll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4992504" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04070946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070485v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>