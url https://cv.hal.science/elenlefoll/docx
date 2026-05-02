--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -990,187 +990,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential Impact of EFL Textbook Language on Learner English: A Triangulated Corpus Study</w:t>
+                <w:t xml:space="preserve">Raising awareness of first-language interference using parallel corpora of subtitles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demystifying Corpus Linguistics for English Language Teaching</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave MacMillan, pp.259-287, 2023, 978-3-031-11220-1. </w:t>
+              <w:t xml:space="preserve">Teaching English with Corpora: A Resource Book</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-11220-1_13⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-54, 2023, 978-1-03-225299-5 978-1-03-225297-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070447v1</w:t>
+                <w:t xml:space="preserve">hal-04070464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raising awareness of first-language interference using parallel corpora of subtitles</w:t>
+                <w:t xml:space="preserve">The Potential Impact of EFL Textbook Language on Learner English: A Triangulated Corpus Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching English with Corpora: A Resource Book</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Demystifying Corpus Linguistics for English Language Teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave MacMillan, pp.259-287, 2023, 978-3-031-11220-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-11220-1_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070464v1</w:t>
+                <w:t xml:space="preserve">hal-04070447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whilst I do not object, I strongly believe...' Exploring spoken argumentative and persuasive discourse</w:t>
               </w:r>
@@ -1179,51 +1179,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching English with Corpora: A Resource Book</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.198-202, 2023, 978-1-03-225299-5 978-1-03-225297-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2088,51 +2088,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B9139AF"/>
+    <w:nsid w:val="7C5F2F0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2236,51 +2236,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="80756CBD"/>
+    <w:nsid w:val="97DEB74E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2470,51 +2470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elenlefoll" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romanistik.phil-fak.uni-koeln.de/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1252.uni-koeln.de/en/projects/b10-the-role-of-gender-in-prominence-hierarchies-a-cross-linguistic-and-cross-register-perspective" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1252.uni-koeln.de/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ub.uni-koeln.de/en/courses-consultations/reproducibilitea-in-the-humaniteas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910634v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Wagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Le Foll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Frantz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Lasser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369118X.2025.2452273" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shakir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32714/ricl.13.02.03" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/slte.25371" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827216v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/AAA-2024-0001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799095v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Bottini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.23029.bot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Winter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.20021.win" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rs.20009.lef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003413301-11/need-open-" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11220-1_13" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070464v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Teaching-English-with-Corpora-A-Resource-Book/Viana/p/book/9781032252971" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tilz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osnadocs.ub.uni-osnabrueck.de/handle/ds-202207157198" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48693/151" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781003155072/multifunctionality-english-zihan-yin-elaine-vine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003155072-12" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070482v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.105" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.105.04lef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.116" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressbooks.pub/elenlefoll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4992504" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04070946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070485v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elenlefoll" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romanistik.phil-fak.uni-koeln.de/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1252.uni-koeln.de/en/projects/b10-the-role-of-gender-in-prominence-hierarchies-a-cross-linguistic-and-cross-register-perspective" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1252.uni-koeln.de/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ub.uni-koeln.de/en/courses-consultations/reproducibilitea-in-the-humaniteas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910634v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Wagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Le Foll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Frantz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Lasser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369118X.2025.2452273" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shakir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32714/ricl.13.02.03" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/slte.25371" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827216v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/AAA-2024-0001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799095v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Bottini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.23029.bot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Winter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.20021.win" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rs.20009.lef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003413301-11/need-open-" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Teaching-English-with-Corpora-A-Resource-Book/Viana/p/book/9781032252971" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11220-1_13" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tilz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osnadocs.ub.uni-osnabrueck.de/handle/ds-202207157198" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48693/151" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781003155072/multifunctionality-english-zihan-yin-elaine-vine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003155072-12" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070482v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.105" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.105.04lef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.116" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressbooks.pub/elenlefoll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4992504" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04070946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070485v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>