--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -79,146 +79,167 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">elenlefoll</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">BrUSflEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Postdoctoral researcher and lecturer in quantitative corpus linguistics at the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Department of Romance Studies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> at the University of Cologne (Germany)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Co-PI of project B10 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The role of gender in prominence hierarchies: A cross-linguistic and cross-register perspective</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in the CRC 1252 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Prominence in language</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> at the University of Cologne (Germany)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Initiator and co-organiser of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ReproducibiliTea in the HumaniTeas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -248,653 +269,653 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giving the outrage a name – how researchers are challenging employment conditions under the hashtags #IchBinHanna and #IchBinReyhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadou Wagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentine Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Lasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information, Communication and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1369118X.2025.2452273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Multi-Feature Tagger of English (MFTE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Shakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Corpus Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 (2), pp.63-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32714/ricl.13.02.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Opening up’ Corpus Linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Language Teacher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2 (2), pp.161-186. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1558/slte.25371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schulenglisch: A multi-dimensional model of the variety of English taught in German secondary schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbeiten aus Anglistik und Amerikanistik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 49 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24053/AAA-2024-0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The more proficient the learners, the less sophisticated their L2 vocabulary?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Bottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Learner Corpus Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/ijlcr.23029.bot⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the pedagogical norm: Comparing If-conditionals in EFL Textbooks, Learner Writing and English Outside the Classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Learner Corpus Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (1), pp.31-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/ijlcr.20021.win⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Register variation in school EFL textbooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Register Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (2), pp.207-246. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/rs.20009.lef⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -904,635 +925,635 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why we need Open Science and Open Education to bridge the corpus research–practice gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpora for Language Learning: Bridging the Research-Practice Divide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.142-156, 2024, 9781003413301. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003413301-11/need-open-⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raising awareness of first-language interference using parallel corpora of subtitles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Potential Impact of EFL Textbook Language on Learner English: A Triangulated Corpus Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching English with Corpora: A Resource Book</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Demystifying Corpus Linguistics for English Language Teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave MacMillan, pp.259-287, 2023, 978-3-031-11220-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-11220-1_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04070464v1</w:t>
+                <w:t xml:space="preserve">hal-04070447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential Impact of EFL Textbook Language on Learner English: A Triangulated Corpus Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Raising awareness of first-language interference using parallel corpora of subtitles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demystifying Corpus Linguistics for English Language Teaching</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Teaching English with Corpora: A Resource Book</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-54, 2023, 978-1-03-225299-5 978-1-03-225297-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-11220-1_13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04070447v1</w:t>
+                <w:t xml:space="preserve">hal-04070464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whilst I do not object, I strongly believe...' Exploring spoken argumentative and persuasive discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching English with Corpora: A Resource Book</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.198-202, 2023, 978-1-03-225299-5 978-1-03-225297-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twitter users’ perception of AI in remote proctoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Tilz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence in Public Discourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institute of Cognitive Science, Osnabrück University</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-77, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48693/151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAKING tea and mistakes: The functions of MAKE in conversational English and textbook dialogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multifunctionality in English: Corpora, Language and Academic Literacy Pedagogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-178, 2022, 978-0-367-72509-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003155072-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I'm putting some salt in my sandwich.&amp;quot; The use of the progressive in EFL textbook conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Broadening the spectrum of corpus linguistics: New approaches to variability and change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 105, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Benjamins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.92-131, 2022, Studies in Corpus Linguistics, 978-90-272-1266-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/scl.105.04lef⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1542,180 +1563,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textbook English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ute Römer. John Benjamins Publishing Company, 116, 2024, Studies in Corpus Linguistics, 9789027214935. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/scl.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating Corpus-Informed Materials for the English as a Foreign Language Classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open Educational Resource</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4992504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1725,91 +1746,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“To me, authenticity means credibility and correctness”: Encouraging Pre-Service Teachers to Re-Evaluate their Understanding of 'Authentic English' using Data-Driven Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1819,100 +1840,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textbook English: A Corpus-Based Analysis of the Language of EFL Textbooks used in Secondary Schools in France, Germany and Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistics. Osnabrück University, 2022. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04070946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1922,105 +1943,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing the Multi-Feature Tagger of English (MFTE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2088,51 +2109,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C5F2F0B"/>
+    <w:nsid w:val="94340591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2236,51 +2257,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="97DEB74E"/>
+    <w:nsid w:val="429AD78B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2470,51 +2491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elenlefoll" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romanistik.phil-fak.uni-koeln.de/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1252.uni-koeln.de/en/projects/b10-the-role-of-gender-in-prominence-hierarchies-a-cross-linguistic-and-cross-register-perspective" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1252.uni-koeln.de/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ub.uni-koeln.de/en/courses-consultations/reproducibilitea-in-the-humaniteas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910634v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Wagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Le Foll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Frantz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Lasser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369118X.2025.2452273" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shakir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32714/ricl.13.02.03" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/slte.25371" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827216v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/AAA-2024-0001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799095v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Bottini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.23029.bot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Winter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.20021.win" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rs.20009.lef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003413301-11/need-open-" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Teaching-English-with-Corpora-A-Resource-Book/Viana/p/book/9781032252971" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11220-1_13" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tilz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osnadocs.ub.uni-osnabrueck.de/handle/ds-202207157198" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48693/151" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781003155072/multifunctionality-english-zihan-yin-elaine-vine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003155072-12" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070482v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.105" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.105.04lef" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827169v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.116" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressbooks.pub/elenlefoll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4992504" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04070946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070485v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elenlefoll" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=BrUSflEAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://romanistik.phil-fak.uni-koeln.de/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1252.uni-koeln.de/en/projects/b10-the-role-of-gender-in-prominence-hierarchies-a-cross-linguistic-and-cross-register-perspective" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1252.uni-koeln.de/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ub.uni-koeln.de/en/courses-consultations/reproducibilitea-in-the-humaniteas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Wagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Le Foll" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Frantz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Lasser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369118X.2025.2452273" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shakir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32714/ricl.13.02.03" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/slte.25371" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/AAA-2024-0001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Bottini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.23029.bot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070487v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Winter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.20021.win" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070933v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rs.20009.lef" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003413301-11/need-open-" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11220-1_13" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070464v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Teaching-English-with-Corpora-A-Resource-Book/Viana/p/book/9781032252971" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070459v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070478v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tilz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osnadocs.ub.uni-osnabrueck.de/handle/ds-202207157198" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48693/151" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9781003155072/multifunctionality-english-zihan-yin-elaine-vine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003155072-12" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070482v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/scl.105" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.105.04lef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827169v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/scl.116" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressbooks.pub/elenlefoll" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4992504" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04070946v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>