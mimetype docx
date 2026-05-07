--- v0 (2026-03-14)
+++ v1 (2026-05-07)
@@ -468,295 +468,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic investigation on the smouldering combustion of boreal peat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study to evaluate the drying kinetics of Boreal peats from micro to macro scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Filkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ya. Kuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.V Sharypov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leroy-Cancellieri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexander Filkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2011.09.052⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (1), pp.349-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef201221y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679703v1</w:t>
+                <w:t xml:space="preserve">hal-00679688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study to evaluate the drying kinetics of Boreal peats from micro to macro scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic investigation on the smouldering combustion of boreal peat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leroy-Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ya. Kuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Filkov</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Leroy-Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (1), pp.349-356. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93, pp.479-485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef201221y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2011.09.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679688v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global kinetic model for the combustion of the evolved gases in wildland fires</w:t>
               </w:r>
@@ -1931,239 +1931,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal degradation of ligno-cellulosic fuels: DSC and TGA studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of the thermal degradation of vegetation fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Leoni</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trends in Physical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11, pp.21-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339068v1</w:t>
+                <w:t xml:space="preserve">hal-00590871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the thermal degradation of vegetation fuels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal degradation of ligno-cellulosic fuels: DSC and TGA studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Physical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 451, pp.131-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2006.09.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00590871v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of the thermal degradation of Erica arborea by DSC: Hybrid kinetic method</w:t>
               </w:r>
@@ -3120,76 +3120,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of thermal behaviour of peats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic study of thermal degradation of peats by TGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leroy-Cancellieri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3199,122 +3199,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ya. Kuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Mathematical and Physical modeling of the dangerous natural phenomenas and technogenic accidents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tomsk, Russia. pp.CD</w:t>
+              <w:t xml:space="preserve">6th International Conference of Forest Fire Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, coimbra, Portugal. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608177v1</w:t>
+                <w:t xml:space="preserve">hal-00608161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of thermal degradation of peats by TGA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of thermal behaviour of peats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leroy-Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cancellieri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Leroy-Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3324,73 +3324,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ya. Kuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference of Forest Fire Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, coimbra, Portugal. pp.CD</w:t>
+              <w:t xml:space="preserve">International conference on Mathematical and Physical modeling of the dangerous natural phenomenas and technogenic accidents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tomsk, Russia. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608161v1</w:t>
+                <w:t xml:space="preserve">hal-00608177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling and quantitative analysis of Volatile Organic Compounds implicated in the phenomenon of flash-over.</w:t>
               </w:r>
@@ -3590,51 +3590,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des gaz de combustion et des COV libérés pendant un feu de Pin</w:t>
+                <w:t xml:space="preserve">Analysis of smoke during prescribed fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toussaint Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chiaramonti</w:t>
@@ -3642,107 +3642,120 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Desjobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloques National de la Recherche en IUT, communication orale,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, France</w:t>
+              <w:t xml:space="preserve">First International Symposium on Environment Identities and Mediterranean Area, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, France. pp.18-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595744v1</w:t>
+                <w:t xml:space="preserve">hal-00595640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of smoke during prescribed fire</w:t>
+                <w:t xml:space="preserve">Analyse des gaz de combustion et des COV libérés pendant un feu de Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toussaint Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chiaramonti</w:t>
@@ -3750,96 +3763,83 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Desjobert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Symposium on Environment Identities and Mediterranean Area, IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, France. pp.18-23</w:t>
+              <w:t xml:space="preserve">12ème Colloques National de la Recherche en IUT, communication orale,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595640v1</w:t>
+                <w:t xml:space="preserve">hal-00595744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of the Thermal Degradation of vegetation fuels: thermogravimetric and calorimetric analysis</w:t>
               </w:r>
@@ -4855,51 +4855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654349v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Rahib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroy-Cancellieri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cancellieri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Fayad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rossi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-023-12557-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12080965" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Filkov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Simeoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-014-3912-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ya. Kuzin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.09.052" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V Sharypov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef201221y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726406v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Perez-Ramirez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Santoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.691585" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Barboni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cannac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chiaramonti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF08122" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rossi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2009.08.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF08121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zarguili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339126v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-008-9587-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1V91VQ8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antoine Santoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.04.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9VGM3JS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bonneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2006.09.017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339070v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2005.07.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148321v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Menard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Fantoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bradesi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2014.05.1948" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HZVNZ95-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089078v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726480v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bacciu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazzia Pelizzaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachisio Arca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Salis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789985v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Duce" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pellizzaro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I Filkov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608161v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sochet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Zarguili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608184v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Desjobert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608185v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595648v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595644v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Silvani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.8-1083" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726423v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593314v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654349v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Rahib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroy-Cancellieri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cancellieri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Fayad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rossi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-023-12557-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12080965" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Filkov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Simeoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-014-3912-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ya. Kuzin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V Sharypov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef201221y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.09.052" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726406v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Perez-Ramirez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Santoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.691585" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Barboni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cannac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chiaramonti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF08122" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rossi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2009.08.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF08121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zarguili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339126v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-008-9587-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1V91VQ8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Antoine Santoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.04.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9VGM3JS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bonneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590871v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2006.09.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339070v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2005.07.013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148321v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Menard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Fantoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bradesi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2014.05.1948" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HZVNZ95-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089078v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726480v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bacciu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazzia Pelizzaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachisio Arca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Salis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789985v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Duce" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pellizzaro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I Filkov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608177v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sochet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Zarguili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608184v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Desjobert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608185v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608187v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595648v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595644v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Silvani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.8-1083" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726423v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593314v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>