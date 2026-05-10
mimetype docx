--- v0 (2026-03-16)
+++ v1 (2026-05-10)
@@ -240,200 +240,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulations programmées dans le texte littéraire numérique pour la jeunesse : gestes et actions de compréhension et d’interprétation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement de l’édition numérique jeunesse. Enjeux des pratiques au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lacelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prune Lieutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Acerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le livre en contexte numérique. Un défi de design. Actes du colloque ECRIDIL 210. Écrire, éditer, lire à l’ère numérique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928294v1</w:t>
+                <w:t xml:space="preserve">hal-03928296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de l’édition numérique jeunesse. Enjeux des pratiques au Québec</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manipulations programmées dans le texte littéraire numérique pour la jeunesse : gestes et actions de compréhension et d’interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Acerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le livre en contexte numérique. Un défi de design. Actes du colloque ECRIDIL 210. Écrire, éditer, lire à l’ère numérique. </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130, pp.01001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202113001001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03928296v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire et débattre autour d'une application hypermédiatique de littérature pour la jeunesse à l'école primaire : étude exploratoire</w:t>
               </w:r>
@@ -975,51 +975,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde &amp;quot;Des robots dans la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Acerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1070,51 +1070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la production numérique à la reconceptualisation didactique : démarche à rebours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Acerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1159,722 +1159,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs didactiques pour l’enseignement des compétences technolittéraires : retours d’expériences</w:t>
+                <w:t xml:space="preserve">Writing digital fictional texts in the French literature class. An exploratory action-research project to foster digital and literary competencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Acerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lacelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études sur la littérature jeunesse numérique en contexte scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">ARLE Conference. Transformations in L1 Education : Current Challenges and Future Possibilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nicosia, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928286v1</w:t>
+                <w:t xml:space="preserve">hal-03928291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littérature numérique par-delà l’écran : hybridation d’espaces, hybridation de sens. Analyse d’expériences littéraires et artistiques québécoises.</w:t>
+                <w:t xml:space="preserve">Quand l’espace fait sens. Modes d’utilisation de l’espace et réception programmée dans la création littéraire numérique québécoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Acerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fednel Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international IMPEC. Interactions multimodales par écran</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude sur les arts littéraires numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03928289v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer la littératie numérique par l’enseignement de la littérature numérique, Résultats d’une enquête exploratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écrire et réviser des récits fictionnels en contexte numérique. Quelles traces de la subjectivité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Acerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Brunel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lacelle</w:t>
+                <w:t xml:space="preserve">Pascal Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRIFPE 9e Colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Congrès ACFAS. Des récits en didactique du français.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778496v1</w:t>
+                <w:t xml:space="preserve">hal-03928300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire et réviser des récits fictionnels en contexte numérique. Quelles traces de la subjectivité ?</w:t>
+                <w:t xml:space="preserve">La littérature numérique par-delà l’écran : hybridation d’espaces, hybridation de sens. Analyse d’expériences littéraires et artistiques québécoises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Acerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lacelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Grégoire</w:t>
+                <w:t xml:space="preserve">Fednel Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ACFAS. Des récits en didactique du français.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Laval, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international IMPEC. Interactions multimodales par écran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928300v1</w:t>
+                <w:t xml:space="preserve">hal-03928289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writing digital fictional texts in the French literature class. An exploratory action-research project to foster digital and literary competencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développer la littératie numérique par l’enseignement de la littérature numérique, Résultats d’une enquête exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Acerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARLE Conference. Transformations in L1 Education : Current Challenges and Future Possibilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nicosia, Cyprus</w:t>
+              <w:t xml:space="preserve">CRIFPE 9e Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928291v1</w:t>
+                <w:t xml:space="preserve">hal-03778496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’espace fait sens. Modes d’utilisation de l’espace et réception programmée dans la création littéraire numérique québécoise</w:t>
+                <w:t xml:space="preserve">An exploratory digital literature circle of teachers and researchers from France and Québec: from personal reading to didactic transposition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Acerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude sur les arts littéraires numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Québec, Canada</w:t>
+              <w:t xml:space="preserve">ELO2022 (Electronic Literature Organization). Education and Electronic Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928287v1</w:t>
+                <w:t xml:space="preserve">hal-03928299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory digital literature circle of teachers and researchers from France and Québec: from personal reading to didactic transposition.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du prix littéraire à la classe : un processus de scolarisation fondé sur l’avis des élèves ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Acerra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELO2022 (Electronic Literature Organization). Education and Electronic Literature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Como, Italy</w:t>
+              <w:t xml:space="preserve">23es Rencontres des chercheurs en didactique de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928299v1</w:t>
+                <w:t xml:space="preserve">hal-03928290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du prix littéraire à la classe : un processus de scolarisation fondé sur l’avis des élèves ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispositifs didactiques pour l’enseignement des compétences technolittéraires : retours d’expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Acerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es Rencontres des chercheurs en didactique de la littérature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Journée d’études sur la littérature jeunesse numérique en contexte scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928290v1</w:t>
+                <w:t xml:space="preserve">hal-03928286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de la créativité dans le nouveau cadre de compétence numérique au Québec et dans les représentations des enseignant·e·s.</w:t>
               </w:r>
@@ -1923,178 +1923,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulations narratives de l’écran : gestes, actions et conduites interprétatives.</w:t>
+                <w:t xml:space="preserve">Bury me, my love: (non)choosing reading paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Acerra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lacelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international IMPEC. Interactions multimodales par écran.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">ELOrlando 2020:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928306v1</w:t>
+                <w:t xml:space="preserve">hal-02911567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bury me, my love: (non)choosing reading paths</w:t>
+                <w:t xml:space="preserve">Manipulations narratives de l’écran : gestes, actions et conduites interprétatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Acerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lacelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELOrlando 2020:</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Colloque international IMPEC. Interactions multimodales par écran.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911567v1</w:t>
+                <w:t xml:space="preserve">hal-03928306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“That was me, clicking and touching to do exactly what I wanted to”: reading literary apps and perceiving agency.</w:t>
               </w:r>
@@ -2621,51 +2621,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétence numérique, réception et production de contenu. Conceptualisation, manifestations et projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Acerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2921,64 +2921,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du projet de recherche « Soutien au développement de démarches d’édition numérique jeunesse au Québec à partir de pratiques favorables de production, diffusion et réception l’édition numérique jeunesse » (FRQSC 2017-2021).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lacelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prune Lieutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Acerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3182,51 +3182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Acerra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928294v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202113001001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928296v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Lieutier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01713838v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Louichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/textura-2358-0801-20-42-3608" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860122v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Doucey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1050936ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1050934ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01720095v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1217" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01666764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15804/IW.2017.08.01" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie (anne-Marie) Petitjean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bazile" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moniques Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928286v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928289v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fednel Alexandre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928300v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gr&#233;goire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brehm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928304v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928306v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928307v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831946v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01729971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455183v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boutin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780553v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescouet Emmanuelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01692875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Acerra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928296v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Lieutier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928294v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202113001001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01713838v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Louichon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/textura-2358-0801-20-42-3608" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860122v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Doucey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1050936ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1050934ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01720095v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1217" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01666764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15804/IW.2017.08.01" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie (anne-Marie) Petitjean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bazile" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moniques Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brehm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928287v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928300v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gr&#233;goire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928289v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fednel Alexandre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778496v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928290v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928304v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911567v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928307v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831946v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01729971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455183v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boutin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780553v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescouet Emmanuelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01692875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>