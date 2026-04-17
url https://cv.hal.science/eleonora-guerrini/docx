--- v0 (2026-03-19)
+++ v1 (2026-04-17)
@@ -1007,235 +1007,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04571704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding Simultaneous Rational Evaluation Codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Abbondati</w:t>
+                <w:t xml:space="preserve">McEliece Parameter Sets Optimized for Processing in Memory Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrius Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Guerrini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC 2024 - 49th International Symposium on Symbolic and Algebraic Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3666000.3669686⟩</w:t>
+              <w:t xml:space="preserve">CBCrypto 2024 - 12th International Workshop on Code-Based Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Zurich, Switzerland. pp.45-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-90229-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04628184v1</w:t>
+                <w:t xml:space="preserve">hal-05294297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">McEliece Parameter Sets Optimized for Processing in Memory Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Deneuville</w:t>
+                <w:t xml:space="preserve">Decoding Simultaneous Rational Evaluation Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Abbondati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Guerrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBCrypto 2024 - 12th International Workshop on Code-Based Cryptography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Zurich, Switzerland. pp.45-66, </w:t>
+              <w:t xml:space="preserve">ISSAC 2024 - 49th International Symposium on Symbolic and Algebraic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jonathan Hauenstein, Jul 2024, Raleigh (North Carolina), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-90229-1_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3666000.3669686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294297v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04628184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Analysis of LLL-based Decoder of Interleaved Chinese Remainder Codes</w:t>
               </w:r>
@@ -2474,51 +2474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Abbondati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Guerrini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebreton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102481" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05213051v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cavicchioni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Meneghetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-025-01653-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620179v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lairedj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Zappatore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.10.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01587488v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Winterhalter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2750677" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01325813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Sala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2016.2553142" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01282040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Bellini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2014.2298234" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477467v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Kovse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Naserasr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.01.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04571704v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04628184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669686" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294297v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrius Nugier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deneuville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90229-1_3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04030079v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Afflatet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW55543.2023.10161639" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465548" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02486922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404051" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02127793v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849582" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devigne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laguillaumie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06734-6_2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sala Massimiliano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02470186v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01340672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Backens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van den Bogaard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04718080v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Abbondati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Guerrini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebreton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2025.102481" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05213051v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cavicchioni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Meneghetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-025-01653-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620179v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lairedj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Zappatore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2022.10.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01587488v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Winterhalter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2750677" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01325813v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Sala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2016.2553142" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01282040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Bellini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2014.2298234" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477467v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Foucaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz Kovse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Naserasr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2011.01.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04571704v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrius Nugier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deneuville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90229-1_3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04628184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3666000.3669686" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04030079v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Afflatet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW55543.2023.10161639" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452143.3465548" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02486922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373207.3404051" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02127793v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849582" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devigne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laguillaumie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06734-6_2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sala Massimiliano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02470186v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01340672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Backens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van den Bogaard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04718080v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>