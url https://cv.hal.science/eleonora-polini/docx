--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -538,51 +538,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (18), pp.185006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6382/acd92d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
@@ -940,51 +940,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (18), pp.185005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6382/acdf36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
@@ -1074,51 +1074,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 955 (2), pp.155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/acd770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
@@ -1129,319 +1129,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for continuous gravitational waves from 20 accreting millisecond x-ray pulsars in O3 LIGO data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Adams</w:t>
+                <w:t xml:space="preserve">Demonstration of length control for a filter cavity with coherent control sidebands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoki Aritomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Capocasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eisenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.022002⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (10), pp.102003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.102003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863450v1</w:t>
+                <w:t xml:space="preserve">hal-03850966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of length control for a filter cavity with coherent control sidebands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Eisenmann</w:t>
+                <w:t xml:space="preserve">All-sky, all-frequency directional search for persistent gravitational waves from Advanced LIGO's and Advanced Virgo's first three observing runs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 106 (10), pp.102003. </w:t>
+              <w:t xml:space="preserve">, 2022, 105 (12), pp.122001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.102003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.122001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850966v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03711636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky, all-frequency directional search for persistent gravitational waves from Advanced LIGO's and Advanced Virgo's first three observing runs</w:t>
+                <w:t xml:space="preserve">Search for continuous gravitational waves from 20 accreting millisecond x-ray pulsars in O3 LIGO data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
@@ -1480,212 +1480,212 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (12), pp.122001. </w:t>
+              <w:t xml:space="preserve">, 2022, 105 (2), pp.022002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.122001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.022002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03711636v1</w:t>
+                <w:t xml:space="preserve">hal-03863450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for Gravitational Waves from Known Pulsars at Two Harmonics in the Second and Third LIGO-Virgo Observing Runs</w:t>
+                <w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts Detected by Fermi and Swift during the LIGO-Virgo Run O3b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Abe</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Adhikari</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 935 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">, 2022, 928 (2), pp.186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac6acf⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac532b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03857161v1</w:t>
+                <w:t xml:space="preserve">insu-03656903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for subsolar-mass binaries in the first half of advanced LIGO’s and advanced Virgo’s third observing run</w:t>
               </w:r>
@@ -1799,161 +1799,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts Detected by Fermi and Swift during the LIGO-Virgo Run O3b</w:t>
+                <w:t xml:space="preserve">Searches for Gravitational Waves from Known Pulsars at Two Harmonics in the Second and Third LIGO-Virgo Observing Runs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. D. Abbott</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Adams</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 928 (2), pp.186. </w:t>
+              <w:t xml:space="preserve">, 2022, 935 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac532b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac6acf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03656903v1</w:t>
+                <w:t xml:space="preserve">insu-03857161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of advanced Virgo and reconstruction of the detector strain h(t) during the observing run O3</w:t>
               </w:r>
@@ -2012,51 +2012,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (4), pp.045006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6382/ac3c8e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
@@ -2335,429 +2335,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based cross-correlation search for gravitational waves from the low-mass X-ray binary Scorpius X-1 in LIGO O3 data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Search for intermediate-mass black hole binaries in the third observing run of Advanced LIGO and Advanced Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Adhicary</w:t>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendall Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aca1b0⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 659, pp.A84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862440v1</w:t>
+                <w:t xml:space="preserve">hal-03644661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the stability of frequency-dependent squeezing with bichromatic control of filter cavity length, alignment, and incident beam pointing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Capocasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Capocasa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Eisenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoki Aritomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (8), pp.082003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.082003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for intermediate-mass black hole binaries in the third observing run of Advanced LIGO and Advanced Virgo</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kendall Ackley</w:t>
+                <w:t xml:space="preserve">Model-based cross-correlation search for gravitational waves from the low-mass X-ray binary Scorpius X-1 in LIGO O3 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Adams</w:t>
+                <w:t xml:space="preserve">S. Adhicary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 659, pp.A84. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 941 (2), pp.L30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aca1b0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644661v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrowband Searches for Continuous and Long-duration Transient Gravitational Waves from Known Pulsars in the LIGO-Virgo Third Observing Run</w:t>
               </w:r>
@@ -3218,51 +3218,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (23), pp.235009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6382/ac776a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
@@ -3273,185 +3273,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on dark photon dark matter using data from LIGO’s and Virgo’s third observing run</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-angular-resolution interferometric backscatter meter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Was</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Polini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.063030⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (9), pp.2334-2337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.456391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261280v1</w:t>
+                <w:t xml:space="preserve">hal-03593144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for continuous gravitational wave emission from the Milky Way center in O3 LIGO-Virgo data</w:t>
+                <w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars using Advanced LIGO and Advanced Virgo O3 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abe</w:t>
@@ -3486,977 +3443,1020 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (10), pp.102008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.102008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.042003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03862997v1</w:t>
+                <w:t xml:space="preserve">hal-03738498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-angular-resolution interferometric backscatter meter</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Search for continuous gravitational wave emission from the Milky Way center in O3 LIGO-Virgo data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (9), pp.2334-2337. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (4), pp.042003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.456391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.042003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593144v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars using Advanced LIGO and Advanced Virgo O3 data</w:t>
+                <w:t xml:space="preserve">Constraints on dark photon dark matter using data from LIGO’s and Virgo’s third observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Abe</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Adhikari</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (10), pp.102008. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (6), pp.063030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.102008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.063030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738498v1</w:t>
+                <w:t xml:space="preserve">hal-03261280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on Cosmic Strings Using Data from the Third Advanced LIGO–Virgo Observing Run</w:t>
+                <w:t xml:space="preserve">All-sky search for short gravitational-wave bursts in the third Advanced LIGO and Advanced Virgo run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.241102⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (12), pp.122004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.122004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171349v1</w:t>
+                <w:t xml:space="preserve">hal-03507490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Gravitational Waves from Two Neutron Star–Black Hole Coalescences</w:t>
+                <w:t xml:space="preserve">Constraints on Cosmic Strings Using Data from the Third Advanced LIGO–Virgo Observing Run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ac082e⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (24), pp.241102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.241102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430297v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search for short gravitational-wave bursts in the third Advanced LIGO and Advanced Virgo run</w:t>
+                <w:t xml:space="preserve">Observation of Gravitational Waves from Two Neutron Star–Black Hole Coalescences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T.D. Abbott</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (12), pp.122004. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 915 (1), pp.L5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.122004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ac082e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507490v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diving below the Spin-down Limit: Constraints on Gravitational Waves from theEnergetic Young Pulsar PSR J0537-6910</w:t>
+                <w:t xml:space="preserve">Population Properties of Compact Objects from the Second LIGO-Virgo Gravitational-Wave Transient Catalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 913 (2), pp.L27. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 913 (1), pp.L7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/abffcd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/abe949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203679v1</w:t>
+                <w:t xml:space="preserve">hal-03010977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Properties of Compact Objects from the Second LIGO-Virgo Gravitational-Wave Transient Catalog</w:t>
+                <w:t xml:space="preserve">Diving below the Spin-down Limit: Constraints on Gravitational Waves from theEnergetic Young Pulsar PSR J0537-6910</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 913 (1), pp.L7. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 913 (2), pp.L27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/abe949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/abffcd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010977v1</w:t>
+                <w:t xml:space="preserve">hal-03203679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-sky search in early O3 LIGO data for continuous gravitational-wave signals from unknown neutron stars in binary systems</w:t>
               </w:r>
@@ -4468,98 +4468,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103 (6), pp.064017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.064017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
@@ -4602,51 +4602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4704,295 +4704,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search for long-duration gravitational-wave bursts in the third Advanced LIGO and Advanced Virgo run</w:t>
+                <w:t xml:space="preserve">Searches for Continuous Gravitational Waves from Young Supernova Remnants in the Early Third Observing Run of Advanced LIGO and Virgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (10), pp.102001. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 921 (1), pp.80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.102001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac17ea⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428826v1</w:t>
+                <w:t xml:space="preserve">hal-03261149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper limits on the isotropic gravitational-wave background from Advanced LIGO and Advanced Virgo’s third observing run</w:t>
+                <w:t xml:space="preserve">Search for anisotropic gravitational-wave backgrounds using data from Advanced LIGO and Advanced Virgo’s first three observing runs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (2), pp.022004. </w:t>
+              <w:t xml:space="preserve">, 2021, 104 (2), pp.022005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.022004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.022005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203682v1</w:t>
+                <w:t xml:space="preserve">hal-03186190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests of general relativity with binary black holes from the second LIGO-Virgo gravitational-wave transient catalog</w:t>
               </w:r>
@@ -5004,98 +5004,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103 (12), pp.122002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.122002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
@@ -5106,429 +5106,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for anisotropic gravitational-wave backgrounds using data from Advanced LIGO and Advanced Virgo’s first three observing runs</w:t>
+                <w:t xml:space="preserve">All-sky search for long-duration gravitational-wave bursts in the third Advanced LIGO and Advanced Virgo run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (2), pp.022005. </w:t>
+              <w:t xml:space="preserve">, 2021, 104 (10), pp.102001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.022005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.102001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186190v1</w:t>
+                <w:t xml:space="preserve">hal-03428826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GWTC-2: Compact Binary Coalescences Observed by LIGO and Virgo During the First Half of the Third Observing Run</w:t>
+                <w:t xml:space="preserve">Upper limits on the isotropic gravitational-wave background from Advanced LIGO and Advanced Virgo’s third observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (2), pp.021053. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (2), pp.022004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.11.021053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.022004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022673v1</w:t>
+                <w:t xml:space="preserve">hal-03203682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for Continuous Gravitational Waves from Young Supernova Remnants in the Early Third Observing Run of Advanced LIGO and Virgo</w:t>
+                <w:t xml:space="preserve">GWTC-2: Compact Binary Coalescences Observed by LIGO and Virgo During the First Half of the Third Observing Run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 921 (1), pp.80. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.021053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac17ea⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.11.021053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261149v1</w:t>
+                <w:t xml:space="preserve">hal-03022673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints from LIGO O3 Data on Gravitational-wave Emission Due to R-modes in the Glitching Pulsar PSR J0537–6910</w:t>
               </w:r>
@@ -5540,51 +5540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5674,64 +5674,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5782,124 +5782,124 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-Dependent Squeezed Vacuum Source for Broadband Quantum Noise Reduction in Advanced Gravitational-Wave Detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoki Aritomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Capocasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuhang Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naoki Aritomi</w:t>
+                <w:t xml:space="preserve">Matteo Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eisenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (17), pp.171101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.171101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
@@ -6076,98 +6076,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophysical Journal Letters</w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 902 (1), pp.L21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/2041-8213/abb655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
@@ -7102,51 +7102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Polini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Chiummo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies14010005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862862v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adhikari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.112.084080" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04651579v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Abbott" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.041039" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agathos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albanesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allocca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acd92d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac74bb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/hal-03862873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acdf36" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd770" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.022002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Aritomi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Capocasa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Leonardi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eisenmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.102003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711636v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.122001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6acf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.061104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656903v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac532b" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac3c8e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.102001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.082005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862440v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca1b0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626016v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Page" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.082003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Abbott" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Abbott" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Acernese" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Ackley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Adams" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141452" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6ad0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac073" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.062002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac776a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.063030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862997v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.042003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593144v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Was" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.456391" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738498v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.102008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171349v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abraham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.241102" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430297v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abbott" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac082e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507490v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.122004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203679v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abffcd" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abe949" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.082004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.102001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203682v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010973v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.122002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186190v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022673v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.021053" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac17ea" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224757v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0d52" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235571v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Abbott" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac23db" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.171101" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aiello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.131101" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abb655" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996737v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. All&#233;n&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012039" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997107v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012040" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/abfef0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737863v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04124206v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Polini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Chiummo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies14010005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862862v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adhikari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.112.084080" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04651579v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Abbott" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.041039" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agathos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albanesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allocca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acd92d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac74bb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/hal-03862873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acdf36" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd770" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Aritomi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Zhao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Capocasa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Leonardi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eisenmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.102003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.122001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.022002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac532b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.061104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857161v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6acf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac3c8e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.102001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.082005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Abbott" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Abbott" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Acernese" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Ackley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Adams" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141452" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626016v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Page" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.082003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862440v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca1b0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6ad0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac073" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.062002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac776a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593144v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Was" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.456391" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.102008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.042003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261280v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.063030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507490v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.122004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abraham" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.241102" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430297v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abbott" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac082e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abe949" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203679v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abffcd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.082004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac17ea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186190v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010973v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.122002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.102001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203682v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022673v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.021053" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224757v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0d52" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235571v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Abbott" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac23db" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.171101" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aiello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.131101" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abb655" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996737v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. All&#233;n&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012039" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997107v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012040" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/abfef0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737863v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04124206v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>