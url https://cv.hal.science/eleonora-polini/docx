--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -325,511 +325,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GWTC-3: Compact Binary Coalescences Observed by LIGO and Virgo during the Second Part of the Third Observing Run</w:t>
+                <w:t xml:space="preserve">Constraints on the cosmic expansion history from GWTC-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. D. Abbott</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Adams</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.041039⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 949 (2), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac74bb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651579v1</w:t>
+                <w:t xml:space="preserve">hal-03862940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgo Detector Characterization and Data Quality: results from the O3 run</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GWTC-3: Compact Binary Coalescences Observed by LIGO and Virgo during the Second Part of the Third Observing Run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Allocca</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/acd92d⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.041039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.041039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846555v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the cosmic expansion history from GWTC-3</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virgo Detector Characterization and Data Quality: results from the O3 run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Adhikari</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Albanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 949 (2), pp.76. </w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (18), pp.185006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac74bb⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/acd92d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862940v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The population of merging compact binaries inferred using gravitational waves through GWTC-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.011048. </w:t>
@@ -880,90 +880,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgo Detector Characterization and Data Quality: tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agathos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Albanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (18), pp.185005. </w:t>
@@ -1053,51 +1053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophys.J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 955 (2), pp.155. </w:t>
@@ -1129,989 +1129,989 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of length control for a filter cavity with coherent control sidebands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-based cross-correlation search for gravitational waves from the low-mass X-ray binary Scorpius X-1 in LIGO O3 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoki Aritomi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Eisenmann</w:t>
+                <w:t xml:space="preserve">S. Adhicary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.102003⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 941 (2), pp.L30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aca1b0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850966v1</w:t>
+                <w:t xml:space="preserve">hal-03862440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky, all-frequency directional search for persistent gravitational waves from Advanced LIGO's and Advanced Virgo's first three observing runs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Adams</w:t>
+                <w:t xml:space="preserve">Improving the stability of frequency-dependent squeezing with bichromatic control of filter cavity length, alignment, and incident beam pointing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Capocasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eisenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoki Aritomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.122001⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (8), pp.082003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.082003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03711636v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for continuous gravitational waves from 20 accreting millisecond x-ray pulsars in O3 LIGO data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Adams</w:t>
+                <w:t xml:space="preserve">Search for intermediate-mass black hole binaries in the third observing run of Advanced LIGO and Advanced Virgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendall Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 659, pp.A84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.022002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03863450v1</w:t>
+                <w:t xml:space="preserve">hal-03644661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts Detected by Fermi and Swift during the LIGO-Virgo Run O3b</w:t>
+                <w:t xml:space="preserve">Search of the early O3 LIGO data for continuous gravitational waves from the Cassiopeia A and Vela Jr. supernova remnants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac532b⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (8), pp.082005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.082005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03656903v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for subsolar-mass binaries in the first half of advanced LIGO’s and advanced Virgo’s third observing run</w:t>
+                <w:t xml:space="preserve">All-sky search for gravitational wave emission from scalar boson clouds around spinning black holes in LIGO O3 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T.D. Abbott</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Adams</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.061104⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (10), pp.102001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.102001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778299v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for Gravitational Waves from Known Pulsars at Two Harmonics in the Second and Third LIGO-Virgo Observing Runs</w:t>
+                <w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts Detected by Fermi and Swift during the LIGO-Virgo Run O3b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Abe</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Adhikari</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 935 (1), pp.1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac6acf⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 928 (2), pp.186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac532b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03857161v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03656903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of advanced Virgo and reconstruction of the detector strain h(t) during the observing run O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agathos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Albanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (4), pp.045006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6382/ac3c8e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search for gravitational wave emission from scalar boson clouds around spinning black holes in LIGO O3 data</w:t>
+                <w:t xml:space="preserve">Searches for Gravitational Waves from Known Pulsars at Two Harmonics in the Second and Third LIGO-Virgo Observing Runs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abe</w:t>
@@ -2146,618 +2146,618 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.102001⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 935 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac6acf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863381v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03857161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search of the early O3 LIGO data for continuous gravitational waves from the Cassiopeia A and Vela Jr. supernova remnants</w:t>
+                <w:t xml:space="preserve">Search for subsolar-mass binaries in the first half of advanced LIGO’s and advanced Virgo’s third observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. D. Abbott</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.082005⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (6), pp.061104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.061104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863386v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for intermediate-mass black hole binaries in the third observing run of Advanced LIGO and Advanced Virgo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carl Adams</w:t>
+                <w:t xml:space="preserve">Demonstration of length control for a filter cavity with coherent control sidebands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoki Aritomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Capocasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eisenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (10), pp.102003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.102003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141452⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03644661v1</w:t>
+                <w:t xml:space="preserve">hal-03850966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the stability of frequency-dependent squeezing with bichromatic control of filter cavity length, alignment, and incident beam pointing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Page</w:t>
+                <w:t xml:space="preserve">Search for continuous gravitational waves from 20 accreting millisecond x-ray pulsars in O3 LIGO data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (2), pp.022002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.022002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.082003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03626016v1</w:t>
+                <w:t xml:space="preserve">hal-03863450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based cross-correlation search for gravitational waves from the low-mass X-ray binary Scorpius X-1 in LIGO O3 data</w:t>
+                <w:t xml:space="preserve">All-sky, all-frequency directional search for persistent gravitational waves from Advanced LIGO's and Advanced Virgo's first three observing runs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Abe</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Adhicary</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 941 (2), pp.L30. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (12), pp.122001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aca1b0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.122001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862440v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03711636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrowband Searches for Continuous and Long-duration Transient Gravitational Waves from Known Pulsars in the LIGO-Virgo Third Observing Run</w:t>
               </w:r>
@@ -2795,51 +2795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophys.J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 932 (2), pp.133. </w:t>
@@ -3005,295 +3005,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 with a hidden Markov model in O3 LIGO data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Virgo O3 run and the impact of the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Adhikari</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Albanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (6), pp.062002. </w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (23), pp.235009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.062002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac776a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862985v1</w:t>
+                <w:t xml:space="preserve">hal-03738053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Virgo O3 run and the impact of the environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 with a hidden Markov model in O3 LIGO data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Allocca</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (23), pp.235009. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (6), pp.062002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac776a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.062002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738053v1</w:t>
+                <w:t xml:space="preserve">hal-03862985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-angular-resolution interferometric backscatter meter</w:t>
               </w:r>
@@ -3364,185 +3364,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars using Advanced LIGO and Advanced Virgo O3 data</w:t>
+                <w:t xml:space="preserve">Constraints on dark photon dark matter using data from LIGO’s and Virgo’s third observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Abe</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Adhikari</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 106 (10), pp.102008. </w:t>
+              <w:t xml:space="preserve">, 2022, 105 (6), pp.063030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.102008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.063030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738498v1</w:t>
+                <w:t xml:space="preserve">hal-03261280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for continuous gravitational wave emission from the Milky Way center in O3 LIGO-Virgo data</w:t>
+                <w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars using Advanced LIGO and Advanced Virgo O3 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abe</w:t>
@@ -3577,1020 +3577,1020 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (4), pp.042003. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (10), pp.102008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.042003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.102008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862997v1</w:t>
+                <w:t xml:space="preserve">hal-03738498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on dark photon dark matter using data from LIGO’s and Virgo’s third observing run</w:t>
+                <w:t xml:space="preserve">Search for continuous gravitational wave emission from the Milky Way center in O3 LIGO-Virgo data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T.D. Abbott</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Adams</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (6), pp.063030. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (4), pp.042003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.063030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.042003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261280v1</w:t>
+                <w:t xml:space="preserve">hal-03862997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search for short gravitational-wave bursts in the third Advanced LIGO and Advanced Virgo run</w:t>
+                <w:t xml:space="preserve">All-sky search in early O3 LIGO data for continuous gravitational-wave signals from unknown neutron stars in binary systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (12), pp.122004. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.122004⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 103 (6), pp.064017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.064017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507490v1</w:t>
+                <w:t xml:space="preserve">hal-03203680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on Cosmic Strings Using Data from the Third Advanced LIGO–Virgo Observing Run</w:t>
+                <w:t xml:space="preserve">Population Properties of Compact Objects from the Second LIGO-Virgo Gravitational-Wave Transient Catalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (24), pp.241102. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 913 (1), pp.L7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.241102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/abe949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171349v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Gravitational Waves from Two Neutron Star–Black Hole Coalescences</w:t>
+                <w:t xml:space="preserve">Diving below the Spin-down Limit: Constraints on Gravitational Waves from theEnergetic Young Pulsar PSR J0537-6910</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ac082e⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 913 (2), pp.L27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/abffcd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430297v1</w:t>
+                <w:t xml:space="preserve">hal-03203679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Properties of Compact Objects from the Second LIGO-Virgo Gravitational-Wave Transient Catalog</w:t>
+                <w:t xml:space="preserve">Constraints on Cosmic Strings Using Data from the Third Advanced LIGO–Virgo Observing Run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/abe949⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (24), pp.241102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.241102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010977v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diving below the Spin-down Limit: Constraints on Gravitational Waves from theEnergetic Young Pulsar PSR J0537-6910</w:t>
+                <w:t xml:space="preserve">All-sky search for short gravitational-wave bursts in the third Advanced LIGO and Advanced Virgo run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/abffcd⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (12), pp.122004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.122004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203679v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search in early O3 LIGO data for continuous gravitational-wave signals from unknown neutron stars in binary systems</w:t>
+                <w:t xml:space="preserve">Observation of Gravitational Waves from Two Neutron Star–Black Hole Coalescences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (6), pp.064017. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 915 (1), pp.L5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.064017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ac082e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203680v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars in the early O3 LIGO data</w:t>
               </w:r>
@@ -4602,51 +4602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4704,161 +4704,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for Continuous Gravitational Waves from Young Supernova Remnants in the Early Third Observing Run of Advanced LIGO and Virgo</w:t>
+                <w:t xml:space="preserve">Upper limits on the isotropic gravitational-wave background from Advanced LIGO and Advanced Virgo’s third observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 921 (1), pp.80. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (2), pp.022004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac17ea⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.022004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261149v1</w:t>
+                <w:t xml:space="preserve">hal-03203682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for anisotropic gravitational-wave backgrounds using data from Advanced LIGO and Advanced Virgo’s first three observing runs</w:t>
               </w:r>
@@ -4870,51 +4870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4972,161 +4972,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests of general relativity with binary black holes from the second LIGO-Virgo gravitational-wave transient catalog</w:t>
+                <w:t xml:space="preserve">GWTC-2: Compact Binary Coalescences Observed by LIGO and Virgo During the First Half of the Third Observing Run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (12), pp.122002. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.021053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.122002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.11.021053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010973v1</w:t>
+                <w:t xml:space="preserve">hal-03022673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-sky search for long-duration gravitational-wave bursts in the third Advanced LIGO and Advanced Virgo run</w:t>
               </w:r>
@@ -5164,51 +5164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (10), pp.102001. </w:t>
@@ -5240,295 +5240,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper limits on the isotropic gravitational-wave background from Advanced LIGO and Advanced Virgo’s third observing run</w:t>
+                <w:t xml:space="preserve">Searches for Continuous Gravitational Waves from Young Supernova Remnants in the Early Third Observing Run of Advanced LIGO and Virgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (2), pp.022004. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 921 (1), pp.80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.022004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac17ea⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203682v1</w:t>
+                <w:t xml:space="preserve">hal-03261149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GWTC-2: Compact Binary Coalescences Observed by LIGO and Virgo During the First Half of the Third Observing Run</w:t>
+                <w:t xml:space="preserve">Tests of general relativity with binary black holes from the second LIGO-Virgo gravitational-wave transient catalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (2), pp.021053. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (12), pp.122002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.11.021053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.122002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022673v1</w:t>
+                <w:t xml:space="preserve">hal-03010973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints from LIGO O3 Data on Gravitational-wave Emission Due to R-modes in the Glitching Pulsar PSR J0537–6910</w:t>
               </w:r>
@@ -5540,51 +5540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5674,64 +5674,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5782,103 +5782,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-Dependent Squeezed Vacuum Source for Broadband Quantum Noise Reduction in Advanced Gravitational-Wave Detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoki Aritomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Capocasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eisenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (17), pp.171101. </w:t>
@@ -5929,90 +5929,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum backaction on Kg-scale mirrors: observation of radiation pressure noise in the advanced Virgo detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agathos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (13), pp.131101. </w:t>
@@ -6076,51 +6076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6210,295 +6210,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Advanced Virgo+ status</w:t>
+                <w:t xml:space="preserve">Advanced Virgo Plus: Future Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agathos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Albanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alléné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Cosmic Ray International Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Naples, Italy. pp.012039, </w:t>
+              <w:t xml:space="preserve">, Sep 2022, Naples, Italy. pp.012040, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2429/1/012039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2429/1/012040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996737v2</w:t>
+                <w:t xml:space="preserve">hal-03997107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Virgo Plus: Future Perspectives</w:t>
+                <w:t xml:space="preserve">The Advanced Virgo+ status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agathos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Albanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alléné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Cosmic Ray International Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Naples, Italy. pp.012040, </w:t>
+              <w:t xml:space="preserve">, Sep 2022, Naples, Italy. pp.012039, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2429/1/012040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2429/1/012039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997107v1</w:t>
+                <w:t xml:space="preserve">hal-03996737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband quantum noise reduction via frequency dependent squeezing for Advanced Virgo Plus</w:t>
               </w:r>
@@ -6725,90 +6725,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgo Detector Characterization and Data Quality during the O3 run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Agathos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Albanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7102,51 +7102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Polini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Chiummo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies14010005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862862v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adhikari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.112.084080" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04651579v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Abbott" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.041039" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agathos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albanesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allocca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acd92d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac74bb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/hal-03862873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acdf36" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd770" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Aritomi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Zhao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Capocasa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Leonardi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eisenmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.102003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.122001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.022002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac532b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.061104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857161v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6acf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac3c8e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.102001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.082005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Abbott" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Abbott" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Acernese" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Ackley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Adams" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141452" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626016v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Page" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.082003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862440v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca1b0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6ad0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac073" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.062002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac776a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593144v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Was" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.456391" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.102008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.042003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261280v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.063030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507490v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.122004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abraham" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.241102" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430297v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abbott" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac082e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010977v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abe949" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203679v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abffcd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.082004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac17ea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186190v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010973v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.122002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.102001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203682v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022673v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.021053" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224757v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0d52" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235571v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Abbott" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac23db" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.171101" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aiello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.131101" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abb655" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996737v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. All&#233;n&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012039" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997107v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012040" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/abfef0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737863v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04124206v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Polini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Chiummo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies14010005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862862v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adhikari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.112.084080" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862940v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac74bb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04651579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Abbott" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.041039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agathos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albanesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allocca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acd92d" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/hal-03862873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acdf36" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd770" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca1b0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Capocasa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eisenmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Aritomi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Page" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.082003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644661v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Abbott" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Abbott" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Acernese" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Ackley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Adams" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141452" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.082005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.102001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac532b" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac3c8e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6acf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778299v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.061104" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Leonardi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.102003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863450v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.022002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.122001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6ad0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac073" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac776a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862985v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.062002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593144v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Was" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.456391" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.063030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738498v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.102008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.042003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abraham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010977v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abe949" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abffcd" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.241102" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507490v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.122004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430297v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abbott" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac082e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.082004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186190v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.021053" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.102001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac17ea" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010973v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.122002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224757v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0d52" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235571v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Abbott" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac23db" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.171101" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aiello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.131101" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abb655" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. All&#233;n&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996737v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012039" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/abfef0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737863v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04124206v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>