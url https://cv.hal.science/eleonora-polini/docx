--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1263,295 +1263,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the stability of frequency-dependent squeezing with bichromatic control of filter cavity length, alignment, and incident beam pointing</w:t>
+                <w:t xml:space="preserve">Search for intermediate-mass black hole binaries in the third observing run of Advanced LIGO and Advanced Virgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuhang Zhao</w:t>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Capocasa</w:t>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Eisenmann</w:t>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoki Aritomi</w:t>
+                <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Page</w:t>
+                <w:t xml:space="preserve">Carl Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (8), pp.082003. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 659, pp.A84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.082003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626016v1</w:t>
+                <w:t xml:space="preserve">hal-03644661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for intermediate-mass black hole binaries in the third observing run of Advanced LIGO and Advanced Virgo</w:t>
+                <w:t xml:space="preserve">Improving the stability of frequency-dependent squeezing with bichromatic control of filter cavity length, alignment, and incident beam pointing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rich Abbott</w:t>
+                <w:t xml:space="preserve">Yuhang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+                <w:t xml:space="preserve">Eleonora Capocasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fausto Acernese</w:t>
+                <w:t xml:space="preserve">Marc Eisenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kendall Ackley</w:t>
+                <w:t xml:space="preserve">Naoki Aritomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Adams</w:t>
+                <w:t xml:space="preserve">Michael Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 659, pp.A84. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (8), pp.082003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.082003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644661v1</w:t>
+                <w:t xml:space="preserve">hal-03626016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search of the early O3 LIGO data for continuous gravitational waves from the Cassiopeia A and Vela Jr. supernova remnants</w:t>
               </w:r>
@@ -1799,76 +1799,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts Detected by Fermi and Swift during the LIGO-Virgo Run O3b</w:t>
+                <w:t xml:space="preserve">Search for subsolar-mass binaries in the first half of advanced LIGO’s and advanced Virgo’s third observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. D. Abbott</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1878,566 +1878,566 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 928 (2), pp.186. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (6), pp.061104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac532b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.061104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03656903v1</w:t>
+                <w:t xml:space="preserve">hal-03778299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of advanced Virgo and reconstruction of the detector strain h(t) during the observing run O3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Searches for Gravitational Waves from Known Pulsars at Two Harmonics in the Second and Third LIGO-Virgo Observing Runs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Allocca</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (4), pp.045006. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 935 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac3c8e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac6acf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546110v1</w:t>
+                <w:t xml:space="preserve">insu-03857161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for Gravitational Waves from Known Pulsars at Two Harmonics in the Second and Third LIGO-Virgo Observing Runs</w:t>
+                <w:t xml:space="preserve">Search for Gravitational Waves Associated with Gamma-Ray Bursts Detected by Fermi and Swift during the LIGO-Virgo Run O3b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Abe</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Adhikari</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 935 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">, 2022, 928 (2), pp.186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac6acf⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac532b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03857161v1</w:t>
+                <w:t xml:space="preserve">insu-03656903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for subsolar-mass binaries in the first half of advanced LIGO’s and advanced Virgo’s third observing run</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calibration of advanced Virgo and reconstruction of the detector strain h(t) during the observing run O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Adams</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Albanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129 (6), pp.061104. </w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (4), pp.045006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.061104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac3c8e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778299v1</w:t>
+                <w:t xml:space="preserve">hal-03546110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of length control for a filter cavity with coherent control sidebands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoki Aritomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Capocasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eisenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (10), pp.102003. </w:t>
@@ -2469,51 +2469,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for continuous gravitational waves from 20 accreting millisecond x-ray pulsars in O3 LIGO data</w:t>
+                <w:t xml:space="preserve">All-sky, all-frequency directional search for persistent gravitational waves from Advanced LIGO's and Advanced Virgo's first three observing runs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
@@ -2552,102 +2552,102 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (2), pp.022002. </w:t>
+              <w:t xml:space="preserve">, 2022, 105 (12), pp.122001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.022002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.122001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863450v1</w:t>
+                <w:t xml:space="preserve">insu-03711636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky, all-frequency directional search for persistent gravitational waves from Advanced LIGO's and Advanced Virgo's first three observing runs</w:t>
+                <w:t xml:space="preserve">Search for continuous gravitational waves from 20 accreting millisecond x-ray pulsars in O3 LIGO data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Abbott</w:t>
@@ -2686,78 +2686,78 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (12), pp.122001. </w:t>
+              <w:t xml:space="preserve">, 2022, 105 (2), pp.022002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.122001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.022002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03711636v1</w:t>
+                <w:t xml:space="preserve">hal-03863450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrowband Searches for Continuous and Long-duration Transient Gravitational Waves from Known Pulsars in the LIGO-Virgo Third Observing Run</w:t>
               </w:r>
@@ -3005,295 +3005,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Virgo O3 run and the impact of the environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 with a hidden Markov model in O3 LIGO data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Allocca</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (23), pp.235009. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (6), pp.062002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac776a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.062002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738053v1</w:t>
+                <w:t xml:space="preserve">hal-03862985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 with a hidden Markov model in O3 LIGO data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Virgo O3 run and the impact of the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Adhikari</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agathos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Albanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (6), pp.062002. </w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (23), pp.235009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.062002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ac776a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862985v1</w:t>
+                <w:t xml:space="preserve">hal-03738053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-angular-resolution interferometric backscatter meter</w:t>
               </w:r>
@@ -3364,161 +3364,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on dark photon dark matter using data from LIGO’s and Virgo’s third observing run</w:t>
+                <w:t xml:space="preserve">Search for continuous gravitational wave emission from the Milky Way center in O3 LIGO-Virgo data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T.D. Abbott</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Adams</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (6), pp.063030. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (4), pp.042003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.063030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.042003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261280v1</w:t>
+                <w:t xml:space="preserve">hal-03862997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-sky search for continuous gravitational waves from isolated neutron stars using Advanced LIGO and Advanced Virgo O3 data</w:t>
               </w:r>
@@ -3632,161 +3632,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for continuous gravitational wave emission from the Milky Way center in O3 LIGO-Virgo data</w:t>
+                <w:t xml:space="preserve">Constraints on dark photon dark matter using data from LIGO’s and Virgo’s third observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Abe</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Adhikari</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (4), pp.042003. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (6), pp.063030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.106.042003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.063030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862997v1</w:t>
+                <w:t xml:space="preserve">hal-03261280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-sky search in early O3 LIGO data for continuous gravitational-wave signals from unknown neutron stars in binary systems</w:t>
               </w:r>
@@ -3900,51 +3900,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Properties of Compact Objects from the Second LIGO-Virgo Gravitational-Wave Transient Catalog</w:t>
+                <w:t xml:space="preserve">Diving below the Spin-down Limit: Constraints on Gravitational Waves from theEnergetic Young Pulsar PSR J0537-6910</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
@@ -3979,106 +3979,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 913 (1), pp.L7. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 913 (2), pp.L27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/abe949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/abffcd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010977v1</w:t>
+                <w:t xml:space="preserve">hal-03203679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diving below the Spin-down Limit: Constraints on Gravitational Waves from theEnergetic Young Pulsar PSR J0537-6910</w:t>
+                <w:t xml:space="preserve">Population Properties of Compact Objects from the Second LIGO-Virgo Gravitational-Wave Transient Catalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
@@ -4113,82 +4113,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 913 (2), pp.L27. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 913 (1), pp.L7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/abffcd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/abe949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203679v1</w:t>
+                <w:t xml:space="preserve">hal-03010977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on Cosmic Strings Using Data from the Third Advanced LIGO–Virgo Observing Run</w:t>
               </w:r>
@@ -4704,51 +4704,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper limits on the isotropic gravitational-wave background from Advanced LIGO and Advanced Virgo’s third observing run</w:t>
+                <w:t xml:space="preserve">Search for anisotropic gravitational-wave backgrounds using data from Advanced LIGO and Advanced Virgo’s first three observing runs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
@@ -4787,102 +4787,102 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (2), pp.022004. </w:t>
+              <w:t xml:space="preserve">, 2021, 104 (2), pp.022005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.022004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.022005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203682v1</w:t>
+                <w:t xml:space="preserve">hal-03186190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for anisotropic gravitational-wave backgrounds using data from Advanced LIGO and Advanced Virgo’s first three observing runs</w:t>
+                <w:t xml:space="preserve">Searches for Continuous Gravitational Waves from Young Supernova Remnants in the Early Third Observing Run of Advanced LIGO and Virgo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
@@ -4917,374 +4917,374 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (2), pp.022005. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 921 (1), pp.80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.022005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac17ea⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186190v1</w:t>
+                <w:t xml:space="preserve">hal-03261149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GWTC-2: Compact Binary Coalescences Observed by LIGO and Virgo During the First Half of the Third Observing Run</w:t>
+                <w:t xml:space="preserve">All-sky search for long-duration gravitational-wave bursts in the third Advanced LIGO and Advanced Virgo run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (2), pp.021053. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (10), pp.102001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.11.021053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.102001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022673v1</w:t>
+                <w:t xml:space="preserve">hal-03428826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky search for long-duration gravitational-wave bursts in the third Advanced LIGO and Advanced Virgo run</w:t>
+                <w:t xml:space="preserve">Upper limits on the isotropic gravitational-wave background from Advanced LIGO and Advanced Virgo’s third observing run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (10), pp.102001. </w:t>
+              <w:t xml:space="preserve">, 2021, 104 (2), pp.022004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.102001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.104.022004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428826v1</w:t>
+                <w:t xml:space="preserve">hal-03203682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for Continuous Gravitational Waves from Young Supernova Remnants in the Early Third Observing Run of Advanced LIGO and Virgo</w:t>
+                <w:t xml:space="preserve">Tests of general relativity with binary black holes from the second LIGO-Virgo gravitational-wave transient catalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
@@ -5319,106 +5319,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 921 (1), pp.80. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (12), pp.122002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac17ea⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.122002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261149v1</w:t>
+                <w:t xml:space="preserve">hal-03010973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests of general relativity with binary black holes from the second LIGO-Virgo gravitational-wave transient catalog</w:t>
+                <w:t xml:space="preserve">GWTC-2: Compact Binary Coalescences Observed by LIGO and Virgo During the First Half of the Third Observing Run</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
@@ -5453,82 +5453,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (12), pp.122002. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.021053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.103.122002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.11.021053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010973v1</w:t>
+                <w:t xml:space="preserve">hal-03022673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints from LIGO O3 Data on Gravitational-wave Emission Due to R-modes in the Glitching Pulsar PSR J0537–6910</w:t>
               </w:r>
@@ -5687,51 +5687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5782,103 +5782,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-Dependent Squeezed Vacuum Source for Broadband Quantum Noise Reduction in Advanced Gravitational-Wave Detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoki Aritomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Capocasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eisenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (17), pp.171101. </w:t>
@@ -7102,51 +7102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Polini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Chiummo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies14010005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862862v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adhikari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.112.084080" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862940v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac74bb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04651579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Abbott" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.041039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agathos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albanesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allocca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acd92d" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/hal-03862873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acdf36" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd770" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca1b0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Zhao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Capocasa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eisenmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Aritomi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Page" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.082003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644661v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Abbott" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Abbott" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Acernese" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Ackley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Adams" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141452" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.082005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.102001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac532b" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac3c8e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6acf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778299v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.061104" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Leonardi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.102003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863450v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.022002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.122001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6ad0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac073" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac776a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862985v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.062002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593144v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Was" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.456391" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.063030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738498v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.102008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.042003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abraham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010977v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abe949" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abffcd" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.241102" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507490v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.122004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430297v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abbott" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac082e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.082004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186190v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.021053" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.102001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac17ea" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010973v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.122002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224757v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0d52" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235571v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Abbott" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac23db" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.171101" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aiello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.131101" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abb655" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. All&#233;n&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996737v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012039" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/abfef0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737863v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04124206v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Polini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Chiummo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies14010005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862862v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adhikari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.112.084080" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862940v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac74bb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04651579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Abbott" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.041039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agathos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albanesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allocca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acd92d" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/hal-03862873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/acdf36" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acd770" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862440v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aca1b0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Abbott" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Abbott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Acernese" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Ackley" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Adams" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141452" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Zhao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Capocasa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eisenmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Aritomi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Page" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.082003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.082005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.102001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.061104" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6acf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac532b" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac3c8e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Leonardi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.102003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.122001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.022002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6ad0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac073" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.062002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ac776a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593144v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Was" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.456391" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.042003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738498v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.106.102008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261280v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.063030" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abraham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.064017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203679v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abffcd" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010977v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abe949" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.241102" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507490v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.122004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430297v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abbott" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ac082e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.082004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186190v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261149v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac17ea" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428826v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.102001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203682v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.022004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010973v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.103.122002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022673v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.021053" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224757v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac0d52" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235571v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Abbott" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac23db" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.171101" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aiello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.131101" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/abb655" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. All&#233;n&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996737v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2429/1/012039" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/abfef0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737863v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04124206v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>