--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Éléonore de BEAUMONT </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -135,557 +135,1376 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages informels du français inclusif : étude des doublets abrégés et complets sur twitter , reddit et youtube</w:t>
+                <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Flesch</w:t>
+                <w:t xml:space="preserve">Cindy de Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lf.220.0059⟩</w:t>
+              <w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/partages.74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558909v1</w:t>
+                <w:t xml:space="preserve">hal-05560001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rabatel et Laurence Rosier (dir.). 2019. « Les défis de l’écriture inclusive », Le discours et la langue 11(1)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enseigner une langue qui évolue : la féminisation des noms de métiers en didactique du FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.12663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une prise en compte de la non-binarité dans l’enseignement du FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.12269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages informels du français inclusif : étude des doublets abrégés et complets sur twitter , reddit et youtube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Flesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 220 (4), pp.59-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.220.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turkish as a Genderless Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glad.5927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gygax, Sandrine Zufferey et Ute Gabriel. 2021. Le cerveau pense-t-il au masculin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore de Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glad.5170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trouble dans le genre grammatical : exprimer des identités non-binaires en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinay Swamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Mackenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir Non-Binaire En</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.14742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel et Laurence Rosier (dir.). 2019. « Les défis de l’écriture inclusive », Le discours et la langue 11(1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/glad.2654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je pense que c’est juste pour les hommes » : ambiguïtés du masculin générique en FLE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Faire de la classe de FLE un espace d’empouvoirement féministe/queer : freins et leviers d’action des enseignant·es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches et pratiques actuelles en didactique des langues et des cultures</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05556989v1</w:t>
+              <w:t xml:space="preserve">Langue et genre : quelles prospectives pour la didactique du FLE/FLS en Amérique du Nord ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2025, Montreal (Canada), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inclusive French on the internet: a quantitative study of tweets and Reddit comments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Flesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AILA World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AILA; ENS de Lyon, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contacts entre langue genrée et langue non-genrée : un enjeu pour l’enseignement-apprentissage du FLE en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Le français au contact des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for French Language Studies, Jul 2022, Exeter (England), Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre grammatical et enseignement-apprentissage du FLE en contexte turcophone : normes, résistances et émancipations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">« Je pense que c’est juste pour les hommes » : ambiguïtés du masculin générique en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Linguistique. Université de Lorraine, 2025. Français. </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">tel-05504604v1</w:t>
+              <w:t xml:space="preserve">Betül Ertek. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches et pratiques actuelles en didactique des langues et des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eğitim Yayınevi, 2023, 978-625-6408-65-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vidéo (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genre grammatical et enseignement-apprentissage du FLE en contexte turcophone : normes, résistances et émancipations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linguistique. Université de Lorraine, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025LORR0172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05504604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vidéo (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le français inclusif sur internet : étude quantitative de Twitter, Reddit et YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -753,51 +1572,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B5A402F"/>
+    <w:nsid w:val="049D79E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -984,51 +1803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eleonore-de-beaumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-0657-617X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558909v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore de Beaumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.220.0059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03602961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.2654" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556989v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05504604v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025LORR0172" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eleonore-de-beaumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-0657-617X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560001v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thiriet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore de Beaumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.74" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12663" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12269" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.220.0059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.5927" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore de Beaumont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.5170" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Swamy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Mackenzie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devenir Non-Binaire En" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14742" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03602961v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.2654" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560017v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05504604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025LORR0172" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>