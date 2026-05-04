--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -169,265 +169,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation</w:t>
+                <w:t xml:space="preserve">Enseigner une langue qui évolue : la féminisation des noms de métiers en didactique du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35562/partages.74⟩</w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.12663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560001v1</w:t>
+                <w:t xml:space="preserve">hal-05556985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner une langue qui évolue : la féminisation des noms de métiers en didactique du FLE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy de Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Boch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Frier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69, </w:t>
+              <w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lidil.12663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35562/partages.74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556985v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une prise en compte de la non-binarité dans l’enseignement du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -474,51 +474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages informels du français inclusif : étude des doublets abrégés et complets sur twitter , reddit et youtube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 220 (4), pp.59-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -552,51 +552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turkish as a Genderless Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -712,51 +712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouble dans le genre grammatical : exprimer des identités non-binaires en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinay Swamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -833,51 +833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel et Laurence Rosier (dir.). 2019. « Les défis de l’écriture inclusive », Le discours et la langue 11(1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -947,51 +947,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de la classe de FLE un espace d’empouvoirement féministe/queer : freins et leviers d’action des enseignant·es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue et genre : quelles prospectives pour la didactique du FLE/FLS en Amérique du Nord ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2025, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1029,51 +1029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive French on the internet: a quantitative study of tweets and Reddit comments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AILA World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AILA; ENS de Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1098,51 +1098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contacts entre langue genrée et langue non-genrée : un enjeu pour l’enseignement-apprentissage du FLE en Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Le français au contact des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for French Language Studies, Jul 2022, Exeter (England), Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1199,51 +1199,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Je pense que c’est juste pour les hommes » : ambiguïtés du masculin générique en FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Betül Ertek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches et pratiques actuelles en didactique des langues et des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eğitim Yayınevi, 2023, 978-625-6408-65-4</w:t>
@@ -1304,51 +1304,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre grammatical et enseignement-apprentissage du FLE en contexte turcophone : normes, résistances et émancipations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Lorraine, 2025. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025LORR0172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1420,51 +1420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français inclusif sur internet : étude quantitative de Twitter, Reddit et YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1572,51 +1572,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="049D79E2"/>
+    <w:nsid w:val="E7EABCC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1803,51 +1803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eleonore-de-beaumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-0657-617X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560001v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thiriet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore de Beaumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.74" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12663" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12269" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.220.0059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.5927" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore de Beaumont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.5170" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Swamy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Mackenzie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devenir Non-Binaire En" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14742" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03602961v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.2654" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560017v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05504604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025LORR0172" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eleonore-de-beaumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-0657-617X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556985v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore de Beaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12663" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thiriet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.74" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12269" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.220.0059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.5927" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore de Beaumont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.5170" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Swamy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Mackenzie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devenir Non-Binaire En" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14742" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03602961v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.2654" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560017v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05504604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025LORR0172" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>