--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0001-0657-617X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=plDW7HQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -161,769 +182,769 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner une langue qui évolue : la féminisation des noms de métiers en didactique du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 69, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lidil.12663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy de Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partages - recherches collaboratives en didactique du français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 01, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35562/partages.74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une prise en compte de la non-binarité dans l’enseignement du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21-1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.12269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages informels du français inclusif : étude des doublets abrégés et complets sur twitter , reddit et youtube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 220 (4), pp.59-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lf.220.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turkish as a Genderless Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glad.5927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gygax, Sandrine Zufferey et Ute Gabriel. 2021. Le cerveau pense-t-il au masculin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/glad.5170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouble dans le genre grammatical : exprimer des identités non-binaires en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinay Swamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Mackenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir Non-Binaire En</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58282/acta.14742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabatel et Laurence Rosier (dir.). 2019. « Les défis de l’écriture inclusive », Le discours et la langue 11(1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glad.2654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -933,249 +954,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de la classe de FLE un espace d’empouvoirement féministe/queer : freins et leviers d’action des enseignant·es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue et genre : quelles prospectives pour la didactique du FLE/FLS en Amérique du Nord ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2025, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive French on the internet: a quantitative study of tweets and Reddit comments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AILA World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AILA; ENS de Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contacts entre langue genrée et langue non-genrée : un enjeu pour l’enseignement-apprentissage du FLE en Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Le français au contact des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for French Language Studies, Jul 2022, Exeter (England), Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1185,102 +1206,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Je pense que c’est juste pour les hommes » : ambiguïtés du masculin générique en FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Betül Ertek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches et pratiques actuelles en didactique des langues et des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eğitim Yayınevi, 2023, 978-625-6408-65-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1290,100 +1311,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre grammatical et enseignement-apprentissage du FLE en contexte turcophone : normes, résistances et émancipations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Lorraine, 2025. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025LORR0172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05504604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1393,118 +1414,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français inclusif sur internet : étude quantitative de Twitter, Reddit et YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore de Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1572,51 +1593,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7EABCC3"/>
+    <w:nsid w:val="2660443A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1803,51 +1824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eleonore-de-beaumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-0657-617X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556985v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore de Beaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12663" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thiriet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.74" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12269" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.220.0059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.5927" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore de Beaumont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.5170" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Swamy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Mackenzie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devenir Non-Binaire En" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14742" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03602961v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.2654" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560017v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05504604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025LORR0172" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eleonore-de-beaumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-0657-617X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=plDW7HQAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556985v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore de Beaumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12663" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560001v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thiriet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/partages.74" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556983v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12269" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flesch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.220.0059" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.5927" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560010v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore de Beaumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.5170" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Swamy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Mackenzie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devenir Non-Binaire En" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.14742" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03602961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.2654" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560017v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556989v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05504604v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025LORR0172" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488909v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>