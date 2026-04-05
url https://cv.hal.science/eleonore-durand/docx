--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -317,94 +317,85 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 71 (9), pp.2513-2526. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992047v1</w:t>
+                <w:t xml:space="preserve">hal-02989112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live-cell imaging of early events following pollen perception in self-incompatible Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -451,69 +442,78 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 71 (9), pp.2513-2526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989112v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turnover of ribosome-associated transcripts from de novo ORFs produces gene-like characteristics available for de novo gene emergence in wild yeast populations</w:t>
               </w:r>
@@ -1274,444 +1274,832 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature06148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00180136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accumulation of deleterious mutations linked to self-incompatibility locus in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Le Vève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMPEE5, 5th Annual Meeting on Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Botanical Society of Belgium; Meise Botanic Garden, Nov 2019, Meise, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of dominance hierarchy on balancing selection at the S-locus in A. halleri and A. lyrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Le Vève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th EMPSEB European Meeting of the PhD Student in Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Pedrogao Pequeno, Portugal, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and dynamics of the network of dominance interactions among self-incompatibility alleles in Arabidopsis halleri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Le Vève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International Conference on Sexual Plant Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance modifiers at the Arabidopsis self-incompatibility locus retain proto-miRNA features and act through non-canonical pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita A Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Mörchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinthe Azevedo-Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetic architecture of the load linked to dominant and recessive self-incompatibility alleles in Arabidopsis halleri and A. lyrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Veve Audrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genete Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lepers-Blassiau Christelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponitzki Chloé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term balancing selection and the genetic load linked to the self-incompatibility locus in Arabidopsis halleri and A. lyrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Le Veve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Burghgraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Genete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lepers-Blassiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Takou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1858,51 +2246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pavan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo Favory" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;anore Lacoste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf168" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rozier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Riglet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Kodera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gagnon-Arsenault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hallin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dub&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.239822.118" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Tenaillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raffoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0382-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soucaze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Goubet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1259442" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648939v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.136903" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coubriche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A Batista" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M&#246;rchen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo-Favory" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Simon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306051v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Veve Audrey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genete Mathieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepers-Blassiau Christelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponitzki Chlo&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876818v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Veve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burghgraeve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Genete" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lepers-Blassiau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Takou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pavan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo Favory" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;anore Lacoste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf168" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rozier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Riglet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Kodera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gagnon-Arsenault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hallin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dub&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.239822.118" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Tenaillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raffoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0382-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soucaze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Goubet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1259442" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648939v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.136903" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coubriche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le V&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568242v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805332v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A Batista" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M&#246;rchen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo-Favory" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Veve Audrey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genete Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepers-Blassiau Christelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponitzki Chlo&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876818v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Veve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burghgraeve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Genete" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lepers-Blassiau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Takou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>