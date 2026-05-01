--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -317,85 +317,94 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 71 (9), pp.2513-2526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989112v1</w:t>
+                <w:t xml:space="preserve">hal-02992047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live-cell imaging of early events following pollen perception in self-incompatible Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -442,78 +451,69 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 71 (9), pp.2513-2526. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02992047v1</w:t>
+                <w:t xml:space="preserve">hal-02989112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turnover of ribosome-associated transcripts from de novo ORFs produces gene-like characteristics available for de novo gene emergence in wild yeast populations</w:t>
               </w:r>
@@ -1329,51 +1329,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of deleterious mutations linked to self-incompatibility locus in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Effect of dominance hierarchy on balancing selection at the S-locus in A. halleri and A. lyrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Le Vève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Durand</w:t>
@@ -1391,97 +1391,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMPEE5, 5th Annual Meeting on Plant Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Botanical Society of Belgium; Meise Botanic Garden, Nov 2019, Meise, Belgium</w:t>
+              <w:t xml:space="preserve">25th EMPSEB European Meeting of the PhD Student in Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Pedrogao Pequeno, Portugal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568248v1</w:t>
+                <w:t xml:space="preserve">hal-05568242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dominance hierarchy on balancing selection at the S-locus in A. halleri and A. lyrata</w:t>
+                <w:t xml:space="preserve">Accumulation of deleterious mutations linked to self-incompatibility locus in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Le Vève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Durand</w:t>
@@ -1499,73 +1499,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th EMPSEB European Meeting of the PhD Student in Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Pedrogao Pequeno, Portugal, Portugal</w:t>
+              <w:t xml:space="preserve">AMPEE5, 5th Annual Meeting on Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Botanical Society of Belgium; Meise Botanic Garden, Nov 2019, Meise, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568242v1</w:t>
+                <w:t xml:space="preserve">hal-05568248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2246,51 +2246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pavan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo Favory" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;anore Lacoste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf168" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rozier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Riglet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Kodera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gagnon-Arsenault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hallin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dub&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.239822.118" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Tenaillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raffoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0382-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soucaze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Goubet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1259442" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648939v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.136903" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coubriche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le V&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568242v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805332v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A Batista" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M&#246;rchen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo-Favory" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Veve Audrey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genete Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepers-Blassiau Christelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponitzki Chlo&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876818v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Veve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burghgraeve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Genete" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lepers-Blassiau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Takou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805376v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pavan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo Favory" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;anore Lacoste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf168" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rozier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Riglet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chie Kodera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gagnon-Arsenault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hallin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dub&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.239822.118" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Tenaillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raffoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0382-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soucaze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Goubet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gallina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1259442" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648939v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.136903" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coubriche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le V&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805332v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A Batista" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika M&#246;rchen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Azevedo-Favory" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Veve Audrey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genete Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepers-Blassiau Christelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponitzki Chlo&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876818v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Le Veve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burghgraeve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Genete" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lepers-Blassiau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Takou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>