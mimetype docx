--- v0 (2026-03-28)
+++ v1 (2026-04-17)
@@ -2846,51 +2846,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E76510AC"/>
+    <w:nsid w:val="EDF1296F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2994,51 +2994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EE56D44B"/>
+    <w:nsid w:val="7F11A8DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3142,51 +3142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5D66F9F0"/>
+    <w:nsid w:val="EB094589"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3290,51 +3290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D7BE6914"/>
+    <w:nsid w:val="F673C97D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3438,51 +3438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="99F5C964"/>
+    <w:nsid w:val="E9EB5C03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3586,51 +3586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7AAC06DB"/>
+    <w:nsid w:val="52F39F10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>