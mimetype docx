--- v1 (2026-04-17)
+++ v2 (2026-05-12)
@@ -797,51 +797,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – Campagnes d’étude 2019-2020</w:t>
+                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon Pétridis</w:t>
@@ -888,472 +888,472 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/130bm⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/130bn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939657v1</w:t>
+                <w:t xml:space="preserve">hal-04939641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – opérations de terrain et d’étude 2022</w:t>
+                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – Campagnes d’étude 2019-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon Pétridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Aurigny</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Beteinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éléonore Favier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/130bo⟩</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/130bm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939654v1</w:t>
+                <w:t xml:space="preserve">hal-04939657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières du travail et chantiers de construction : entretien croisé avec Virginie Mathé et Mylène Pardoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Pardoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Mathé</w:t>
+                <w:t xml:space="preserve">Louise Fauchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Pardoen</w:t>
+                <w:t xml:space="preserve">Eléonore Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Adeline Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10, pp.67-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/135o8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes 2021</w:t>
+                <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – opérations de terrain et d’étude 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon Pétridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikos Beteinis</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Aurigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fadin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/130bn⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/130bo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939641v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouilles aux fortifications de Delphes – 2017</w:t>
               </w:r>
@@ -1741,51 +1741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Grégoire POCCARDI, Gorgios M. SANIDAS, Le feu dans la cité antique. Usages, risques, réglementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1823,51 +1823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coroplathie dans l’histoire des collaborations artisanales. Historiographie entre la fin du XIXe siècle et aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand on a la terre sous l’ongle. Le modelage dans le monde grec antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1892,51 +1892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Emanuele GRECO, En Grèce et en Grande Grèce. Archéologie, espace et sociétés : quatre conférences au Collège de France (Paris, 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.97-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2006,51 +2006,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the relationship between a city's commercial harbor and its workshops? A work in progress on the case of Delos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEXNH: Making, creating, and agency networks in the Ancient Mediterranean world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Netherlands Insistute at Athens, Feb 2025, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2075,51 +2075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œuvre de Waldemar Deonna à l’heure des humanités numériques : Le mobilier délien, les bases de données et le SIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Délos 1873-2023. 150 ans de recherches dans l’île d’Apollon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hélène Wurmser, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2144,51 +2144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où sont les femmes… dans nos études ? Le travail des femmes dans l’Antiquité : revue historiographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire histoire du travail des femmes de l’antiquité à nos jours : enjeux historiographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chloé Buton; Camille Courgeon; Fanny Gallot; Franziska Seitz, Dec 2024, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2213,51 +2213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures à organisation de type domestique, espaces de travail manuel : utilisation et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43e Rencontres d'Histoire et d'Archéologie de Nice Côte d'Azur : "Acteurs techniques, acteurs sociaux : Des vestiges matériels à l'organisation sociale du travail de la préhistoire à l'actuel"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carole Cheval; Olivier Langlois; Michel Lauwers; Giulio Palumbi; Haris Procopiou, Oct 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2282,51 +2282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie et le croisement des sources pour des études d’histoire sociale : position et mobilité des travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail en ville. Vers une histoire sociale de l'urbanisme méditerranéen antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julien Zurbach; Stéphanie Maillot, Nov 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2351,51 +2351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution de l’organisation architecturale de l’agora grecque à l’époque hellénistique et l’implication de l’État, point de vue économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politique est dans la place. Discours et usages des places publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Claire Ferriès, Jan 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2420,51 +2420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social hierarchy and work hierarchy: indistinct status within the manual production workshop. Slaves’ example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Specialized Labor in Classical Antiquity: Economy, Identity, Community</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elliot Wilson; Selena Ross; Kate Stevens, May 2021, Zoom Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2489,64 +2489,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les modèles dans l’histoire économique grecque ? Une réflexion à partir de trois sujets de recherche d’étude classique. La source archéologique, grande oubliée des modèles économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fauchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Hédan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2584,51 +2584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Collaborations artisanales et interartisanalités des travailleurs : le champ de recherche de demain. L’exemple des figurines modelées et de la coroplathie, apport historiographique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Quand on a la terre sous l’ongle » Le modelage dans le monde grec antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hélène Aurigny; Laura Rohaut, Apr 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2685,51 +2685,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailleurs et travailleuses manuels en contexte urbain dans le monde grec hellénistique. Étude de cas sur l'organisation du travail.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Lyon 2, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2846,51 +2846,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDF1296F"/>
+    <w:nsid w:val="CFFB3D71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2994,51 +2994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F11A8DE"/>
+    <w:nsid w:val="2CFA93D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3142,51 +3142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EB094589"/>
+    <w:nsid w:val="244CF71F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3290,51 +3290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F673C97D"/>
+    <w:nsid w:val="649D395B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3438,51 +3438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E9EB5C03"/>
+    <w:nsid w:val="117E43CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3586,51 +3586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="52F39F10"/>
+    <w:nsid w:val="8E126004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3832,51 +3832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939657v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon P&#233;tridis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Beteinis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939654v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aurigny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Favier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Math&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pardoen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fauchier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Favier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Le Guennec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/135o8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939641v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Bardet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.131520" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295482v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.719" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel H&#233;dan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03789926v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939641v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon P&#233;tridis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Beteinis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939657v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Math&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pardoen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fauchier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Favier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adeline Le Guennec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/135o8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aurigny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Favier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Bardet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.131520" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295482v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.719" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel H&#233;dan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03789926v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>