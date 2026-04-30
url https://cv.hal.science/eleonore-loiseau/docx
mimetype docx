--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -257,1425 +257,1412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of mass balance in life cycle assessment of nature-based solutions for wastewater treatment: key learning points from a case study</w:t>
+                <w:t xml:space="preserve">Benchmarking the environmental impacts of Leuven’s urban food system using territorial Life Cycle Assessment: What we eat matters the most</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Dufossé</w:t>
+                <w:t xml:space="preserve">Villi Ieremia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Forquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+                <w:t xml:space="preserve">Annemie Geeraerd Ameryckx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blue-Green Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/bgs.2024.023⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, pp.106966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2025.106966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822900v1</w:t>
+                <w:t xml:space="preserve">hal-05504791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined territorial life cycle assessment and ecosystem services valuation to analyse the environmental performance of coastal planning scenarios: Insights from a case study in southern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The importance of mass balance in life cycle assessment of nature-based solutions for wastewater treatment: key learning points from a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Philippot</w:t>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marilys Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eiar.2025.108256⟩</w:t>
+              <w:t xml:space="preserve">Blue-Green Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/bgs.2024.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353874v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective LCA to support the agri-food sector’s transition towards sustainability—89th LCA discussion forum conference report</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecosystem-Scale Biodiversity in Fisheries Life Cycle Impact Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Stanford-Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hélias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-025-02556-2⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (23), pp.11528-11539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.4c13066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336600v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem-Scale Biodiversity in Fisheries Life Cycle Impact Assessment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prospective LCA to support the agri-food sector’s transition towards sustainability—89th LCA discussion forum conference report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Douziech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bystricky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Diogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouannais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.4c13066⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, pp.2794-2798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-025-02556-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05107179v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the environmental impacts of digital agriculture: early findings from three contrasting life cycle assessment case studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A combined territorial life cycle assessment and ecosystem services valuation to analyse the environmental performance of coastal planning scenarios: Insights from a case study in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Huck</w:t>
+                <w:t xml:space="preserve">Jérôme Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-025-02531-x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118, pp.108256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eiar.2025.108256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303160v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint assessment of the environmental impacts and resource criticality of French food consumption scenarios in 2050 from a regionalised life cycle perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling the environmental impacts of digital agriculture: early findings from three contrasting life cycle assessment case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazare Deteix</w:t>
+                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Salou</w:t>
+                <w:t xml:space="preserve">Yoann Valloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55, pp.37-50. </w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, pp.2849-2866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spc.2025.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11367-025-02531-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964985v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing territorial life cycle assessment with integrated assessment modeling of agricultural landscapes: Insights from a French cropping region</w:t>
+                <w:t xml:space="preserve">Joint assessment of the environmental impacts and resource criticality of French food consumption scenarios in 2050 from a regionalised life cycle perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Malik</w:t>
+                <w:t xml:space="preserve">Lazare Deteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Auberger</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibault Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180951⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2025.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409782v1</w:t>
+                <w:t xml:space="preserve">hal-04964985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking the environmental impacts of Leuven’s urban food system using territorial Life Cycle Assessment: What we eat matters the most</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing territorial life cycle assessment with integrated assessment modeling of agricultural landscapes: Insights from a French cropping region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dardonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villi Ieremia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+                <w:t xml:space="preserve">Nirina Ratsimba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemie Geeraerd Ameryckx</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135, pp.106966. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1008, pp.180951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2025.106966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504791v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking the spatio-temporal effects of climate change into account for Life Cycle Assessment of prospective scenarios to secure water supplies in agricultural areas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying food consumption supply risk: An analysis across countries and agricultural products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazare Deteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169345⟩</w:t>
+              <w:t xml:space="preserve">Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, pp.100764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gfs.2024.100764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469223v1</w:t>
+                <w:t xml:space="preserve">hal-04566062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fisheries Impact Pathway: Making Global and Regionalised Impacts on Marine Ecosystem Quality Accessible in Life Cycle Impact Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Stanford-Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Helias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (9), pp.3870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su16093870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les performances environnementales de scénarios d'aménagement d'irrigation dans un contexte de changement climatique – Apports de l’analyse du cycle de vie territoriale</w:t>
+                <w:t xml:space="preserve">Taking the spatio-temporal effects of climate change into account for Life Cycle Assessment of prospective scenarios to secure water supplies in agricultural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rogy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Sferratore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Géhéniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45, pp.8204. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 915, pp.169345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.45.8204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314412v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of digitalisation in agriculture: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gobrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1729,854 +1716,867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of resource supply risk characterisation factors in the life cycle assessment of food products: Application to contrasting bread supply chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Salou</w:t>
+                <w:t xml:space="preserve">Évaluer les performances environnementales de scénarios d'aménagement d'irrigation dans un contexte de changement climatique – Apports de l’analyse du cycle de vie territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rogy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Sferratore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Géhéniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29, pp.501-515. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.8204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11367-023-02276-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.45.8204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423516v1</w:t>
+                <w:t xml:space="preserve">hal-05314412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying food consumption supply risk: An analysis across countries and agricultural products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Implementation of resource supply risk characterisation factors in the life cycle assessment of food products: Application to contrasting bread supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazare Deteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Food Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41, pp.100764. </w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, pp.501-515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gfs.2024.100764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11367-023-02276-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566062v1</w:t>
+                <w:t xml:space="preserve">hal-04423516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of urban food supply: key findings and recommendations from a French metropolitan area case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation environnementale de scénarios d’adaptation au changement climatique de périmètres agricoles irrigués : utilisation de l’analyse de cycle de vie territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Sferratore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rogy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136788⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.45-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/TSM/202309045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032969v1</w:t>
+                <w:t xml:space="preserve">hal-04504035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of land in resource criticality assessment methods: a first step towards characterising supply risk</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Life cycle assessment of urban food supply: key findings and recommendations from a French metropolitan area case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, online first, pp.163248. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 401, article 136788, 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064190v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation environnementale de scénarios d’adaptation au changement climatique de périmètres agricoles irrigués : utilisation de l’analyse de cycle de vie territoriale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rogy</w:t>
+                <w:t xml:space="preserve">The importance of land in resource criticality assessment methods: a first step towards characterising supply risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazare Deteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9, pp.45-50. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, online first, pp.163248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36904/TSM/202309045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504035v1</w:t>
+                <w:t xml:space="preserve">hal-04064190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepening the territorial Life Cycle Assessment approach with partial equilibrium modelling : First insights from an application to a wood energy incentive in a French region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water supply scenarios of agricultural areas: Environmental performance through Territorial Life Cycle Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rogy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Beaussier</w:t>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Caurla</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Pradinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Sferratore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2021.106024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 366, pp.132862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.132862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604731v1</w:t>
+                <w:t xml:space="preserve">hal-03727210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water supply scenarios of agricultural areas: Environmental performance through Territorial Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rogy</w:t>
+                <w:t xml:space="preserve">Deepening the territorial Life Cycle Assessment approach with partial equilibrium modelling : First insights from an application to a wood energy incentive in a French region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Salou</w:t>
+                <w:t xml:space="preserve">Sylvain Caurla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Pradinaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Delacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 366, pp.132862. </w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.132862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2021.106024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727210v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the resource use and circularity in farm systems: Focus on the energy analysis of agroecosystems</w:t>
               </w:r>
@@ -2692,51 +2692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-resolution life cycle impact assessment model for continental freshwater habitat change due to water consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2986,51 +2986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 276, pp.124166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3058,1654 +3058,1654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling economic models and environmental assessment methods to support regional policies : A critical review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+                <w:t xml:space="preserve">Spatialized freshwater ecosystem life cycle impact assessment of water consumption based on instream habitat change modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.01.020⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 163, pp.114884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.114884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021423v1</w:t>
+                <w:t xml:space="preserve">hal-02609653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Water Supply Mix for Life Cycle Assessment and Resource Policy Support-Assessment of Forecasting Scenarios Accounting for Future Changes in Water Demand and Availability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susana Leao</w:t>
+                <w:t xml:space="preserve">Coupling economic models and environmental assessment methods to support regional policies : A critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Sylvain Caurla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (3), pp.1374-1384. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216, pp.408-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b04071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02425060v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operationalisation and application of water supply mix (WSmix) at worldwide scale: how does WSmix influence the environmental profile of water supply for different users?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Prospective Water Supply Mix for Life Cycle Assessment and Resource Policy Support-Assessment of Forecasting Scenarios Accounting for Future Changes in Water Demand and Availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Leao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Sferratore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-019-01630-w⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (3), pp.1374-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b04071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429042v1</w:t>
+                <w:t xml:space="preserve">hal-02425060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialized freshwater ecosystem life cycle impact assessment of water consumption based on instream habitat change modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Pella</w:t>
+                <w:t xml:space="preserve">Operationalisation and application of water supply mix (WSmix) at worldwide scale: how does WSmix influence the environmental profile of water supply for different users?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Leao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Roux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ralph Rosenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 163, pp.114884. </w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (12), pp.2255-2267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.114884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11367-019-01630-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609653v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing water needs of freshwater ecosystems in life cycle impact assessment of water consumption: state of the art and applicability of ecohydrological approaches to ecosystem quality characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing characterisation factors for land fragmentation impacts on biodiversity in LCA: key learnings from a sugarcane case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Nunez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Roux</w:t>
+                <w:t xml:space="preserve">P. Larrey Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ralph Rosenbaum</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.K. Rosenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23 (10), pp.2071-2088. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-017-1430-8⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 23 (11), pp.2126-2136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-018-1449-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607442v1</w:t>
+                <w:t xml:space="preserve">hal-02607344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified approach to determine the carbon footprint of a region: Key learning points from a Galician study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territorial Life Cycle Assessment (LCA): what exactly is it about? A proposal towards using a common terminology and a research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176, pp.474-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.12.169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.04.039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02015882v1</w:t>
+                <w:t xml:space="preserve">hal-01884654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the feasibility and interest of applying territorial Life Cycle Assessment to determine subnational normalisation factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Roibás</w:t>
+                <w:t xml:space="preserve">Addressing water needs of freshwater ecosystems in life cycle impact assessment of water consumption: state of the art and applicability of ecohydrological approaches to ecosystem quality characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Hospido</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Rosenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.126⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (10), pp.2071-2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-017-1430-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607490v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology to assess habitat fragmentation effects through regional indexes: illustration with forest biodiversity hotspots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Larrey Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rosenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 89, pp.543-551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.01.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A worldwide-regionalised water supply mix (WSmix) for life cycle inventory of water use</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Montserrat Nunez</w:t>
+                <w:t xml:space="preserve">On the feasibility and interest of applying territorial Life Cycle Assessment to determine subnational normalisation factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roibás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hospido</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.10.135⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 626, pp.1086-1099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870226v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing characterisation factors for land fragmentation impacts on biodiversity in LCA: key learnings from a sugarcane case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Larrey Lassalle</w:t>
+                <w:t xml:space="preserve">A simplified approach to determine the carbon footprint of a region: Key learning points from a Galician study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roibás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R.K. Rosenbaum</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hospido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-018-1449-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217, pp.832-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607344v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial Life Cycle Assessment (LCA): what exactly is it about? A proposal towards using a common terminology and a research agenda</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A worldwide-regionalised water supply mix (WSmix) for life cycle inventory of water use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Leao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 176, pp.474-485. </w:t>
+              <w:t xml:space="preserve">, 2018, 172, pp.302-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.12.169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.10.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884654v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the carbon footprint of all Galician production and consumption activities: Lessons learnt and guidelines for policymakers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An innovative implementation of LCA within the EIA procedure: lessons learned from two wastewater treatment plant case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Larrey-Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Catel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Roibás</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R.K. Rosenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.04.071⟩</w:t>
+              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eiar.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606360v1</w:t>
+                <w:t xml:space="preserve">hal-02605597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative implementation of LCA within the EIA procedure: lessons learned from two wastewater treatment plant case studies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of the carbon footprint of all Galician production and consumption activities: Lessons learnt and guidelines for policymakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.K. Rosenbaum</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Roibás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hospido</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 63, pp.95-106. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 198, pp.289-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eiar.2016.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.04.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605597v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steering innovations towards a green economy: understanding government intervention</w:t>
               </w:r>
@@ -5087,328 +5087,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an adapted LCA framework to environmental assessment of a territory: important learning points from a French Mediterranean case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life cycle assessments of urban water systems: a comparative analysis of selected peer-reviewed literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.187-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.08.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.05.059⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600046v1</w:t>
+                <w:t xml:space="preserve">hal-02600220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessments of urban water systems: a comparative analysis of selected peer-reviewed literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of an adapted LCA framework to environmental assessment of a territory: important learning points from a French Mediterranean case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Loubet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 67, pp.187-202. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.17-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.08.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.05.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600220v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What scientific issues in life cycle assessment applied to waste and biomass valorization? Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5511,77 +5511,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting the LCA framework to environmental assessment in land planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5654,51 +5654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5766,64 +5766,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of a territory: an overview of existing tools and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5908,51 +5908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6052,64 +6052,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial Life Cycle Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessing Progress Towards Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.161-188, 2022, 978-0-323-85851-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6156,51 +6156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From product LCAs to territorial LCAs: methodological principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6536,51 +6536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05491523v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rogy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sferratore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;h&#233;niau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2026.100397" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822900v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2024.023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353874v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Philippot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavoie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bulle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Salles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2025.108256" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05336600v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douziech" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bauer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bystricky" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Diogo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-025-02556-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107179v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Stanford-Clark" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c13066" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303160v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Huck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Valloo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-025-02531-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazare Deteix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2025.02.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Malik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dardonville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Ratsimba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180951" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villi Ieremia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Geeraerd Ameryckx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106966" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469223v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pastor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169345" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16093870" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314412v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8204" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143369" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-023-02276-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2024.100764" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032969v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jouve" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136788" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064190v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163248" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504035v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/TSM/202309045" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604731v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaussier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.106024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727210v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pradinaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.132862" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hercher-Pasteur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.105502" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196321v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Damiani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146664" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Sinfort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00627-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960642v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Colin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Coste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124166" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021423v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.01.020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425060v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Leao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04071" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02429042v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Rosenbaum" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01630-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609653v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.114884" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607442v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Nunez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1430-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015882v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roib&#225;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hospido" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.04.039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607490v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.126" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022772v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey Lassalle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esnouf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosenbaum" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.01.068" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870226v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Nunez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.10.135" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02607344v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Rosenbaum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-018-1449-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884654v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.169" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.04.071" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605597v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey-Lassalle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2016.12.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Droste" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hansj&#252;rgens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuikman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Otter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antikainen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.06.123" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pitk&#228;nen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saikku" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.08.071" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.08.024" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600046v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Junqua" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.05.059" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0JX3FM1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600220v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.08.048" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZG49DHL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148586v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aissani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9189-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598541v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0588-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643972v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.07.024" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCWNGFQM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597081v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lardon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909234v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85851-9.00011-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607491v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Sonnemann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balkau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02599936v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05491523v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rogy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sferratore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;h&#233;niau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2026.100397" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504791v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villi Ieremia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Geeraerd Ameryckx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106966" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2024.023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Stanford-Clark" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bulle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c13066" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05336600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douziech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bystricky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Diogo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-025-02556-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Philippot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavoie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Salles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2025.108256" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Huck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Valloo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-025-02531-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazare Deteix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2025.02.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Malik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dardonville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Ratsimba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180951" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2024.100764" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16093870" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pastor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169345" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143369" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314412v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8204" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423516v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-023-02276-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/TSM/202309045" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jouve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136788" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064190v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163248" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727210v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pradinaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.132862" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaussier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.106024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hercher-Pasteur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.105502" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196321v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Damiani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146664" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Sinfort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00627-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960642v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Colin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Coste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124166" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.114884" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021423v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.01.020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425060v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Leao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04071" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02429042v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Rosenbaum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01630-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02607344v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey Lassalle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Rosenbaum" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-018-1449-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884654v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Laurent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.169" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607442v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Nunez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1430-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022772v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esnouf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosenbaum" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.01.068" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roib&#225;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hospido" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.126" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015882v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.04.039" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870226v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Nunez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.10.135" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey-Lassalle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2016.12.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606360v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.04.071" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Droste" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hansj&#252;rgens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuikman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Otter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antikainen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.06.123" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pitk&#228;nen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saikku" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.08.071" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.08.024" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600220v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.08.048" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZG49DHL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600046v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Junqua" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.05.059" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0JX3FM1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148586v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aissani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9189-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598541v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0588-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643972v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.07.024" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCWNGFQM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597081v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lardon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909234v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85851-9.00011-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607491v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Sonnemann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balkau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02599936v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>