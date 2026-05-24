--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -93,295 +93,308 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the environmental performance of agricultural land planning scenarios over time in a context of climate change</w:t>
+                <w:t xml:space="preserve">Agent-based modeling and life cycle assessment: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rogy</w:t>
+                <w:t xml:space="preserve">Paul Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Sferratore</w:t>
+                <w:t xml:space="preserve">Pierre Jouannais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Géhéniau</w:t>
+                <w:t xml:space="preserve">Arnaud Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 20, pp.100397. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cesys.2026.100397⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 21, pp.100433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cesys.2026.100433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491523v1</w:t>
+                <w:t xml:space="preserve">hal-05612208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking the environmental impacts of Leuven’s urban food system using territorial Life Cycle Assessment: What we eat matters the most</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the environmental performance of agricultural land planning scenarios over time in a context of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rogy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villi Ieremia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Agata Sferratore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Géhéniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annemie Geeraerd Ameryckx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135, pp.106966. </w:t>
+              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20, pp.100397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2025.106966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cesys.2026.100397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504791v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of mass balance in life cycle assessment of nature-based solutions for wastewater treatment: key learning points from a case study</w:t>
               </w:r>
@@ -419,51 +432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blue-Green Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7 (1), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -491,5531 +504,5635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem-Scale Biodiversity in Fisheries Life Cycle Impact Assessment</w:t>
+                <w:t xml:space="preserve">A combined territorial life cycle assessment and ecosystem services valuation to analyse the environmental performance of coastal planning scenarios: Insights from a case study in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Stanford-Clark</w:t>
+                <w:t xml:space="preserve">Katia Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Bulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.4c13066⟩</w:t>
+              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118, pp.108256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eiar.2025.108256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107179v1</w:t>
+                <w:t xml:space="preserve">hal-05353874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective LCA to support the agri-food sector’s transition towards sustainability—89th LCA discussion forum conference report</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecosystem-Scale Biodiversity in Fisheries Life Cycle Impact Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasco Diogo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloe Stanford-Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hélias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-025-02556-2⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (23), pp.11528-11539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.4c13066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336600v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined territorial life cycle assessment and ecosystem services valuation to analyse the environmental performance of coastal planning scenarios: Insights from a case study in southern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective LCA to support the agri-food sector’s transition towards sustainability—89th LCA discussion forum conference report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Douziech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Philippot</w:t>
+                <w:t xml:space="preserve">Christian Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">Maria Bystricky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lavoie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Salles</w:t>
+                <w:t xml:space="preserve">Vasco Diogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jouannais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eiar.2025.108256⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, pp.2794-2798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-025-02556-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353874v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the environmental impacts of digital agriculture: early findings from three contrasting life cycle assessment case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Huck</w:t>
+                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
+                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yoann Valloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30, pp.2849-2866. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11367-025-02531-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint assessment of the environmental impacts and resource criticality of French food consumption scenarios in 2050 from a regionalised life cycle perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazare Deteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazare Deteix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibault Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 55, pp.37-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spc.2025.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing territorial life cycle assessment with integrated assessment modeling of agricultural landscapes: Insights from a French cropping region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Malik</w:t>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Auberger</w:t>
+                <w:t xml:space="preserve">Manon Dardonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Dardonville</w:t>
+                <w:t xml:space="preserve">Nirina Ratsimba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1008, pp.180951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying food consumption supply risk: An analysis across countries and agricultural products</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Benchmarking the environmental impacts of Leuven’s urban food system using territorial Life Cycle Assessment: What we eat matters the most</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villi Ieremia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie Geeraerd Ameryckx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Food Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gfs.2024.100764⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, pp.106966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2025.106966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566062v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fisheries Impact Pathway: Making Global and Regionalised Impacts on Marine Ecosystem Quality Accessible in Life Cycle Impact Assessment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taking the spatio-temporal effects of climate change into account for Life Cycle Assessment of prospective scenarios to secure water supplies in agricultural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rogy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Sferratore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Géhéniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hélias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su16093870⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 915, pp.169345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909229v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking the spatio-temporal effects of climate change into account for Life Cycle Assessment of prospective scenarios to secure water supplies in agricultural areas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Géhéniau</w:t>
+                <w:t xml:space="preserve">Fisheries Impact Pathway: Making Global and Regionalised Impacts on Marine Ecosystem Quality Accessible in Life Cycle Impact Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Stanford-Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hélias</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Helias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169345⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (9), pp.3870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su16093870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469223v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of digitalisation in agriculture: A systematic review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Implementation of resource supply risk characterisation factors in the life cycle assessment of food products: Application to contrasting bread supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazare Deteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 472, pp.143369. </w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, pp.501-515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11367-023-02276-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844050v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les performances environnementales de scénarios d'aménagement d'irrigation dans un contexte de changement climatique – Apports de l’analyse du cycle de vie territoriale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Environmental assessment of digitalisation in agriculture: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.45.8204⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 472, pp.143369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314412v1</w:t>
+                <w:t xml:space="preserve">hal-04844050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of resource supply risk characterisation factors in the life cycle assessment of food products: Application to contrasting bread supply chains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Évaluer les performances environnementales de scénarios d'aménagement d'irrigation dans un contexte de changement climatique – Apports de l’analyse du cycle de vie territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rogy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Sferratore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Géhéniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.8204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2024.45.8204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11367-023-02276-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04423516v1</w:t>
+                <w:t xml:space="preserve">hal-05314412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation environnementale de scénarios d’adaptation au changement climatique de périmètres agricoles irrigués : utilisation de l’analyse de cycle de vie territoriale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quantifying food consumption supply risk: An analysis across countries and agricultural products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazare Deteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, pp.100764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gfs.2024.100764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36904/TSM/202309045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04504035v1</w:t>
+                <w:t xml:space="preserve">hal-04566062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of urban food supply: key findings and recommendations from a French metropolitan area case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 401, article 136788, 13 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of land in resource criticality assessment methods: a first step towards characterising supply risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazare Deteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazare Deteix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibault Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, online first, pp.163248. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water supply scenarios of agricultural areas: Environmental performance through Territorial Life Cycle Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Évaluation environnementale de scénarios d’adaptation au changement climatique de périmètres agricoles irrigués : utilisation de l’analyse de cycle de vie territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Sferratore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rogy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.132862⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.45-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/TSM/202309045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727210v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepening the territorial Life Cycle Assessment approach with partial equilibrium modelling : First insights from an application to a wood energy incentive in a French region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beaussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Beaussier</w:t>
+                <w:t xml:space="preserve">Sylvain Caurla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Caurla</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Delacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 179, pp.15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resconrec.2021.106024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the resource use and circularity in farm systems: Focus on the energy analysis of agroecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water supply scenarios of agricultural areas: Environmental performance through Territorial Life Cycle Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rogy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Hercher-Pasteur</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Pradinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Sferratore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2021.105502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 366, pp.132862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.132862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148462v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-resolution life cycle impact assessment model for continental freshwater habitat change due to water consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying the resource use and circularity in farm systems: Focus on the energy analysis of agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hercher-Pasteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Damiani</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hélias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146664⟩</w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169, pp.105502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2021.105502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196321v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic assessment of the agricultural production system. A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A high-resolution life cycle impact assessment model for continental freshwater habitat change due to water consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole C. Sinfort</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Pella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 782, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-020-00627-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02913099v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent are short food supply chains (SFSCs) environmentally friendly? Application to French apple distribution using Life Cycle Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Energetic assessment of the agricultural production system. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hercher-Pasteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Colin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+                <w:t xml:space="preserve">Carole C. Sinfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hélias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.124166⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-020-00627-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960642v1</w:t>
+                <w:t xml:space="preserve">hal-02913099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialized freshwater ecosystem life cycle impact assessment of water consumption based on instream habitat change modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+                <w:t xml:space="preserve">To what extent are short food supply chains (SFSCs) environmentally friendly? Application to French apple distribution using Life Cycle Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Pella</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gustave Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.114884⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 276, pp.124166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.124166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609653v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling economic models and environmental assessment methods to support regional policies : A critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beaussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Beaussier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caurla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 216, pp.408-421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Water Supply Mix for Life Cycle Assessment and Resource Policy Support-Assessment of Forecasting Scenarios Accounting for Future Changes in Water Demand and Availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Leao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Leao</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Sferratore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53 (3), pp.1374-1384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.8b04071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operationalisation and application of water supply mix (WSmix) at worldwide scale: how does WSmix influence the environmental profile of water supply for different users?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Leao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Leao</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Rosenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (12), pp.2255-2267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11367-019-01630-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing characterisation factors for land fragmentation impacts on biodiversity in LCA: key learnings from a sugarcane case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatialized freshwater ecosystem life cycle impact assessment of water consumption based on instream habitat change modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Larrey Lassalle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-018-1449-5⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 163, pp.114884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2019.114884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607344v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial Life Cycle Assessment (LCA): what exactly is it about? A proposal towards using a common terminology and a research agenda</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Addressing water needs of freshwater ecosystems in life cycle impact assessment of water consumption: state of the art and applicability of ecohydrological approaches to ecosystem quality characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Rosenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.12.169⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (10), pp.2071-2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-017-1430-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884654v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing water needs of freshwater ecosystems in life cycle impact assessment of water consumption: state of the art and applicability of ecohydrological approaches to ecosystem quality characterization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A simplified approach to determine the carbon footprint of a region: Key learning points from a Galician study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roibás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ralph Rosenbaum</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hospido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-017-1430-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217, pp.832-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607442v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology to assess habitat fragmentation effects through regional indexes: illustration with forest biodiversity hotspots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Larrey Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Esnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Larrey Lassalle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rosenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 89, pp.543-551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.01.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the feasibility and interest of applying territorial Life Cycle Assessment to determine subnational normalisation factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roibás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hospido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 626, pp.1086-1099. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified approach to determine the carbon footprint of a region: Key learning points from a Galician study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A worldwide-regionalised water supply mix (WSmix) for life cycle inventory of water use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Leao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.04.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 172, pp.302-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.10.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015882v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A worldwide-regionalised water supply mix (WSmix) for life cycle inventory of water use</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Developing characterisation factors for land fragmentation impacts on biodiversity in LCA: key learnings from a sugarcane case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Larrey Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.K. Rosenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.10.135⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (11), pp.2126-2136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-018-1449-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870226v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative implementation of LCA within the EIA procedure: lessons learned from two wastewater treatment plant case studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territorial Life Cycle Assessment (LCA): what exactly is it about? A proposal towards using a common terminology and a research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Larrey-Lassalle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eiar.2016.12.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176, pp.474-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.12.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605597v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the carbon footprint of all Galician production and consumption activities: Lessons learnt and guidelines for policymakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roibás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hospido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 198, pp.289-299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.04.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steering innovations towards a green economy: understanding government intervention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An innovative implementation of LCA within the EIA procedure: lessons learned from two wastewater treatment plant case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Larrey-Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Droste</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Antikainen</w:t>
+                <w:t xml:space="preserve">L. Catel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.K. Rosenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.06.123⟩</w:t>
+              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eiar.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915832v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can be learned from practical cases of green economy? : studies from five European countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steering innovations towards a green economy: understanding government intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Droste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hansjürgens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kuikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Otter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Pitkänen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Antikainen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Saikku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 139, pp.666-676. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.08.071⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 135, pp.426-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.06.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604568v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green economy and related concepts: an overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">What can be learned from practical cases of green economy? : studies from five European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pitkänen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Antikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Droste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Saikku</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Hansjürgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 139, pp.361-371. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.08.024⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 139, pp.666-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.08.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604567v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessments of urban water systems: a comparative analysis of selected peer-reviewed literature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Green economy and related concepts: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saikku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Antikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Droste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hansjürgens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 67, pp.187-202. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139, pp.361-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.08.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02600220v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of an adapted LCA framework to environmental assessment of a territory: important learning points from a French Mediterranean case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Junqua</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 80, pp.17-29. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.05.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.05.059⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What scientific issues in life cycle assessment applied to waste and biomass valorization? Editorial</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Life cycle assessments of urban water systems: a comparative analysis of selected peer-reviewed literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-012-9189-4⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.187-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.08.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148586v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting the LCA framework to environmental assessment in land planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">What scientific issues in life cycle assessment applied to waste and biomass valorization? Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-013-0588-y⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (2), pp.377-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-012-9189-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598541v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'application de l'analyse de cycle de vie (ACV) aux systèmes biotechniques complexes : quels fronts de science ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Adapting the LCA framework to environmental assessment in land planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (8), pp.1533-1548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-013-0588-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643972v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of a territory: an overview of existing tools and methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'application de l'analyse de cycle de vie (ACV) aux systèmes biotechniques complexes : quels fronts de science ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66, pp.35-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02597370v1</w:t>
+                <w:t xml:space="preserve">hal-02643972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Environmental assessment of a territory: an overview of existing tools and methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 212, pp.213-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2012.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'application de l'analyse de cycle de vie (ACV) aux systèmes biotechniques complexes: quels fronts de science ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 66, pp.35-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6025,254 +6142,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial Life Cycle Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessing Progress Towards Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.161-188, 2022, 978-0-323-85851-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-85851-9.00011-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From product LCAs to territorial LCAs: methodological principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Sonnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Balkau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life cycle approaches to sustainable regional development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.6, 2016, 978-1-317-37853-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6282,114 +6399,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d'une démarche d'évaluation environnementale d'un territoire basée sur le cadre méthodologique de l'Analyse du Cycle de Vie (ACV) : application au territoire du Bassin de Thau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat Génie des Procédés, Montpellier SupAgro, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02599936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId199"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6536,51 +6653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05491523v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rogy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sferratore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;h&#233;niau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2026.100397" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504791v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villi Ieremia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Geeraerd Ameryckx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106966" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2024.023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107179v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Stanford-Clark" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bulle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c13066" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05336600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douziech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bystricky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Diogo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-025-02556-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Philippot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavoie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Salles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2025.108256" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Huck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Valloo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-025-02531-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazare Deteix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2025.02.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Malik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dardonville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Ratsimba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180951" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2024.100764" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16093870" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pastor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169345" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143369" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314412v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8204" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423516v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-023-02276-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/TSM/202309045" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jouve" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136788" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064190v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163248" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727210v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pradinaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.132862" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaussier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.106024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hercher-Pasteur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.105502" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196321v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Damiani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146664" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Sinfort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00627-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960642v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Colin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Coste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124166" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.114884" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021423v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.01.020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425060v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Leao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04071" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02429042v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Rosenbaum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01630-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02607344v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey Lassalle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Rosenbaum" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-018-1449-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884654v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Laurent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.169" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607442v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Nunez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1430-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022772v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esnouf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosenbaum" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.01.068" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roib&#225;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hospido" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.126" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015882v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.04.039" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870226v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Nunez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.10.135" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey-Lassalle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2016.12.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606360v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.04.071" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Droste" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hansj&#252;rgens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuikman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Otter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antikainen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.06.123" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pitk&#228;nen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saikku" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.08.071" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.08.024" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600220v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.08.048" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZG49DHL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600046v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Junqua" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.05.059" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0JX3FM1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148586v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aissani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9189-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598541v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0588-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643972v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.07.024" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCWNGFQM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597081v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lardon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909234v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85851-9.00011-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607491v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Sonnemann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balkau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02599936v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05612208v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carrey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2026.100433" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05491523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rogy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Sferratore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;h&#233;niau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2026.100397" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04822900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dufoss&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2024.023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Philippot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavoie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bulle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Salles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2025.108256" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Stanford-Clark" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c13066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05336600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douziech" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bauer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bystricky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Diogo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-025-02556-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303160v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Huck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Valloo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-025-02531-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazare Deteix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2025.02.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Malik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dardonville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Ratsimba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180951" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504791v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villi Ieremia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Geeraerd Ameryckx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106966" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469223v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pastor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169345" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16093870" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04423516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-023-02276-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143369" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2024.45.8204" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2024.100764" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032969v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jouve" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136788" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064190v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163248" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04504035v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/TSM/202309045" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604731v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaussier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.106024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727210v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pradinaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.132862" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hercher-Pasteur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sinfort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.105502" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196321v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Damiani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146664" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913099v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Sinfort" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00627-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960642v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Colin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Coste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124166" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.01.020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425060v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Leao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b04071" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02429042v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Rosenbaum" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01630-w" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609653v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.114884" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Nunez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1430-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015882v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roib&#225;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hospido" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.04.039" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022772v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey Lassalle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esnouf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosenbaum" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.01.068" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607490v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.126" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870226v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Nunez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.10.135" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02607344v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Rosenbaum" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-018-1449-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Laurent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.169" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606360v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.04.071" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605597v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey-Lassalle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2016.12.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915832v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Droste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hansj&#252;rgens" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuikman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Otter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antikainen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.06.123" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604568v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pitk&#228;nen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saikku" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.08.071" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604567v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.08.024" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600046v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Junqua" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.05.059" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0JX3FM1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600220v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.08.048" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZG49DHL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148586v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aissani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9189-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598541v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-013-0588-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643972v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597370v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.07.024" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCWNGFQM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597081v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lardon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909234v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85851-9.00011-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607491v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Sonnemann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balkau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02599936v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>