--- v1 (2026-03-29)
+++ v2 (2026-04-29)
@@ -177,51 +177,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Université Bordeaux Montaigne, membre d'ARTES (UR24141) et membre associée de D2IA (UMRU24140).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Contact : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">eleonore.martin@u-bordeaux-montaigne.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vice-Présidente de la SOFETH (Société française d'Ethnoscénologie, ONG agréée UNESCO pour le Patrimoine culturel immatériel – PCI) </w:t>
+        <w:t xml:space="preserve">Présidente de la SOFETH (Société française d'Ethnoscénologie, ONG agréée UNESCO pour le Patrimoine culturel immatériel – PCI) </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://sofeth.hypotheses.org </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre élue du CNU (18e section)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">**Responsabilités scientifiques</w:t>
       </w:r>
     </w:p>
@@ -946,159 +946,228 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Scènes et cultures du monde : représentations, enjeux et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°10, https://revues.mshparisnord.fr/ethnographie/index.php?id=1501, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les ailleurs du mime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erico José Souza de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16-17 (16-17), 318 p., 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/139x4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1108,51 +1177,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le terrain en arts vivants et performatifs : approches réflexives et créatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gauthard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1172,2400 +1241,2469 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Bordeaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le terrain en arts vivants. Récits, méthodes, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 979-10-300-1087-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et limites du savoir incarné : réflexion d’une chercheure-artiste en formation sur le terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éléonore Martin; Nathalie Gauthard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le terrain en arts vivants. Récits, méthodes, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les spectacles chinois (opéra, théâtre, acrobatie, cirque) dans la presse française : écueils ethnocentriques et enjeux de traduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dongmei Dai; Roland Scheiff,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours culturels : littérature, traduction, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia, p. 227-240, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre clowne. Assignations, stéréotypes et légitimités, chez Annie et Valérie Fratellini, Meriem Menant, Sabrina Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Malaurie et Marie Duret-Pujol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impostures et vérités en arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Cahiers d'ARTES, n°19 / Presses universitaires de Bordeaux, p. 181-201, 2023, 979-10-300-0968-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler d'un théâtre mythologique chinois ? Un premier état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Chantraine-Braillon; Jorge Dubatti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre mythologique. Origines, manifestations et résurgences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des Archives Contemporaines, p. 209-224, 2022, 9782813003973. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813003973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rythmes dans le jeu du performeur de Jīngjù (京劇) : entre artifice et arts vivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Sauvanet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rythmes en arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, pp.147--167, 2019, Cahiers d'ARTES</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oralité et mémoire du signe dans la tradition chinoise : le cas de la réinvention du Yuju à Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Alexandre-Journeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du signe à la performance. La notation, une pensée en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 129-144, 2019, coll. « L'Univers esthétique »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nom du geste dans le jingju : entre technicité et fonction métaphorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(, Véronique Alexandre-Journeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'art du geste en résonance entre les arts et les cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 135-148, 2017, coll. « L'Univers esthétique »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’apprentissage du Jingju (ou opéra de Pékin) au Beijing Opera and Arts College北京戏曲艺术职业学院 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Quillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des formations en arts du spectacle – Amérique, Asie, Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, p. 79-94, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Discussion autour des cérémonies populaires et des yishiju » (traduit par)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu Hengfu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Pradier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Croyance et le corps. Esthétique, corporéité des croyances et identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, p. 205-223, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Rencontre entre deux espaces : culture et religion. Le cas des représentations lors du Qingshou à Taizhou dans la région du Zhejiang » (traduit par)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La création contemporaine du Yuju à Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Marie Pradier. </w:t>
+              <w:t xml:space="preserve">Quillet, Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Croyance et le corps. Esthétique, corporéité des croyances et identités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, p. 87-102, 2016</w:t>
+              <w:t xml:space="preserve">Théâtres contemporains en Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.199--212, 2016, 978-2-84867-548-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126613v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création contemporaine du Yuju à Taiwan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Rencontre entre deux espaces : culture et religion. Le cas des représentations lors du Qingshou à Taizhou dans la région du Zhejiang » (traduit par)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fu Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Quillet, Françoise. </w:t>
+              <w:t xml:space="preserve">Jean-Marie Pradier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théâtres contemporains en Asie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.199--212, 2016, 978-2-84867-548-0</w:t>
+              <w:t xml:space="preserve">La Croyance et le corps. Esthétique, corporéité des croyances et identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, p. 87-102, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983791v1</w:t>
+                <w:t xml:space="preserve">hal-03126613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction du terme Xiqu 戏曲par « opéra » : quels malentendus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Sanctis, Arianna Berenice and Jeong, Ae-Ran and Lee, Hyunjoo and Martin, Eléonore. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évolution de la langue et le traitement des "intraduisibles" au sein de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des archives contemporaines, pp.111--118, 2016, 978-2-8130-0223-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Bérénice de Sanctis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ae-Ran Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunjoo Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évolution de la langue et le traitement des "intraduisibles" au sein de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des Archives contemporaines, p. I-V, 2016, 9782813002235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les “lotus d'or” en scène : de l'érotisme dans le Jingju en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe-Meden, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Érotisme et sexualité dans les arts du spectacle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Entretemps, p. 103-114., 2015, « Les Anthropopages »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Yuju “ou Opéra du Henan” à Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raibaud, M and Symington, M and Untea and D. Waterman, I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures in Movement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, p. 238-254, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment traduire Yanshen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre-Journeau, Véronique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notions esthétiques. Résonances entre les arts et les cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 69-78, 2013, « L'Univers esthétique »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">当代舞台上跷的美学含义 [La signification et l'esthétique des qiao (chaussures imitant les pieds bandés) sur la scène contemporaine]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">京剧表演理论体系建构 [Réflexion sur la construction pratique et théorique du spectacle de Jingju]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wenhua yishu chubanshe, p. 272-279, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">中国戏曲和法国戏剧之间的交流 [Les échanges entre le théâtre français et l'opéra chinois]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hengfu, Zhu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">中外戏剧互动研究专辑 [Recherches sur les interactions entre le théâtre chinois et étranger]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shanghai, Fudan daxue chubanshe, p. 75-92, 2012, « 中华艺术论丛 [coll. « Théorie des Arts chinois »] », 978-7-309-08840-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« 一个法国人奇妙的戏曲之遇 [La rencontre inattendue entre une française et le Xiqu] »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">博艺 [Art et recherches]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N°13, Xinhua Chubanshe, p. 180-185, 2012, 978-7-5011-9898-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écritures et représentations médiatiques des spectacles chinois au XXe siècle : exotisation, défolklorisation, consécration</w:t>
+                <w:t xml:space="preserve">Scènes et cultures du monde : réflexions épistémologiques sur des notions ambivalentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medias 19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Presses anciennes et modernes, Guillaume Pinson et Marie-Eve Thérenty (dir.)</w:t>
+              <w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°10, https://revues.mshparisnord.fr/ethnographie/index.php?id=1684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647530v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ailleurs du mime, pour une histoire décloisonnée et connectée : une introduction</w:t>
+                <w:t xml:space="preserve">Écritures et représentations médiatiques des spectacles chinois au XXe siècle : exotisation, défolklorisation, consécration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16-17, Les ailleurs du mime, pp.5-17</w:t>
+              <w:t xml:space="preserve">Medias 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Presses anciennes et modernes, Guillaume Pinson et Marie-Eve Thérenty (dir.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354567v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mime et clown·e·s : histoires croisées</w:t>
+                <w:t xml:space="preserve">Les ailleurs du mime, pour une histoire décloisonnée et connectée : une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 16-17, Les ailleurs du mime, Eléonore Martin, Géraldine Moreau, Erico José Souza de Oliveira (dir.), pp.68-96. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 16-17, Les ailleurs du mime, pp.5-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/139ws⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04354572v1</w:t>
+                <w:t xml:space="preserve">hal-04354567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des rizières aux montagnes taïwanaises : jouer (dans) la nature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mime et clown·e·s : histoires croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Entre-deux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16-17, Les ailleurs du mime, Eléonore Martin, Géraldine Moreau, Erico José Souza de Oliveira (dir.), pp.68-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/139ws⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956900v1</w:t>
+                <w:t xml:space="preserve">hal-04354572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nommer et comprendre les arts acrobatiques chinois : une approche ethnoscénologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des rizières aux montagnes taïwanaises : jouer (dans) la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gauthard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ethnographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n°6</w:t>
+              <w:t xml:space="preserve">L’Entre-deux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Sensibilités végétales : par-delà art et nature, 12 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265382v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du local à l'international : les différents modes de revitalisation du Yuju à Taïwan</w:t>
+                <w:t xml:space="preserve">Nommer et comprendre les arts acrobatiques chinois : une approche ethnoscénologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ethnographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n°1</w:t>
+              <w:t xml:space="preserve">, 2021, n°6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02522391v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esporte, Teatro e Artes Cênicas [Sport, Théâtre et arts de la scène]</w:t>
+                <w:t xml:space="preserve">Du local à l'international : les différents modes de revitalisation du Yuju à Taïwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Philippe-Meden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Estudos da Presença. Brazilian Journal on Presence Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.115--137</w:t>
+              <w:t xml:space="preserve">L'Ethnographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794574v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport, Théâtre et Arts Vivants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Esporte, Teatro e Artes Cênicas [Sport, Théâtre et arts de la scène]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe-Meden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Estudos da Presença [Brazilian Journal on Presence Studies] </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Brasileira de Estudos da Presença. Brazilian Journal on Presence Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.115--137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566891v1</w:t>
+                <w:t xml:space="preserve">hal-02794574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apprentissage du Jingju</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sport, Théâtre et Arts Vivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe-Meden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Brasileira de Estudos da Presença [Brazilian Journal on Presence Studies] </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (1), pp.103-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2237-266036964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794573v1</w:t>
+                <w:t xml:space="preserve">hal-01566891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le Xiqu. Retour aux sources et exigences de la modernité » (traduit par)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'apprentissage du Jingju</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théâtre/Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Scènes chinoises contemporaines, p. 130-133</w:t>
+              <w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ethnoscénologie : Les incarnations de l'imaginaire, N°4, pp.105--112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126616v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le destin de l’art du “Xiqu” aujourd’hui » (traduit par)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Le Xiqu. Retour aux sources et exigences de la modernité » (traduit par)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Zhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zou Yuanjiang</w:t>
+                <w:t xml:space="preserve">Jiang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Scènes chinoises contemporaines, p. 130-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le destin de l’art du “Xiqu” aujourd’hui » (traduit par)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zou Yuanjiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, Scènes chinoises contemporaines, p. 126-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3575,1604 +3713,1604 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les visages médiatiques de Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marcel Marceau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agathe Giraud; Géraldine Moreau; Clément Scotto di Clemente, Jun 2025, Université Bordeaux Montaigne, MECA, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives ethnoscénologiques sur les pratiques gestuelles en France et dans les mondes chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées anniversaire des 30 ans de l'ethnoscénologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathalie Gauthard; Jean-Marie Pradier, Jun 2025, MSH Paris Nord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'entraînement à la scène : les arts martiaux dans les pratiques spectaculaires chinoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondialisation des arts chinois du corps. Une approche interdisciplinaire. Séminaire de recherche de l'INACC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Georges Favraud; Pierre Bataille; Ji Zhe; Laurent Chircop-Reyes, Feb 2025, En ligne (Toulouse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cirque et vedettariat, du XIXe siècle à nos jours : entre industrialisation et artification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vedettes !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Duret-Pujol; Éléonore Martin, Oct 2025, Université Bordeaux Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-ronde avec Anne Boissière et Karel Vanhaesbrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre textes et gestes : écarts, accords et frictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ariane Martinez, Feb 2025, Université de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques somatiques, créations in situ et engagement socio-politique : la création chorégraphique (et circassienne) contemporaine à Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international SQET, Arts vivants, écologie, politique : fabriques d’un nouveau relationnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Laval; LLANTIS, Jun 2024, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques somatiques et BMC. Entretien avec Amanda Homa et Malika Lapeyre, réalisé avec Anne Pellus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques somatiques en cirque et en danse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marion Guyez; Éléonore Martin; Anne Pellus; Karine Saroh, Dec 2024, Université Toulouse - Jean Jaurès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être clowne : stratégies et positionnement dans le champ artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duret Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude et de rencontres circassiennes autour du genre dans les arts du cirque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil départemental de la Haute-Garonne, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-circographie : médiapoétique de l'image sur les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand le cirque se raconte sur les réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marion Guyez; Cyril Thomas; Esther Friess, Feb 2022, Esacto'Lido, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre, opéra et cirque chinois dans la presse française au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés Médias19-Numapresse. Presses anciennes et modernes à l'ère du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillaume Pinson; Marie-Eve Thérenty, May 2022, Centre culturel canadien et BnF, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et limites du savoir incarné : réflexion d’une chercheuse-artiste en formation sur le terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la dualité : la place d'artiste-chercheur·e en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fanny Arnulf et Mukaddas Mijit, Oct 2022, Université libre de Bruxelles / MSH Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer (avec) l'archive. Sur les traces de Lonely Circus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imageries et imaginaires du cirque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Magali Sizorn; CCCirque; CNAC, Mar 2022, Université de Rouen / Musée des Beaux-Arts de Rouen / Hôtel des Sociétés savantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre et enseigner le Jingju et la langue chinoise par corps : retour d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement des langues et pratiques théâtrales : oralité, mise en scène, technicité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chanyueh LIU, Oct 2022, Paris, INALCO, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une voix et des jeux. De la Parade Bilboquet à Radio-Circus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« (Im)postures de la clowne : de l’assignation de genre à la légitimation artistique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A l'écoute des voix du cirque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marion Guyez; Cyril Thomas; Esther Friess, Sep 2021, CNAC, Châlons-en-Champagne, France</w:t>
+              <w:t xml:space="preserve">Colloque Impostures et vérités en art(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Duret-Pujol, Marguerite Vappereau et Christian Malaurie, Feb 2021, Université Bordeaux-Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363082v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« (Im)postures de la clowne : de l’assignation de genre à la légitimation artistique »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une voix et des jeux. De la Parade Bilboquet à Radio-Circus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Impostures et vérités en art(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Duret-Pujol, Marguerite Vappereau et Christian Malaurie, Feb 2021, Université Bordeaux-Montaigne, France</w:t>
+              <w:t xml:space="preserve">A l'écoute des voix du cirque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Guyez; Cyril Thomas; Esther Friess, Sep 2021, CNAC, Châlons-en-Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153833v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créations in situ : conscience/geste écologique et enjeux identitaires à Taiwan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des rizières aux montagnes taïwanaises : jouer (dans) la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gauthard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de l'Anthropologie Française des Mondes Chinois (AAFMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Capdeville-Zeng (CNRS FRE 2025 IFRAE, INALCO); Caroline Bodolec (CNRS UMR 8173 CCJ, EHESS); Gladys Chicharro (EA 3971 EXPERICE, Université Paris 8); Adeline Herrou (CNRS UMR 7186 LESC, Université Paris Nanterre); Claire Vidal (CNRS UMR 5062 IAO, Université Lumière Lyon 2), Jun 2021, INALCO, Paris, France</w:t>
+              <w:t xml:space="preserve">Sensibilités végétales : par-delà art et nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Gaiotti; Sandrine Marchand; Isabelle Roussel-Gillet; Anne-Gaëlle Weber, Oct 2021, Université d'Artois (Arras), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265377v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des rizières aux montagnes taïwanaises : jouer (dans) la nature</w:t>
+                <w:t xml:space="preserve">Xiqu 戏曲, maxi 马戏, zaji 杂技: écueils ethnocentriques et enjeux de traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gauthard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensibilités végétales : par-delà art et nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Florence Gaiotti; Sandrine Marchand; Isabelle Roussel-Gillet; Anne-Gaëlle Weber, Oct 2021, Université d'Artois (Arras), France</w:t>
+              <w:t xml:space="preserve">Carrefours culturels : littérature - traduction - didactique en littérature (文化的十字路口:文学-翻译-教学法)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des Langues étrangères de Beijing (BFSU), Faculté d'Études françaises et francophones; Centre de Recherche Wallonie-Bruxelles (WBI), May 2021, Beijing, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384324v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiqu 戏曲, maxi 马戏, zaji 杂技: écueils ethnocentriques et enjeux de traduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Créations in situ : conscience/geste écologique et enjeux identitaires à Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gauthard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours culturels : littérature - traduction - didactique en littérature (文化的十字路口:文学-翻译-教学法)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université des Langues étrangères de Beijing (BFSU), Faculté d'Études françaises et francophones; Centre de Recherche Wallonie-Bruxelles (WBI), May 2021, Beijing, Chine</w:t>
+              <w:t xml:space="preserve">Assises de l'Anthropologie Française des Mondes Chinois (AAFMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Capdeville-Zeng (CNRS FRE 2025 IFRAE, INALCO); Caroline Bodolec (CNRS UMR 8173 CCJ, EHESS); Gladys Chicharro (EA 3971 EXPERICE, Université Paris 8); Adeline Herrou (CNRS UMR 7186 LESC, Université Paris Nanterre); Claire Vidal (CNRS UMR 5062 IAO, Université Lumière Lyon 2), Jun 2021, INALCO, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245588v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimes et clown·e·s : histoires croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mime, langue morte ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OARA; L'Odyssée Théâtre de Périgueux; Priteps, Dec 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fil et la mosaïque : quand le cirque s’écrit en réseau(x)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Tous les vents qui traversent le corps et la tête » : paroles et écritures du cirque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marion Guyez et Cyril Thomas, Feb 2021, Biennale Internationale des Arts du Cirque de Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Jingju, un art acrobatique ? Pour une approche ethnoscénologique des arts vivants dans le monde chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours d’enseignement et de recherche en ethnoscénologie (Bilan et perspectives) Fondements épistémologiques et méthodologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arianna Bérénice De Sanctis et Pierre Philippe-Meden, Dec 2020, MSH-Paris Nord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les scènes contemporaines taïwanaises du Cloud Gate Dance Theatre et du U Theatre à l’épreuve des préoccupations environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gauthard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5188,1247 +5326,1247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le théâtre, un laboratoire comportemental vis-à-vis du changement climatique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éliane Beaufils, Barbara Bonnefoy et Oulmann Zerhouni, Oct 2020, Théâtre de la Cité internationale, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récit à l’épreuve des xiqu : jeu et narration dans L’Orphelin de la famille Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre et Récit : Scènes contemporaines, scènes lointaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maxime Pierre et Maria Manca, May 2019, Université Paris-Diderot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler de théâtre mythologique chinois ? Un premier état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre mythologique : origines, manifestations et résurgences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cécile Chantraine, Nov 2019, La Rochelle Université, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.4713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception – promotion – diffusion du xiqu戏曲 (ou opéras chinois) en France : l’exemple du Centre culturel de Chine à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude de D2IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Université Bordeaux-Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires des difangxi 地方戏 et leurs communautés : repenser les formes esthétiques par l’enquête de terrain. Le cas du Yuju.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de l’anthropologie de la Chine en France 中国人类学在法国讨论会</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Capdeville-Zeng, Caroline Bodolec, Béatrice David et Aurélie Névot, Sep 2017, INALCO, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le 豫剧yuju à la conquête de nouveaux publics : redéfinir le répertoire entre transmission et modernité (XXe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Théâtres traditionnels d'Asie à l'épreuve de la modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Corinne Flicker, Nov 2016, Aix-Marseille Université et La Criée, Théâtre national de Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Yuju ou “opéra du Henan” à Taïwan, une “indigénisation” du Yuju ? L’exemple de la troupe Henan Bangzi : Taiwan Yuju 河南梆子 : 台灣豫劇</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the European Association of Chinese Studies (EACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Université Paris Diderot, INALCO, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La rencontre entre l’Ethnoscénologie et les études de Xiqu »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours des docteurs en Ethnoscénologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, MSH-Paris Nord, Université Paris 8, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Difangxi vs Guoju »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCI et témoignages vivants : héritages, traces et archivages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOFETH, Jun 2014, Vitré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “现场的表演”各种各样的误解 [Spectacles vivants - La foire aux malentendus] »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">梅兰芳与京剧的传播 －第五届京剧学国际学术研讨会 [5e Colloque international Réflexion sur Mei Lanfang et la transmission de son art et du Jingju en général]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 傅谨 FU Jin, May 2013, 中国戏曲学院 [Université nationale du Xiqu], Beijing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Comment traduire la notion de performance dans le Jingju ? »</w:t>
+                <w:t xml:space="preserve">« La gestuelle codifiée dans les spectacles modernes ou xiandai xi dans le Yuju à Taiwan et au Henan »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport, Théâtre et Arts vivants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eléonore Martin et Pierre Philippe-Meden, Oct 2012, MSH-Paris Nord, Université Paris 8, France</w:t>
+              <w:t xml:space="preserve">Journées master et doctorales d'études taïwanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'École Doctorale de l'INALCO
+et l’Association Francophone d'Études Taïwanaises (AFET), Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144787v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La gestuelle codifiée dans les spectacles modernes ou xiandai xi dans le Yuju à Taiwan et au Henan »</w:t>
+                <w:t xml:space="preserve">« Comment traduire la notion de performance dans le Jingju ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées master et doctorales d'études taïwanaises</w:t>
-[...4 lines deleted...]
-et l’Association Francophone d'Études Taïwanaises (AFET), Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Sport, Théâtre et Arts vivants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eléonore Martin et Pierre Philippe-Meden, Oct 2012, MSH-Paris Nord, Université Paris 8, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144790v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les différentes traductions du terme Xiqu, du milieu du XIXe siècle à nos jours : de “théâtre traditionnel” à “opéra” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">État des lieux des différentes problématiques en Ethnoscénologie en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eléonore Martin, Véronique Muscianisi, Sep 2012, MSH-Paris Nord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’apprentissage de la marche avec qiao 跷ou chaussures imitant les pieds bandés »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprentissages et sensorialités II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, MSH- Paris Nord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La sauvegarde du Yuju à Taiwan »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Patrimoine culturel et désirs de territoires ? Vers quels développement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4e Rencontres en Géographie culturelle, Ethnologie et Études culturelles en Languedoc-Roussillon, Feb 2010, Université de Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La dynamique de la création contemporaine dans le Yuju (opéra du Henan) à Taiwan : de la sauvegarde du patrimoine à l’expérimentation. La question du vocabulaire théorique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Française d’Ethnoscénologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOFETH, Jun 2010, Musée du Quai Branly, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Statuts des troupes et politiques culturelles. La survie d’une forme spectaculaire locale en “exil” : le cas particulier du Yuju de Taiwan »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études en Ethnoscénologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, MSH-Paris Nord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La démilitarisation du Yuju à Taiwan »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude en Histoire du théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathalie Coutelet, May 2009, Université Paris 8, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6438,153 +6576,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme de salle, Le Pavillon aux Pivoines de Tang Xianzu, joué par la Compagnie Kunqu de Shanghai, Opéra de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’apprentissage et la transmission du Yuju à Taiwan au cœur des stratégies de survie de la Compagnie Taiwan Yuju »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6594,113 +6732,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque « Le terrain en arts vivants. Récits, méthodes, pratiques » – Ouverture, 20-21 octobre 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Terrain en arts vivants : récits, méthodes, pratiques (ARTSTERRAIN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6709,183 +6847,183 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gauthard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créations in situ : conscience/geste écologique et enjeux identitaires à Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gauthard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bodolec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Chicharro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6953,51 +7091,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60D5661F"/>
+    <w:nsid w:val="10A4D9A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7101,51 +7239,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="304C360D"/>
+    <w:nsid w:val="ED0B7180"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7249,51 +7387,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F02132E2"/>
+    <w:nsid w:val="03A23631"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7397,51 +7535,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AD14CCBB"/>
+    <w:nsid w:val="EF307F95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7637,51 +7775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eleonore-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0847-7177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129715697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sofeth.hypotheses.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/arts-vivants/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.mshparisnord.fr/ethnographie/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03245593v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gauthard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico Jos&#233; Souza de Oliveira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139x4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557622v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003973" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522390v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522389v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522561v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Hengfu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Jin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983791v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna B&#233;r&#233;nice de Sanctis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ae-Ran Jeong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjoo Lee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522657v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354567v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139ws" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265382v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe-Meden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566891v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2237-266036964" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794573v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zhen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Ji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Yuanjiang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155210v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053448v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Charlier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053444v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354577v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duret Pujol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825323v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605165v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384324v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124716v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4713" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124715v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124712v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144781v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144784v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pradier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144790v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144788v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144793v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144795v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144803v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126610v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255610v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03448968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bodolec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Capdeville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Chicharro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eleonore-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0847-7177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129715697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sofeth.hypotheses.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/arts-vivants/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.mshparisnord.fr/ethnographie/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03245593v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gauthard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587357v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146302v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico Jos&#233; Souza de Oliveira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139x4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066287v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146299v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003973" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522389v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522561v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126609v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Hengfu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Jin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna B&#233;r&#233;nice de Sanctis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ae-Ran Jeong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjoo Lee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860119v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587364v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647530v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354567v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139ws" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956900v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe-Meden" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566891v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2237-266036964" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794573v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126616v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zhen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Ji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Yuanjiang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Charlier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duret Pujol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698605v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605165v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133211v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124713v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124716v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4713" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140437v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144781v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pradier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144790v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144788v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144793v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144798v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144803v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144804v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053439v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126610v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392843v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255610v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03448968v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bodolec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Capdeville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Chicharro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>