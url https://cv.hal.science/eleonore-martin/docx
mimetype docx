--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -1185,186 +1185,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le terrain en arts vivants et performatifs : approches réflexives et créatives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux et limites du savoir incarné : réflexion d’une chercheure-artiste en formation sur le terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Bordeaux. </w:t>
+              <w:t xml:space="preserve">Éléonore Martin; Nathalie Gauthard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le terrain en arts vivants. Récits, méthodes, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 979-10-300-1087-9</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888443v1</w:t>
+                <w:t xml:space="preserve">hal-04888736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et limites du savoir incarné : réflexion d’une chercheure-artiste en formation sur le terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le terrain en arts vivants et performatifs : approches réflexives et créatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gauthard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éléonore Martin; Nathalie Gauthard. </w:t>
+              <w:t xml:space="preserve">Presses universitaires de Bordeaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le terrain en arts vivants. Récits, méthodes, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2024</w:t>
+              <w:t xml:space="preserve">, 2024, 979-10-300-1087-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888736v1</w:t>
+                <w:t xml:space="preserve">hal-04888443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les spectacles chinois (opéra, théâtre, acrobatie, cirque) dans la presse française : écueils ethnocentriques et enjeux de traduction »</w:t>
               </w:r>
@@ -1791,345 +1791,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’apprentissage du Jingju (ou opéra de Pékin) au Beijing Opera and Arts College北京戏曲艺术职业学院 »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Discussion autour des cérémonies populaires et des yishiju » (traduit par)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Hengfu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Françoise Quillet. </w:t>
+              <w:t xml:space="preserve">Jean-Marie Pradier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des formations en arts du spectacle – Amérique, Asie, Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, p. 79-94, 2016</w:t>
+              <w:t xml:space="preserve">La Croyance et le corps. Esthétique, corporéité des croyances et identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, p. 205-223, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126609v1</w:t>
+                <w:t xml:space="preserve">hal-03126612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Discussion autour des cérémonies populaires et des yishiju » (traduit par)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La création contemporaine du Yuju à Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Marie Pradier. </w:t>
+              <w:t xml:space="preserve">Quillet, Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Croyance et le corps. Esthétique, corporéité des croyances et identités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, p. 205-223, 2016</w:t>
+              <w:t xml:space="preserve">Théâtres contemporains en Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.199--212, 2016, 978-2-84867-548-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126612v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création contemporaine du Yuju à Taiwan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Rencontre entre deux espaces : culture et religion. Le cas des représentations lors du Qingshou à Taizhou dans la région du Zhejiang » (traduit par)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fu Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Quillet, Françoise. </w:t>
+              <w:t xml:space="preserve">Jean-Marie Pradier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théâtres contemporains en Asie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.199--212, 2016, 978-2-84867-548-0</w:t>
+              <w:t xml:space="preserve">La Croyance et le corps. Esthétique, corporéité des croyances et identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, p. 87-102, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983791v1</w:t>
+                <w:t xml:space="preserve">hal-03126613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Rencontre entre deux espaces : culture et religion. Le cas des représentations lors du Qingshou à Taizhou dans la région du Zhejiang » (traduit par)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« L’apprentissage du Jingju (ou opéra de Pékin) au Beijing Opera and Arts College北京戏曲艺术职业学院 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Marie Pradier. </w:t>
+              <w:t xml:space="preserve">Françoise Quillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Croyance et le corps. Esthétique, corporéité des croyances et identités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, p. 87-102, 2016</w:t>
+              <w:t xml:space="preserve">Des formations en arts du spectacle – Amérique, Asie, Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, p. 79-94, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126613v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction du terme Xiqu 戏曲par « opéra » : quels malentendus ?</w:t>
               </w:r>
@@ -3721,165 +3721,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les visages médiatiques de Marceau</w:t>
+                <w:t xml:space="preserve">Perspectives ethnoscénologiques sur les pratiques gestuelles en France et dans les mondes chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marcel Marceau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agathe Giraud; Géraldine Moreau; Clément Scotto di Clemente, Jun 2025, Université Bordeaux Montaigne, MECA, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées anniversaire des 30 ans de l'ethnoscénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Gauthard; Jean-Marie Pradier, Jun 2025, MSH Paris Nord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155210v1</w:t>
+                <w:t xml:space="preserve">hal-05155209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives ethnoscénologiques sur les pratiques gestuelles en France et dans les mondes chinois</w:t>
+                <w:t xml:space="preserve">Les visages médiatiques de Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées anniversaire des 30 ans de l'ethnoscénologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Gauthard; Jean-Marie Pradier, Jun 2025, MSH Paris Nord, France</w:t>
+              <w:t xml:space="preserve">Marcel Marceau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agathe Giraud; Géraldine Moreau; Clément Scotto di Clemente, Jun 2025, Université Bordeaux Montaigne, MECA, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155209v1</w:t>
+                <w:t xml:space="preserve">hal-05155210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'entraînement à la scène : les arts martiaux dans les pratiques spectaculaires chinoises</w:t>
               </w:r>
@@ -4299,247 +4299,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-circographie : médiapoétique de l'image sur les réseaux sociaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Théâtre, opéra et cirque chinois dans la presse française au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand le cirque se raconte sur les réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marion Guyez; Cyril Thomas; Esther Friess, Feb 2022, Esacto'Lido, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrés Médias19-Numapresse. Presses anciennes et modernes à l'ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Pinson; Marie-Eve Thérenty, May 2022, Centre culturel canadien et BnF, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581281v1</w:t>
+                <w:t xml:space="preserve">hal-03698605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théâtre, opéra et cirque chinois dans la presse française au XXe siècle</w:t>
+                <w:t xml:space="preserve">Enjeux et limites du savoir incarné : réflexion d’une chercheuse-artiste en formation sur le terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés Médias19-Numapresse. Presses anciennes et modernes à l'ère du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume Pinson; Marie-Eve Thérenty, May 2022, Centre culturel canadien et BnF, Paris, France</w:t>
+              <w:t xml:space="preserve">Penser la dualité : la place d'artiste-chercheur·e en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fanny Arnulf et Mukaddas Mijit, Oct 2022, Université libre de Bruxelles / MSH Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698605v1</w:t>
+                <w:t xml:space="preserve">hal-03825323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et limites du savoir incarné : réflexion d’une chercheuse-artiste en formation sur le terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photo-circographie : médiapoétique de l'image sur les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser la dualité : la place d'artiste-chercheur·e en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fanny Arnulf et Mukaddas Mijit, Oct 2022, Université libre de Bruxelles / MSH Bruxelles, France</w:t>
+              <w:t xml:space="preserve">Quand le cirque se raconte sur les réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Guyez; Cyril Thomas; Esther Friess, Feb 2022, Esacto'Lido, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825323v1</w:t>
+                <w:t xml:space="preserve">hal-03581281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer (avec) l'archive. Sur les traces de Lonely Circus</w:t>
               </w:r>
@@ -4821,260 +4821,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des rizières aux montagnes taïwanaises : jouer (dans) la nature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Créations in situ : conscience/geste écologique et enjeux identitaires à Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gauthard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gauthard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensibilités végétales : par-delà art et nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Florence Gaiotti; Sandrine Marchand; Isabelle Roussel-Gillet; Anne-Gaëlle Weber, Oct 2021, Université d'Artois (Arras), France</w:t>
+              <w:t xml:space="preserve">Assises de l'Anthropologie Française des Mondes Chinois (AAFMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Capdeville-Zeng (CNRS FRE 2025 IFRAE, INALCO); Caroline Bodolec (CNRS UMR 8173 CCJ, EHESS); Gladys Chicharro (EA 3971 EXPERICE, Université Paris 8); Adeline Herrou (CNRS UMR 7186 LESC, Université Paris Nanterre); Claire Vidal (CNRS UMR 5062 IAO, Université Lumière Lyon 2), Jun 2021, INALCO, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384324v1</w:t>
+                <w:t xml:space="preserve">hal-03265377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiqu 戏曲, maxi 马戏, zaji 杂技: écueils ethnocentriques et enjeux de traduction</w:t>
+                <w:t xml:space="preserve">Des rizières aux montagnes taïwanaises : jouer (dans) la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gauthard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours culturels : littérature - traduction - didactique en littérature (文化的十字路口:文学-翻译-教学法)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université des Langues étrangères de Beijing (BFSU), Faculté d'Études françaises et francophones; Centre de Recherche Wallonie-Bruxelles (WBI), May 2021, Beijing, Chine</w:t>
+              <w:t xml:space="preserve">Sensibilités végétales : par-delà art et nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Gaiotti; Sandrine Marchand; Isabelle Roussel-Gillet; Anne-Gaëlle Weber, Oct 2021, Université d'Artois (Arras), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245588v1</w:t>
+                <w:t xml:space="preserve">hal-03384324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créations in situ : conscience/geste écologique et enjeux identitaires à Taiwan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiqu 戏曲, maxi 马戏, zaji 杂技: écueils ethnocentriques et enjeux de traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de l'Anthropologie Française des Mondes Chinois (AAFMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Capdeville-Zeng (CNRS FRE 2025 IFRAE, INALCO); Caroline Bodolec (CNRS UMR 8173 CCJ, EHESS); Gladys Chicharro (EA 3971 EXPERICE, Université Paris 8); Adeline Herrou (CNRS UMR 7186 LESC, Université Paris Nanterre); Claire Vidal (CNRS UMR 5062 IAO, Université Lumière Lyon 2), Jun 2021, INALCO, Paris, France</w:t>
+              <w:t xml:space="preserve">Carrefours culturels : littérature - traduction - didactique en littérature (文化的十字路口:文学-翻译-教学法)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des Langues étrangères de Beijing (BFSU), Faculté d'Études françaises et francophones; Centre de Recherche Wallonie-Bruxelles (WBI), May 2021, Beijing, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265377v1</w:t>
+                <w:t xml:space="preserve">hal-03245588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimes et clown·e·s : histoires croisées</w:t>
               </w:r>
@@ -7091,51 +7091,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10A4D9A0"/>
+    <w:nsid w:val="881BFD55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7239,51 +7239,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="ED0B7180"/>
+    <w:nsid w:val="8038CBCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7387,51 +7387,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="03A23631"/>
+    <w:nsid w:val="92580839"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7535,51 +7535,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EF307F95"/>
+    <w:nsid w:val="E1F7AE8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7775,51 +7775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eleonore-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0847-7177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129715697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sofeth.hypotheses.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/arts-vivants/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.mshparisnord.fr/ethnographie/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03245593v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gauthard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587357v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146302v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico Jos&#233; Souza de Oliveira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139x4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888736v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066287v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146299v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003973" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522389v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522561v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126609v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Hengfu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Jin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna B&#233;r&#233;nice de Sanctis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ae-Ran Jeong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjoo Lee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860119v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587364v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647530v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354567v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139ws" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956900v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe-Meden" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566891v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2237-266036964" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794573v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126616v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zhen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Ji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Yuanjiang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Charlier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duret Pujol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581281v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698605v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605165v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133211v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124713v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124716v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4713" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140437v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144781v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pradier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144790v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144788v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144793v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144798v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144803v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144804v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053439v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126610v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392843v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255610v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03448968v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bodolec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Capdeville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Chicharro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eleonore-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0847-7177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129715697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sofeth.hypotheses.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/arts-vivants/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.mshparisnord.fr/ethnographie/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03245593v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gauthard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587357v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146302v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico Jos&#233; Souza de Oliveira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139x4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066287v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146299v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003973" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522389v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522561v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Hengfu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126613v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Jin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna B&#233;r&#233;nice de Sanctis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ae-Ran Jeong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjoo Lee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860119v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587364v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647530v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354567v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139ws" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956900v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265382v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe-Meden" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566891v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2237-266036964" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794573v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126616v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zhen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Ji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Yuanjiang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Charlier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053444v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duret Pujol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825323v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605165v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265377v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384324v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245588v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133211v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124713v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124716v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4713" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124715v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140437v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144781v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pradier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144790v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144788v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144793v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144798v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144803v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144804v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053439v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126610v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392843v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255610v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03448968v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bodolec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Capdeville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Chicharro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>