--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-isotope (Pb, Sb) approach to trace metallic contaminant sources at a historical mining and metallurgical site</w:t>
+                <w:t xml:space="preserve">Detangling past and modern zinc anthropogenic source contributions in an urbanized coastal river by combining elemental, isotope and speciation approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillevic Floriane</w:t>
+                <w:t xml:space="preserve">Jérémie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Rossi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Colin Ferrari</w:t>
+                <w:t xml:space="preserve">Myller de Sousa Tonhá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferreira Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Landrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.121958⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 480, 135714 (13p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456252v1</w:t>
+                <w:t xml:space="preserve">hal-04777747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detangling past and modern zinc anthropogenic source contributions in an urbanized coastal river by combining elemental, isotope and speciation approaches</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-isotope (Pb, Sb) approach to trace metallic contaminant sources at a historical mining and metallurgical site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Landrot</w:t>
+                <w:t xml:space="preserve">Guillevic Floriane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cunha</w:t>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 480, 135714 (13p.). </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 649, pp.121958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.121958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777747v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimony isotope fractionation during Sb(V) and Sb(III) adsorption on secondary Fe-minerals (schwertmannite, ferrihydrite) typical of mine waters</w:t>
               </w:r>
@@ -887,295 +887,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of antimony contamination generated by road traffic – A focus on Sb geochemistry and speciation in stormwater ponds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimony isotopic fractionation during Sb(III) oxidation to Sb(V): Biotic and abiotic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Philippe</w:t>
+                <w:t xml:space="preserve">Marina Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Pape</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Freydier</w:t>
+                <w:t xml:space="preserve">Angélique Désoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137368⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 641, pp.121788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874871v1</w:t>
+                <w:t xml:space="preserve">hal-04267874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimony isotopic fractionation during Sb(III) oxidation to Sb(V): Biotic and abiotic processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+                <w:t xml:space="preserve">Fate of antimony contamination generated by road traffic – A focus on Sb geochemistry and speciation in stormwater ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Héry</w:t>
+                <w:t xml:space="preserve">G. Landrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Désoeuvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Freydier</w:t>
+                <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 641, pp.121788. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 313, pp.137368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267874v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Improvement of Soil Salinity Mapping in a Data-Scarce Context Using Sentinel-2 Images in Machine-Learning Models</w:t>
               </w:r>
@@ -1187,51 +1187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J W Sirpa-Poma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Satgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pillco-Zolá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1347,51 +1347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 81 (23), pp.524. </w:t>
@@ -1719,51 +1719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2206,351 +2206,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological attenuation of arsenic and iron in a continuous flow bioreactor treating acid mine drainage (AMD)</w:t>
+                <w:t xml:space="preserve">The environmental legacy of historic Pb-Zn-Ag-Au mining in river basins of the southern edge of the Massif Central (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fernandez-Rojo</w:t>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Héry</w:t>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Pape</w:t>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Braungardt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Desoeuvre</w:t>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.06.059⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (25), pp.20725 - 20735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9669-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818488v1</w:t>
+                <w:t xml:space="preserve">hal-01903386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental legacy of historic Pb-Zn-Ag-Au mining in river basins of the southern edge of the Massif Central (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological attenuation of arsenic and iron in a continuous flow bioreactor treating acid mine drainage (AMD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fernandez-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+                <w:t xml:space="preserve">M. Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+                <w:t xml:space="preserve">P. Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Delpoux</w:t>
+                <w:t xml:space="preserve">C. Braungardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Freydier</w:t>
+                <w:t xml:space="preserve">A. Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (25), pp.20725 - 20735. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.594 - 606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9669-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.06.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903386v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routine determination of inorganic arsenic speciation in precipitates from acid mine drainage using orthophosphoric acid extraction followed by HPLC-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2608,559 +2608,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimony isotopic composition in river waters affected by ancient mining activity</w:t>
+                <w:t xml:space="preserve">Variation of dissolved and particulate metal(loid) (As, Cd, Pb, Sb, Tl, Zn) concentrations under varying discharge during a Mediterranean flood in a former mining watershed, the Gardon River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Viers</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 158, pp.132--142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983270v1</w:t>
+                <w:t xml:space="preserve">hal-02063551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of dissolved and particulate metal(loid) (As, Cd, Pb, Sb, Tl, Zn) concentrations under varying discharge during a Mediterranean flood in a former mining watershed, the Gardon River (France)</w:t>
+                <w:t xml:space="preserve">Antimony isotopic composition in river waters affected by ancient mining activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Remi Freydier</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Le Gall</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 158, pp.132--142. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.851-861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2015.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063551v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persisting impact of historical mining activity to metal (Pb, Zn, Cd, Tl, Hg) and metalloid (As, Sb) enrichment in sediments of the Gardon River, Southern France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Remi Freydier</w:t>
+                <w:t xml:space="preserve">Release of arsenite, arsenate and methyl-arsenic species from streambed sediment impacted by acid mine drainage: a microcosm study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dezileau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerome Viers</w:t>
+                <w:t xml:space="preserve">C. Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Gallice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.078⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (5), pp.514--524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/EN13225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054163v1</w:t>
+                <w:t xml:space="preserve">hal-02047987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of arsenite, arsenate and methyl-arsenic species from streambed sediment impacted by acid mine drainage: a microcosm study.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zoe Gallice</w:t>
+                <w:t xml:space="preserve">Persisting impact of historical mining activity to metal (Pb, Zn, Cd, Tl, Hg) and metalloid (As, Sb) enrichment in sediments of the Gardon River, Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bruneel</w:t>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (5), pp.514--524. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 481, pp.509-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/EN13225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047987v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of Sb(V) and Sb(III) species along a gradient of pH and oxygen concentration in the Carnoulès mine waters (Southern France)</w:t>
               </w:r>
@@ -3172,51 +3172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3583,51 +3583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial diversity: a new tool to better trace the origin of arsenic transported in in mine-impacted river during floods?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3976,51 +3976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimony isotopic composition in stream waters impacted by acid mine drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4123,51 +4123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Méheut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4205,2486 +4205,2486 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d'oxydation biologique et d'élimination du fer et de l'arsenic dans des eaux de Drainage Minier Acide (DMA) : expériences à l'échelle d'un pilote de laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Braungardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institut Montpelliérain de l’Eau et de l’Environnement (IM2E)- Journée des Doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatio-temporal evolution and source tracking of arsenic in surface waters of an old mining district (Orbiel Valley, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Heydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot-Marouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Behra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacto de la mineria en la contaminación ambiental por metales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIII CONGRESO LATINOAMERICANO DE MUTAGÉNESIS, CARCINOGÉNESIS Y TERATOGÉNESIS AMBIENTAL - ALAMCTA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALAMCTA, Apr 2024, La Paz, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dernières avancées sur la mesure du rapport isotopique 123Sb/121Sb par couplage HG-MC-ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANF ISOTRACE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fate of antimony contamination generated by road traffic – A focus on Sb geochemistry and speciation in stormwater ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Landrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICOBTE–ICHMET 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport de l'arsenic dans la rivière Orbiel en aval du district minier de Salsigne (Aude): sources, dynamique et flux au cours d'épisodes de crue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lali Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Heydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques du reseau TAEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HERMIN – Héritage des exploitations minières : transfert, rémanence et remobilisation du plomb, de l’antimoine et du nickel dans la zone critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de restitution MITI (Mission pour les initiatives transverses et interdisciplinaires – CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of trace elements to distinguish flows from different types of carbonated rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Serène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leonide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France. pp.1-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microorganismes au service de la remédiation des sites miniers en Côte d’Ivoire : site d’orpaillage de Kokumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konan Bertin Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Konaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Sbabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi Ernest Ahoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIMS 2022 - 1st International Colloquium in Mine &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Boké, Guinée</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfer and Dispersion of Arsenic and Other Metal(loid)s in the Orbiel Valley (France): Spatio-temporal Evolution and Source Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Heydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de contaminants émergents dans la rivière Taragete (Oruro, Bolivie) : développement d’un workflow pour l’analyse ciblée et non-ciblée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Ferreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Ormachea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marizol Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANALYTICS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et de Fluxomique; Société Française de Protéomique; Société Française de Spectrométrie de Masse; Association Francophone des Sciences Séparatives, Sep 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legacy (Pb, Cu, Zn) and emerging (Sb) trace metal contaminants in the road - highway stormwater pond continuum: a focus on geochemistry and speciation of antimony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Landrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Hawaï, USA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle des microorganismes dans le biomining et la bioremédiation des sites miniers : cas du site d’orpaillage de Kokumbo (Côte d’Ivoire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konan Bertin Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Konaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Sbabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi Ernest Ahoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mining the Connections 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des facteurs environnementaux sur les communautés bactériennes responsables de l’élimination du fer et de l’arsenic dans les Drainages Miniers Acides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème journées EcotoxicoMic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Valence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iron and arsenic removal rates in a continuous flow reactor treating As-rich acid mine drainage (AMD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Braungardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMWA 2016 – Mine Water &amp; Conflicts and Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental parameters as drivers of bacterial communities responsible for arsenic removal from acid mine drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMWA 2016 – Mine Water &amp; Conflicts and Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fate of arsenic and antimony in surface waters downstream from the abandoned Pb/Zn Carnoulès mine in southern France: speciation and microbial interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop on “Environmental impacts of mining and smelting”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Orsay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des potentialités des isotopes du Zn et du Sb comme traceurs de sources de contaminations actuelles et passées sur un bassin hydrographique minier industrialisé, le bassin des Gardons (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire EC2CO de restitution et de prospective de l'AT Ecodyn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, ?, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des sources de contaminants métalliques. OSR4 | Action IV.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gattacecca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Cerege. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749323v1</w:t>
-              </w:r>
-[...2066 lines deleted...]
-                <w:t xml:space="preserve">hal-02146336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6942,51 +6942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ormachea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08445-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Bertin Kouadio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Ernest Ahoussi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Ouattara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Konat&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36403-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Floriane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121958" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller de Sousa Tonh&#225;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135714" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105935" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sirpa-Poma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillco Zol&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez-Flores" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16146200" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Resongles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137368" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267874v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina H&#233;ry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique D&#233;soeuvre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121788" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Sirpa-Poma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Satg&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillco-Zol&#225;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina-Carpio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23239328" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03857742v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10639-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M&#233;heut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121115" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dietze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Green" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy M Harrison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ochoa-Gonzalez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2102791118" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240720v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ja00452a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339031v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Desoeuvre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Benyassine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.10.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kirby" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Bullen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Fathy Heiba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengjie Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.8b01036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fernandez-Rojo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Desoeuvre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8716-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fernandez-Rojo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;ry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pape" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braungardt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desoeuvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.06.059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903386v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9669-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AY02084D" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983270v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.07.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054163v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.078" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047987v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Gallice" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruneel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN13225" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3em00215b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Duprey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.08.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RF6W21S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279545v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Sturla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gavalon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Ferreux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781484v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri&#232;re Lali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781144v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heydon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19228" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936432v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404615v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zamora" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441199v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749323v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gattacecca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781406v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot-Marouani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11245" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600953v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781177v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781065v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Philippe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781683v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lali Carri&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709245v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sbabou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780969v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635871v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780874v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709250v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127845v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Braungardt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122569v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127842v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02143196v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146336v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01810941v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON20173" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ormachea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08445-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Bertin Kouadio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Ernest Ahoussi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Ouattara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Konat&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36403-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller de Sousa Tonh&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135714" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456252v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Floriane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121958" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105935" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sirpa-Poma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillco Zol&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez-Flores" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16146200" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina H&#233;ry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique D&#233;soeuvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121788" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874871v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Resongles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landrot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137368" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Sirpa-Poma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Satg&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillco-Zol&#225;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina-Carpio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23239328" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03857742v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10639-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M&#233;heut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121115" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dietze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Green" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy M Harrison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ochoa-Gonzalez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2102791118" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240720v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ja00452a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339031v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Desoeuvre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Benyassine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.10.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kirby" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Bullen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Fathy Heiba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengjie Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.8b01036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fernandez-Rojo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Desoeuvre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8716-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903386v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9669-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818488v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fernandez-Rojo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;ry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pape" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braungardt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desoeuvre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.06.059" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AY02084D" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.07.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983270v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Gallice" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruneel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN13225" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054163v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.078" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3em00215b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Duprey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.08.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RF6W21S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279545v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Sturla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gavalon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Ferreux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781484v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri&#232;re Lali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781144v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heydon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19228" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936432v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404615v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zamora" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441199v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781406v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot-Marouani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11245" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781177v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Philippe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781683v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lali Carri&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709245v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sbabou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780969v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635871v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780874v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709250v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122569v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127845v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Braungardt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127842v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146336v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02143196v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749323v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gattacecca" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01810941v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON20173" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>