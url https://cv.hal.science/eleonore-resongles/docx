--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detangling past and modern zinc anthropogenic source contributions in an urbanized coastal river by combining elemental, isotope and speciation approaches</w:t>
+                <w:t xml:space="preserve">Multi-isotope (Pb, Sb) approach to trace metallic contaminant sources at a historical mining and metallurgical site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Garnier</w:t>
+                <w:t xml:space="preserve">Guillevic Floriane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myller de Sousa Tonhá</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Cunha</w:t>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135714⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 649, pp.121958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.121958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777747v1</w:t>
+                <w:t xml:space="preserve">hal-04456252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-isotope (Pb, Sb) approach to trace metallic contaminant sources at a historical mining and metallurgical site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detangling past and modern zinc anthropogenic source contributions in an urbanized coastal river by combining elemental, isotope and speciation approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myller de Sousa Tonhá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferreira Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillevic Floriane</w:t>
+                <w:t xml:space="preserve">Gautier Landrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Rossi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Colin Ferrari</w:t>
+                <w:t xml:space="preserve">B. Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 649, pp.121958. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 480, 135714 (13p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.121958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.135714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456252v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimony isotope fractionation during Sb(V) and Sb(III) adsorption on secondary Fe-minerals (schwertmannite, ferrihydrite) typical of mine waters</w:t>
               </w:r>
@@ -887,295 +887,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimony isotopic fractionation during Sb(III) oxidation to Sb(V): Biotic and abiotic processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fate of antimony contamination generated by road traffic – A focus on Sb geochemistry and speciation in stormwater ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Héry</w:t>
+                <w:t xml:space="preserve">M. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Désoeuvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Freydier</w:t>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Landrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121788⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 313, pp.137368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267874v1</w:t>
+                <w:t xml:space="preserve">hal-03874871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of antimony contamination generated by road traffic – A focus on Sb geochemistry and speciation in stormwater ponds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Resongles</w:t>
+                <w:t xml:space="preserve">Antimony isotopic fractionation during Sb(III) oxidation to Sb(V): Biotic and abiotic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Landrot</w:t>
+                <w:t xml:space="preserve">Marina Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Freydier</w:t>
+                <w:t xml:space="preserve">Angélique Désoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 313, pp.137368. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 641, pp.121788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874871v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Improvement of Soil Salinity Mapping in a Data-Scarce Context Using Sentinel-2 Images in Machine-Learning Models</w:t>
               </w:r>
@@ -1187,51 +1187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J W Sirpa-Poma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Satgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pillco-Zolá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1289,291 +1289,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic and other trace elements in groundwaters and surface waters in the gold mining region of the Nigerien Liptako (Southwestern Niger)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equilibrium mass-dependent isotope fractionation of antimony between stibnite and Sb secondary minerals: A first-principles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
+                <w:t xml:space="preserve">Merlin Méheut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-022-10639-8⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 611, pp.121115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857742v1</w:t>
+                <w:t xml:space="preserve">hal-03812631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium mass-dependent isotope fractionation of antimony between stibnite and Sb secondary minerals: A first-principles study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colin Ferrari</w:t>
+                <w:t xml:space="preserve">Arsenic and other trace elements in groundwaters and surface waters in the gold mining region of the Nigerien Liptako (Southwestern Niger)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar El Farouk Maman Illatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlin Méheut</w:t>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 611, pp.121115. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81 (23), pp.524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.121115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-022-10639-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812631v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong evidence for the continued contribution of lead deposited during the 20th century to the atmospheric environment in London of today</w:t>
               </w:r>
@@ -1719,51 +1719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2480,51 +2480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routine determination of inorganic arsenic speciation in precipitates from acid mine drainage using orthophosphoric acid extraction followed by HPLC-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2872,295 +2872,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of arsenite, arsenate and methyl-arsenic species from streambed sediment impacted by acid mine drainage: a microcosm study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Hery</w:t>
+                <w:t xml:space="preserve">Persisting impact of historical mining activity to metal (Pb, Zn, Cd, Tl, Hg) and metalloid (As, Sb) enrichment in sediments of the Gardon River, Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Casiot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O. Bruneel</w:t>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/EN13225⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 481, pp.509-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047987v1</w:t>
+                <w:t xml:space="preserve">hal-01054163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persisting impact of historical mining activity to metal (Pb, Zn, Cd, Tl, Hg) and metalloid (As, Sb) enrichment in sediments of the Gardon River, Southern France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Remi Freydier</w:t>
+                <w:t xml:space="preserve">Release of arsenite, arsenate and methyl-arsenic species from streambed sediment impacted by acid mine drainage: a microcosm study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Gallice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dezileau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerome Viers</w:t>
+                <w:t xml:space="preserve">O. Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 481, pp.509-521. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (5), pp.514--524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/EN13225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054163v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of Sb(V) and Sb(III) species along a gradient of pH and oxygen concentration in the Carnoulès mine waters (Southern France)</w:t>
               </w:r>
@@ -3583,51 +3583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial diversity: a new tool to better trace the origin of arsenic transported in in mine-impacted river during floods?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3976,51 +3976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimony isotopic composition in stream waters impacted by acid mine drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4123,64 +4123,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Méheut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4257,51 +4257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Braungardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institut Montpelliérain de l’Eau et de l’Environnement (IM2E)- Journée des Doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
@@ -4356,230 +4356,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal evolution and source tracking of arsenic in surface waters of an old mining district (Orbiel Valley, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacto de la mineria en la contaminación ambiental por metales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIII CONGRESO LATINOAMERICANO DE MUTAGÉNESIS, CARCINOGÉNESIS Y TERATOGÉNESIS AMBIENTAL - ALAMCTA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALAMCTA, Apr 2024, La Paz, Francia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781406v1</w:t>
+                <w:t xml:space="preserve">hal-04600953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacto de la mineria en la contaminación ambiental por metales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal evolution and source tracking of arsenic in surface waters of an old mining district (Orbiel Valley, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Heydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot-Marouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Behra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII CONGRESO LATINOAMERICANO DE MUTAGÉNESIS, CARCINOGÉNESIS Y TERATOGÉNESIS AMBIENTAL - ALAMCTA 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600953v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dernières avancées sur la mesure du rapport isotopique 123Sb/121Sb par couplage HG-MC-ICP-MS</w:t>
               </w:r>
@@ -4699,77 +4699,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Landrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOBTE–ICHMET 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
@@ -4917,536 +4917,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HERMIN – Héritage des exploitations minières : transfert, rémanence et remobilisation du plomb, de l’antimoine et du nickel dans la zone critique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of trace elements to distinguish flows from different types of carbonated rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Guillevic</w:t>
+                <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Forget</w:t>
+                <w:t xml:space="preserve">Philippe Leonide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution MITI (Mission pour les initiatives transverses et interdisciplinaires – CNRS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France. pp.1-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781610v1</w:t>
+                <w:t xml:space="preserve">hal-03817369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of trace elements to distinguish flows from different types of carbonated rocks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Microorganismes au service de la remédiation des sites miniers en Côte d’Ivoire : site d’orpaillage de Kokumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konan Bertin Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Konaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+                <w:t xml:space="preserve">Laila Sbabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi Ernest Ahoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIMS 2022 - 1st International Colloquium in Mine &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Boké, Guinée</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817369v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microorganismes au service de la remédiation des sites miniers en Côte d’Ivoire : site d’orpaillage de Kokumbo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+                <w:t xml:space="preserve">Transfer and Dispersion of Arsenic and Other Metal(loid)s in the Orbiel Valley (France): Spatio-temporal Evolution and Source Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Heydon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMS 2022 - 1st International Colloquium in Mine &amp; Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Boké, Guinée</w:t>
+              <w:t xml:space="preserve">AGU 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709245v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and Dispersion of Arsenic and Other Metal(loid)s in the Orbiel Valley (France): Spatio-temporal Evolution and Source Tracking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+                <w:t xml:space="preserve">HERMIN – Héritage des exploitations minières : transfert, rémanence et remobilisation du plomb, de l’antimoine et du nickel dans la zone critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Marie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+                <w:t xml:space="preserve">Marie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Journée de restitution MITI (Mission pour les initiatives transverses et interdisciplinaires – CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780969v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de contaminants émergents dans la rivière Taragete (Oruro, Bolivie) : développement d’un workflow pour l’analyse ciblée et non-ciblée</w:t>
               </w:r>
@@ -5570,77 +5570,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legacy (Pb, Cu, Zn) and emerging (Sb) trace metal contaminants in the road - highway stormwater pond continuum: a focus on geochemistry and speciation of antimony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Landrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5708,51 +5708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konan Bertin Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Konaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Sbabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouassi Ernest Ahoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5801,277 +5801,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des facteurs environnementaux sur les communautés bactériennes responsables de l’élimination du fer et de l’arsenic dans les Drainages Miniers Acides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tardy</w:t>
+                <w:t xml:space="preserve">Iron and arsenic removal rates in a continuous flow reactor treating As-rich acid mine drainage (AMD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Braungardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journées EcotoxicoMic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Valence, France</w:t>
+              <w:t xml:space="preserve">IMWA 2016 – Mine Water &amp; Conflicts and Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122569v1</w:t>
+                <w:t xml:space="preserve">hal-02127845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron and arsenic removal rates in a continuous flow reactor treating As-rich acid mine drainage (AMD)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des facteurs environnementaux sur les communautés bactériennes responsables de l’élimination du fer et de l’arsenic dans les Drainages Miniers Acides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMWA 2016 – Mine Water &amp; Conflicts and Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">3ème journées EcotoxicoMic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127845v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental parameters as drivers of bacterial communities responsible for arsenic removal from acid mine drainage</w:t>
               </w:r>
@@ -6176,243 +6176,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of arsenic and antimony in surface waters downstream from the abandoned Pb/Zn Carnoulès mine in southern France: speciation and microbial interactions</w:t>
+                <w:t xml:space="preserve">Etude des potentialités des isotopes du Zn et du Sb comme traceurs de sources de contaminations actuelles et passées sur un bassin hydrographique minier industrialisé, le bassin des Gardons (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Hery</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Viers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on “Environmental impacts of mining and smelting”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Orsay, France</w:t>
+              <w:t xml:space="preserve">Séminaire EC2CO de restitution et de prospective de l'AT Ecodyn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, ?, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146336v1</w:t>
+                <w:t xml:space="preserve">hal-02143196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des potentialités des isotopes du Zn et du Sb comme traceurs de sources de contaminations actuelles et passées sur un bassin hydrographique minier industrialisé, le bassin des Gardons (Gard)</w:t>
+                <w:t xml:space="preserve">Fate of arsenic and antimony in surface waters downstream from the abandoned Pb/Zn Carnoulès mine in southern France: speciation and microbial interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Viers</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EC2CO de restitution et de prospective de l'AT Ecodyn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, ?, France</w:t>
+              <w:t xml:space="preserve">International workshop on “Environmental impacts of mining and smelting”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143196v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6942,51 +6942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ormachea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08445-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Bertin Kouadio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Ernest Ahoussi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Ouattara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Konat&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36403-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller de Sousa Tonh&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135714" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456252v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Floriane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121958" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105935" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sirpa-Poma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillco Zol&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez-Flores" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16146200" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina H&#233;ry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique D&#233;soeuvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121788" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874871v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Resongles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landrot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137368" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Sirpa-Poma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Satg&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillco-Zol&#225;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina-Carpio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23239328" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03857742v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10639-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M&#233;heut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121115" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dietze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Green" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy M Harrison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ochoa-Gonzalez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2102791118" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240720v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ja00452a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339031v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Desoeuvre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Benyassine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.10.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kirby" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Bullen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Fathy Heiba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengjie Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.8b01036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fernandez-Rojo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Desoeuvre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8716-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903386v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9669-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818488v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fernandez-Rojo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;ry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pape" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braungardt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desoeuvre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.06.059" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AY02084D" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.07.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983270v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Gallice" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruneel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN13225" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054163v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.078" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3em00215b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Duprey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.08.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RF6W21S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279545v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Sturla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gavalon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Ferreux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781484v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri&#232;re Lali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781144v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heydon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19228" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936432v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404615v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zamora" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441199v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781406v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot-Marouani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11245" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781177v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Philippe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781683v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lali Carri&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709245v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sbabou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780969v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635871v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780874v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709250v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122569v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127845v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Braungardt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127842v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146336v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02143196v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749323v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gattacecca" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01810941v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON20173" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ormachea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08445-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Bertin Kouadio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Ernest Ahoussi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Ouattara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Konat&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36403-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Floriane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121958" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller de Sousa Tonh&#225;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135714" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105935" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sirpa-Poma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillco Zol&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez-Flores" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16146200" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Resongles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137368" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267874v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina H&#233;ry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique D&#233;soeuvre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121788" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Sirpa-Poma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Satg&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillco-Zol&#225;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina-Carpio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23239328" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812631v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M&#233;heut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121115" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03857742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10639-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dietze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Green" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy M Harrison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ochoa-Gonzalez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2102791118" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240720v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ja00452a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339031v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Desoeuvre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Benyassine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.10.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kirby" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Bullen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Fathy Heiba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengjie Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.8b01036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fernandez-Rojo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Desoeuvre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8716-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903386v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9669-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818488v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fernandez-Rojo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;ry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pape" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braungardt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desoeuvre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.06.059" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AY02084D" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.07.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983270v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054163v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.078" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047987v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Gallice" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruneel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN13225" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3em00215b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Duprey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.08.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RF6W21S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279545v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Sturla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gavalon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Ferreux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781484v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri&#232;re Lali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781144v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heydon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19228" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936432v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404615v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zamora" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441199v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot-Marouani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11245" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781177v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Philippe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781683v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lali Carri&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709245v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sbabou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780969v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635871v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780874v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709250v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127845v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Braungardt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122569v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127842v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02143196v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146336v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749323v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gattacecca" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01810941v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON20173" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>