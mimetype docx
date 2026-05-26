--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -887,295 +887,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of antimony contamination generated by road traffic – A focus on Sb geochemistry and speciation in stormwater ponds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimony isotopic fractionation during Sb(III) oxidation to Sb(V): Biotic and abiotic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Philippe</w:t>
+                <w:t xml:space="preserve">Marina Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Pape</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Freydier</w:t>
+                <w:t xml:space="preserve">Angélique Désoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137368⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 641, pp.121788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874871v1</w:t>
+                <w:t xml:space="preserve">hal-04267874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimony isotopic fractionation during Sb(III) oxidation to Sb(V): Biotic and abiotic processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+                <w:t xml:space="preserve">Fate of antimony contamination generated by road traffic – A focus on Sb geochemistry and speciation in stormwater ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Héry</w:t>
+                <w:t xml:space="preserve">G. Landrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Désoeuvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Freydier</w:t>
+                <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 641, pp.121788. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 313, pp.137368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267874v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Improvement of Soil Salinity Mapping in a Data-Scarce Context Using Sentinel-2 Images in Machine-Learning Models</w:t>
               </w:r>
@@ -1187,51 +1187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J W Sirpa-Poma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Satgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pillco-Zolá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1477,51 +1477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 81 (23), pp.524. </w:t>
@@ -1719,51 +1719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2206,351 +2206,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental legacy of historic Pb-Zn-Ag-Au mining in river basins of the southern edge of the Massif Central (France)</w:t>
+                <w:t xml:space="preserve">Biological attenuation of arsenic and iron in a continuous flow bioreactor treating acid mine drainage (AMD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+                <w:t xml:space="preserve">L. Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+                <w:t xml:space="preserve">M. Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Delpoux</w:t>
+                <w:t xml:space="preserve">P. Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Freydier</w:t>
+                <w:t xml:space="preserve">C. Braungardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9669-y⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.594 - 606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.06.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903386v1</w:t>
+                <w:t xml:space="preserve">hal-01818488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological attenuation of arsenic and iron in a continuous flow bioreactor treating acid mine drainage (AMD)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The environmental legacy of historic Pb-Zn-Ag-Au mining in river basins of the southern edge of the Massif Central (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Héry</w:t>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Pape</w:t>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Braungardt</w:t>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Desoeuvre</w:t>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 123, pp.594 - 606. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (25), pp.20725 - 20735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.06.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9669-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818488v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routine determination of inorganic arsenic speciation in precipitates from acid mine drainage using orthophosphoric acid extraction followed by HPLC-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2608,559 +2608,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of dissolved and particulate metal(loid) (As, Cd, Pb, Sb, Tl, Zn) concentrations under varying discharge during a Mediterranean flood in a former mining watershed, the Gardon River (France)</w:t>
+                <w:t xml:space="preserve">Antimony isotopic composition in river waters affected by ancient mining activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Le Gall</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jerome Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2015.07.010⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.851-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063551v1</w:t>
+                <w:t xml:space="preserve">hal-01983270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimony isotopic composition in river waters affected by ancient mining activity</w:t>
+                <w:t xml:space="preserve">Variation of dissolved and particulate metal(loid) (As, Cd, Pb, Sb, Tl, Zn) concentrations under varying discharge during a Mediterranean flood in a former mining watershed, the Gardon River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chmeleff</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 144, pp.851-861. </w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 158, pp.132--142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983270v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persisting impact of historical mining activity to metal (Pb, Zn, Cd, Tl, Hg) and metalloid (As, Sb) enrichment in sediments of the Gardon River, Southern France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Remi Freydier</w:t>
+                <w:t xml:space="preserve">Release of arsenite, arsenate and methyl-arsenic species from streambed sediment impacted by acid mine drainage: a microcosm study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dezileau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerome Viers</w:t>
+                <w:t xml:space="preserve">C. Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Gallice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.078⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (5), pp.514--524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/EN13225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054163v1</w:t>
+                <w:t xml:space="preserve">hal-02047987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of arsenite, arsenate and methyl-arsenic species from streambed sediment impacted by acid mine drainage: a microcosm study.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zoe Gallice</w:t>
+                <w:t xml:space="preserve">Persisting impact of historical mining activity to metal (Pb, Zn, Cd, Tl, Hg) and metalloid (As, Sb) enrichment in sediments of the Gardon River, Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bruneel</w:t>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (5), pp.514--524. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 481, pp.509-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/EN13225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047987v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of Sb(V) and Sb(III) species along a gradient of pH and oxygen concentration in the Carnoulès mine waters (Southern France)</w:t>
               </w:r>
@@ -3172,51 +3172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3583,51 +3583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial diversity: a new tool to better trace the origin of arsenic transported in in mine-impacted river during floods?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3976,51 +3976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimony isotopic composition in stream waters impacted by acid mine drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4123,51 +4123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Méheut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4205,397 +4205,669 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d'oxydation biologique et d'élimination du fer et de l'arsenic dans des eaux de Drainage Minier Acide (DMA) : expériences à l'échelle d'un pilote de laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Braungardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desoeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institut Montpelliérain de l’Eau et de l’Environnement (IM2E)- Journée des Doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05045026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des sources de contaminants métalliques. OSR4 | Action IV.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gattacecca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Resongles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Cerege. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacto de la mineria en la contaminación ambiental por metales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII CONGRESO LATINOAMERICANO DE MUTAGÉNESIS, CARCINOGÉNESIS Y TERATOGÉNESIS AMBIENTAL - ALAMCTA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ALAMCTA, Apr 2024, La Paz, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal evolution and source tracking of arsenic in surface waters of an old mining district (Orbiel Valley, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Heydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot-Marouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Behra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dernières avancées sur la mesure du rapport isotopique 123Sb/121Sb par couplage HG-MC-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4637,113 +4909,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANF ISOTRACE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of antimony contamination generated by road traffic – A focus on Sb geochemistry and speciation in stormwater ponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4762,113 +5034,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOBTE–ICHMET 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport de l'arsenic dans la rivière Orbiel en aval du district minier de Salsigne (Aude): sources, dynamique et flux au cours d'épisodes de crue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lali Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Heydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4887,247 +5159,247 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du reseau TAEMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of trace elements to distinguish flows from different types of carbonated rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leonide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France. pp.1-22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/iahs2022-329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microorganismes au service de la remédiation des sites miniers en Côte d’Ivoire : site d’orpaillage de Kokumbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konan Bertin Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Konaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Sbabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouassi Ernest Ahoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5146,73 +5418,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMS 2022 - 1st International Colloquium in Mine &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Boké, Guinée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer and Dispersion of Arsenic and Other Metal(loid)s in the Orbiel Valley (France): Spatio-temporal Evolution and Source Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Heydon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5221,538 +5493,538 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HERMIN – Héritage des exploitations minières : transfert, rémanence et remobilisation du plomb, de l’antimoine et du nickel dans la zone critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution MITI (Mission pour les initiatives transverses et interdisciplinaires – CNRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de contaminants émergents dans la rivière Taragete (Oruro, Bolivie) : développement d’un workflow pour l’analyse ciblée et non-ciblée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
+                <w:t xml:space="preserve">Legacy (Pb, Cu, Zn) and emerging (Sb) trace metal contaminants in the road - highway stormwater pond continuum: a focus on geochemistry and speciation of antimony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marizol Flores</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Landrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANALYTICS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et de Fluxomique; Société Française de Protéomique; Société Française de Spectrométrie de Masse; Association Francophone des Sciences Séparatives, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Hawaï, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635871v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy (Pb, Cu, Zn) and emerging (Sb) trace metal contaminants in the road - highway stormwater pond continuum: a focus on geochemistry and speciation of antimony</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Pape</w:t>
+                <w:t xml:space="preserve">Analyse de contaminants émergents dans la rivière Taragete (Oruro, Bolivie) : développement d’un workflow pour l’analyse ciblée et non-ciblée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Ferreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Duporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Freydier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Ormachea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marizol Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Hawaï, USA, United States</w:t>
+              <w:t xml:space="preserve">ANALYTICS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et de Fluxomique; Société Française de Protéomique; Société Française de Spectrométrie de Masse; Association Francophone des Sciences Séparatives, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780874v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des microorganismes dans le biomining et la bioremédiation des sites miniers : cas du site d’orpaillage de Kokumbo (Côte d’Ivoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konan Bertin Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Konaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Sbabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouassi Ernest Ahoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5771,323 +6043,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mining the Connections 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron and arsenic removal rates in a continuous flow reactor treating As-rich acid mine drainage (AMD)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des facteurs environnementaux sur les communautés bactériennes responsables de l’élimination du fer et de l’arsenic dans les Drainages Miniers Acides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMWA 2016 – Mine Water &amp; Conflicts and Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">3ème journées EcotoxicoMic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127845v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des facteurs environnementaux sur les communautés bactériennes responsables de l’élimination du fer et de l’arsenic dans les Drainages Miniers Acides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tardy</w:t>
+                <w:t xml:space="preserve">Iron and arsenic removal rates in a continuous flow reactor treating As-rich acid mine drainage (AMD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Fernandez-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Desoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Braungardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journées EcotoxicoMic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Valence, France</w:t>
+              <w:t xml:space="preserve">IMWA 2016 – Mine Water &amp; Conflicts and Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122569v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental parameters as drivers of bacterial communities responsible for arsenic removal from acid mine drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6146,194 +6418,194 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMWA 2016 – Mine Water &amp; Conflicts and Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des potentialités des isotopes du Zn et du Sb comme traceurs de sources de contaminations actuelles et passées sur un bassin hydrographique minier industrialisé, le bassin des Gardons (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Resongles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Viers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire EC2CO de restitution et de prospective de l'AT Ecodyn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, ?, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of arsenic and antimony in surface waters downstream from the abandoned Pb/Zn Carnoulès mine in southern France: speciation and microbial interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6362,329 +6634,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on “Environmental impacts of mining and smelting”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146336v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-03749323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6942,51 +6942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ormachea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08445-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Bertin Kouadio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Ernest Ahoussi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Ouattara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Konat&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36403-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Floriane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121958" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller de Sousa Tonh&#225;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135714" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105935" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sirpa-Poma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillco Zol&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez-Flores" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16146200" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Resongles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137368" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267874v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina H&#233;ry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique D&#233;soeuvre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121788" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Sirpa-Poma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Satg&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillco-Zol&#225;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina-Carpio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23239328" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812631v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M&#233;heut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121115" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03857742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10639-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dietze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Green" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy M Harrison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ochoa-Gonzalez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2102791118" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240720v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ja00452a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339031v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Desoeuvre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Benyassine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.10.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kirby" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Bullen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Fathy Heiba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengjie Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.8b01036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fernandez-Rojo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Desoeuvre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8716-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903386v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9669-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818488v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fernandez-Rojo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;ry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pape" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braungardt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desoeuvre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.06.059" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AY02084D" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.07.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983270v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054163v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.078" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047987v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Gallice" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruneel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN13225" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3em00215b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Duprey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.08.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RF6W21S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279545v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Sturla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gavalon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Ferreux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781484v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri&#232;re Lali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781144v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heydon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19228" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936432v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404615v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zamora" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441199v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot-Marouani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11245" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781177v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Philippe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781683v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lali Carri&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709245v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sbabou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780969v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635871v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780874v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709250v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127845v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Braungardt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122569v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127842v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02143196v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146336v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749323v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gattacecca" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01810941v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON20173" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ferrari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Resongles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ormachea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-025-08445-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Bertin Kouadio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Ernest Ahoussi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Ouattara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Konat&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36403-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillevic Floriane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121958" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myller de Sousa Tonh&#225;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferreira Ara&#250;jo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.135714" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.105935" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sirpa-Poma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillco Zol&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez-Flores" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16146200" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina H&#233;ry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique D&#233;soeuvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121788" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874871v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philippe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Resongles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landrot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137368" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Sirpa-Poma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Satg&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pillco-Zol&#225;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina-Carpio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23239328" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812631v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M&#233;heut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121115" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03857742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar El Farouk Maman Illatou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-022-10639-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dietze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Green" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy M Harrison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ochoa-Gonzalez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2102791118" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240720v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ja00452a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339031v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Desoeuvre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Benyassine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delpoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.10.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kirby" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Bullen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Fathy Heiba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengjie Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.8b01036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fernandez-Rojo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Resongles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Desoeuvre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-017-8716-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01818488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fernandez-Rojo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;ry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pape" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braungardt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desoeuvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.06.059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903386v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9669-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AY02084D" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983270v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Viers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chmeleff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.07.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casiot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Gallice" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bruneel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN13225" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054163v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.078" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3em00215b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902870v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Duprey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.08.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RF6W21S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279545v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Sturla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duport&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gavalon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Ferreux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781484v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carri&#232;re Lali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781144v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heydon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Viers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19228" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936432v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Duporte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404615v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zamora" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441199v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749323v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gattacecca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600953v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781406v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot-Marouani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Behra" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11245" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781177v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781065v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Philippe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781683v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lali Carri&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709245v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sbabou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780969v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781610v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780874v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635871v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709250v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122569v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127845v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Braungardt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127842v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02143196v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146336v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01810941v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON20173" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>