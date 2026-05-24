--- v0 (2026-03-15)
+++ v1 (2026-05-24)
@@ -1180,173 +1180,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : &amp;lt; Marie Baudry, Lectrices romanesques. Représentations et théorie de la lecture aux XIXe et XXe siècles, Paris : Garnier, coll. Masculin/Féminin dans l'Europe moderne, 2014, 471 p. &amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu : &amp;lt; Soundouss El Kettani, Une dynamique du visuel. L'Ondoyante vérité des Rougon-Macquart de Zola, Paris : L'Harmattan, coll. Commentaires philosophiques, 2013 &amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05278887v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05278670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Goncourt : l'histoire silencieuse », Les Goncourt, Revue Europe, 2015, p. 48-61.</w:t>
               </w:r>
@@ -2427,1476 +2427,1476 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Henri Mitterand l’inventeur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommage à Henri Mitterand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Pagès, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Psychophysiologie de l’impuissant : En ménage de Huysmans », Colloque « Figurations de l’impuissance. XIXe-XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Figurations de l’impuissance. XIXe-XXIe siècles »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Federica D'Ascenzo, Dec 2021, Pescara, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Alain Pagès, Mar 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Goncourt écrivains de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Les Goncourt" à l'occasion du bicentenaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nao Takaï, Nov 2022, Tokyo, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nao Takaï, Nov 2022, Tokyo, Japon</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tordre les genres, séduire les femmes. Zola et la fiction démocratique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Genres du roman au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emilie Pézard; Valérie Stiénon, May 2016, Paris, France. p. 355-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Emilie Pézard; Valérie Stiénon, May 2016, Paris, France. p. 355-368</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 48, le siècle cassé en deux. Les Goncourt historiens de leur temps »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1848 et la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathieu Roger-Lacan; Véronique Samson; Judith Lyon-Caen, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mathieu Roger-Lacan; Véronique Samson; Judith Lyon-Caen, 2020, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Poétiques du Siège de Paris (1870-1871). Goncourt, Gautier, Hugo, Claretie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes en guerre : l’urbanité moderne à l’épreuve du conflit (1800-1914)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frank Estelmann; Aurore Peyroles, May 2018, Francfort s/Main, Allemagne. p. 85-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Frank Estelmann; Aurore Peyroles, May 2018, Francfort s/Main, Allemagne. p. 85-97</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’année terrible : une autre naissance du témoignage »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tableaux de siège. La littérature et les arts sous le siège de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathieu Roger-Lacan; Eléonore Reverzy, Feb 2021, Paris, France. https://serd.hypotheses.org/eleonore-reverzy-et-mathieu-roger-lacan-dir-tableaux-de-siege-1870-1871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mathieu Roger-Lacan; Eléonore Reverzy, Feb 2021, Paris, France. https://serd.hypotheses.org/eleonore-reverzy-et-mathieu-roger-lacan-dir-tableaux-de-siege-1870-1871</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘Ma première souche braconnier plus difficile à civiliser’. Tentative de lecture braconnière des Rougon-Macquart »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires de chasse. Traces et traques dans la littérature du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bertrand Marquer; Eléonore Reverzy, Oct 2019, Paris, France. p. 241-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Bertrand Marquer; Eléonore Reverzy, Oct 2019, Paris, France. p. 241-253</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’histoire en images : Les Rougon-Macquart de Zola »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Morale en action. Apologues, paraboles, proverbes et récits exemplaires au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Violaine Heyraud; Eléonore Reverzy, Oct 2018, Paris, France. p. 271-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Violaine Heyraud; Eléonore Reverzy, Oct 2018, Paris, France. p. 271-282</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pour une sémiologie alimentaire. Le cas de L’Éducation sentimentale de Flaubert »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dis-moi ce que tu manges, je te dirai ce que tu es. Fictions alimentaires, fictions identitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bertrand Marquer, 2017, Strasbourg, France. p. 48-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mémoire et narration dans Mauprat de George Sand »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relire Mauprat de George Sand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabienne Bercegol; Didier Philippot; Eléonore Reverzy, 2020, Paris, France. p. 123-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Clinique de l’Amour chez les Goncourt et Zola. Les cas Germinie L. et Adélaïde F. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons d'agir : les passions et les intérêts dans le roman français du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Boris Lyon-Caen, Nov 2019, Paris, France. https://www.fabula.org/colloques/sommaire6695.php</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Bertrand Marquer, 2017, Strasbourg, France. p. 48-63</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mirbeau, romancier pédagogue »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émile Zola et Octave Mirbeau. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandor Kalai; Anna Gural-Migdal, Jun 2017, Debrecen, Hongrie. p. 265-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fabienne Bercegol; Didier Philippot; Eléonore Reverzy, 2020, Paris, France. p. 123-136</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le ventre de l’Empire : les gras dans Les Rougon-Macquart »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allégories de l’estomac au XIXe siècle. Littérature, art, philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bertrand Marquer, 2017, Strasbourg, France. p. 217-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sandor Kalai; Anna Gural-Migdal, Jun 2017, Debrecen, Hongrie. p. 265-279</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘Les choses du jour’ dans L’Éducation sentimentale : Flaubert, romancier actualiste »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flaubert, Histoire et étude de moeurs. Madame Bovary et L'Education sentimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Juliette Azoulai; Gisèle Séginger, Jan 2018, Paris, France. p. 29-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bertrand Marquer, 2017, Strasbourg, France. p. 217-231</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Parmi les tombes. Zola au pays des morts »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire Zola au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aurélie Barjonet; Jean-Sébastien Macke, Jun 2016, Cerisy-la-Salle, France. p. 333-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Juliette Azoulai; Gisèle Séginger, Jan 2018, Paris, France. p. 29-39</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’invention du Berry. Lecture des Maîtres sonneurs de George Sand»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études sur Les Maîtres sonneurs de George Sand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aurélie Barjonet; Jean-Sébastien Macke, Jun 2016, Cerisy-la-Salle, France. p. 333-347</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mirbeau, romancier de l’actualité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Octave Mirbeau : postérité et modernité </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Simone Dufief; Cécile Meynard; Pierre Michel, Mar 2017, Angers, France. p. 232-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Cousin Pons : ‘une histoire complète du XIXe siècle’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relire Le Cousin Pons de Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Glaudes; Eléonore Reverzy, 2018, Paris, France. p. 139-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Simone Dufief; Cécile Meynard; Pierre Michel, Mar 2017, Angers, France. p. 232-244</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tous bons et tous se dévorant : figures et formes de la bonté chez Zola »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Bien. Édification, exemple et scandale dans le roman du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathilde Bertrand; Paolo Tortonese, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Glaudes; Eléonore Reverzy, 2018, Paris, France. p. 139-156</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Compter les morts avec Zola. Les victimes politiques dans Les Rougon-Macquart »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire épitaphe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claude Millet; Claudie Bernard, May 2016, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874142v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03874152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le romanesque dans L’Éducation sentimentale »</w:t>
               </w:r>
@@ -4359,151 +4359,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Terre de Zola&amp;quot;, Les Cahiers naturalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les Goncourt et la mode », Cahiers Edmond et Jules de Goncourt 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832654v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03832639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flaubert et le «mythe perdu» de la prostitution</w:t>
               </w:r>
@@ -4681,1817 +4681,2074 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05278717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Œuvre des frères Goncourt, un système de valeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cabanès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Dufief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Cabanès; Pierre-Jean Dufief; Béatrice Laville; Vérane Partensky; Éléonore Reverzy. Classiques Garnier, 2024, Rencontres, 978-2-406-17109-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17109-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edmond et Jules de Goncourt, Germinie Lacerteux, édition critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eléonore Reverzy. Classiques Garnier, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris-Karl Huysmans, En ménage, édition critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eléonore Reverzy. Classiques Garnier, t. II, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoigner pour Paris. Récits du siège de Paris et de la Commune (1870-1871), Paris, Kimé, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Témoigner pour Paris. Récits du siège de Paris et de la Commune (1870-1871)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Zola, Son Excellence Eugène Rougon, édition critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eléonore Reverzy. Classiques Garnier, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire Le Cousin Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Glaudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 392, 2018, Rencontres, 978-2-406-08971-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08971-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire « L’Éducation sentimentale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Glaudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 2017, Études dix-neuviémistes, 978-2-406-07459-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07459-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Faim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Glaudes et Jean-Marie Seillan. Classiques Garnier, 1, 2016, Oeuvres complètes de Huysmans</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait de l'artiste en fille de joie. La Littérature publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Pierre Glaudes et Jean-Marie Seillan. Classiques Garnier, 1, 2016, Oeuvres complètes de Huysmans</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola. La Fortune des Rougon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2015, "Clefs concours", Olivier Bara</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction (L'Œuvre des Goncourt, un système de valeurs?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cabanès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Dufief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Partensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Cabanès; Pierre-Jean Dufief; Béatrice Laville; Vérane Partensky; Éléonore Revery. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Œuvre des frères Goncourt, un système de valeurs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2024, 978-2-406-17109-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17109-6.p.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le diable est dans les détails. Brèves remarques sur le détail dans la fiction réaliste »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Foglia; Georges Forestier; Henri Scepi; Nicolas Wanlin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une transparence du regard adéquat. Mélanges en l'honneur de Bertrand Marchal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frères Goncourt : l'oeil dans le rétroviseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literaturas francofonas VII Debates interdisciplinares e comparatistas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, 2023</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huysmans : écrire du côté des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Huysmans en tous genres : littérature, politique, religion et sexualité. Mélanges Jean-Marie Seillan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A lista: do jornal ao romance e do romance ao jornal »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Celina Moreira de Mello; Pedro Paulo Garcia Ferreira Catharina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metodologia e transdisciplinaridade nos Estudos Literários</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7Letras, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 7Letras, 2022</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’imaginaire de La Marseillaise dans la littérature du XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Marseillaise, Catalogue d'exposition Strasbourg-Vizille-Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des Musées de Strasbourg, p. 136-147, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Editions des Musées de Strasbourg, p. 136-147, 2021</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’intime et l’histoire dans le Journal d’Edmond de Goncourt (1869-1870) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colette Becker; Jean-Louis Cabanès; Jean-Marc Hovasse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l’intime au temps du réalisme et du naturalisme. Hommage à Pierre-Jean Dufief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, p. 281-293, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, p. 281-293, 2020</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le discours de l’histoire. Quelques remarques sur les dates dans La Fortune des Rougon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oliver LUMBROSO; Jean-Sébastien MACKE; Jean-Michel POTTIER. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émile Zola et le naturalisme, en tous genres, Mélanges offerts à Alain Pagès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne nouvelle, p. 131-140, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Sorbonne nouvelle, p. 131-140, 2019</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Célestine reporter »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Bat; Pierre Glaudes; Émilie Sermadiras. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Paradoxes d'Octave Mirbeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 211-224, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Glaudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Relire « L’Éducation sentimentale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 331, Classiques Garnier, pp.7-11, 2017, Rencontres, 978-2-406-07459-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07459-5.p.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Glaudes</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La femme au XVIIIe siècle, un terrain d'enquête pionnier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourguinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Relire « L’Éducation sentimentale »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Goncourts historiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.83-98, 2017, 979-10-344-0488-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.83-98, 2017, 979-10-344-0488-9</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05275036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Portrait de l'écrivain en Aspasie. Barbey d'Aurevilly et la publicité », Barbey d'Aurevilly perspectives critiques, Pierre Glaudes et Marie-Françoise Melmoux-Montaubin dir. , 2016, p. 251-266.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Glaudes et Marie-Françoise Melmoux-Montaubin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barbey d'Aurevilly perspectives critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, 2016</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La scène de bataille. L'écriture de la guerre dans La Fortune des Rougon », Relire La Fortune des Rougon, Pierre Glaudes et Alain Pagès dir., Paris, Classiques Garnier, 2015, p. 257-269.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Glaudes et Alain Pagès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relire La Fortune des Rougon, Pierre Glaudes et Alain Pagès dir., Paris, Classiques Garnier, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Zola caricaturiste. Lecture de La Fortune des Rougon », Lectures de La Fortune des Rougon, Émilie Piton-Foucault et Henri Miterrand dir., Rennes, Presses universitaires de Rennes, 2015, p. 63-73.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri Mitterand et Émilie Piton-Foucault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures de La Fortune des Rougon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, 2015</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Germinie Lacerteux. La réception du roman des Goncourt (1865-1886)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabrielle Chamarat; Pierre-Jean Dufief. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Réalisme et ses paradoxes (1850-1900). Mélanges offerts à Jean-Louis Cabanès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.307-319, 2014, Rencontres. Études dix-neuviémistes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Germinie Lacerteux. La réception du roman des Goncourt (1865-1886)</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition critique accompagnée de nombreux inédits et d'un dossier de réception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.307-319, 2014, Rencontres. Études dix-neuviémistes</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edmond et Jules de Goncourt, Germinie Lacerteux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, 2014, Bibliothèque du XIXe siècle</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05278263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6501,1661 +6758,1661 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des naturalismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des naturalismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude (le roman comme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des naturalismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des naturalismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'autobiographie. Écritures de soi de langue française,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des naturalismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeune fille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des naturalismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des naturalismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Mythe</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand magasin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des naturalismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Débauche</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prostitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Flaubert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des naturalismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Dictionnaire de l'autobiographie. Écritures de soi de langue française,</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allégorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Flaubert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Femme</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allégorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des naturalismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Étude (le roman comme)</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Flaubert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inceste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des naturalismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Corps</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Feydeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des naturalismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Grand magasin</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des naturalismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prostitution</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prostituée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Reverzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des naturalismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-K. Huysmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Flaubert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...551 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880264v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03880296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Zola, la prostitution de loin ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émile Zola</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le demi-monde selon Zola »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Confession de Claude de Zola »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émile Zola</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie d'agrégation sur La Maison Tellier et Contes du jour et de la nuit de Maupassant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Reverzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Fonyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8302,51 +8559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04156445v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Reverzy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4779" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03961987v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Reverzy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874130v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874092v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cejdg.757" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ncf.2019.0013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874064v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874120v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874060v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1219" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465336v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05261291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourguinat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Reverzy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05279046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05267973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278586v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260668v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05267953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Caban&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03878130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03878165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03885599v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03876777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03876748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03876765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03876773v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03876755v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03876452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03876405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03876378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03876421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03878183v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03876359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03876304v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03876285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874590v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874142v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874162v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01471215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03905106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Heyraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03832651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03832658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03832654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03832639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03832630v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278717v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03881425v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03881429v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03832619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/temoigner-pour-paris/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03881422v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023609v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glaudes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08971-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07459-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegrini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04194457v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03878281v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03917719v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03878259v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880315v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03878245v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03878225v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03878198v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023610v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07459-5.p.0007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275036v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465341v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465339v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278433v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278263v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880294v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880298v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880268v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880291v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880285v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880248v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880309v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880245v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880249v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880288v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880280v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880306v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880264v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880296v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880365v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880363v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05233617v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Fonyi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04156445v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Reverzy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4779" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03961987v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Reverzy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874130v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874092v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cejdg.757" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874085v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ncf.2019.0013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874064v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874120v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874060v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1219" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278887v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465336v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05261291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourguinat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Reverzy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05279046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05267973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278586v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260668v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05267953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Caban&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03878165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03878130v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03885599v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03876777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03876748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03876765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03876773v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03876755v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03876452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03876378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03876421v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03876405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03878183v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03876359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03876304v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03876285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874590v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03874162v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01471215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03905106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Heyraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03832651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03832658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03832639v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03832654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03832630v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278717v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601920v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dufief" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Partensky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17109-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03881425v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03881429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03832619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/temoigner-pour-paris/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03881422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glaudes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08971-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027913v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07459-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465321v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegrini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601958v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17109-6.p.0007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03878281v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04194457v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03917719v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03878259v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03878245v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03878225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03878198v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07459-5.p.0007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275036v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465339v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465342v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278433v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278263v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880298v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880302v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880276v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880291v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880268v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880305v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880283v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880285v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880248v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880309v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880245v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880273v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880249v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880280v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880306v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880296v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880264v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880337v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880365v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03880363v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05233617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Fonyi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>