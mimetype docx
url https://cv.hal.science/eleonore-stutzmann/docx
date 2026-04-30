--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (109)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (110)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -243,830 +243,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Modeling of Secondary Microseisms Considering Source and Receiver Site Structures, With a Focus on Ocean‐Bottom Sediment Effects</w:t>
+                <w:t xml:space="preserve">Estimating subsurface velocity and resonance frequency changes using two decades of KiK-net data in the Iwate Prefecture, Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongbo Xu</w:t>
+                <w:t xml:space="preserve">Alessandra Schibuola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
+                <w:t xml:space="preserve">Ssu-Ting Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Farra</w:t>
+                <w:t xml:space="preserve">Luis Fabián Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayne Crawford</w:t>
+                <w:t xml:space="preserve">Martin Schimmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (5), </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 245, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JB030767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggag088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056862v1</w:t>
+                <w:t xml:space="preserve">hal-05597232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xdas: A Python Framework for Distributed Acoustic Sensing</w:t>
+                <w:t xml:space="preserve">Theoretical Modeling of Secondary Microseisms Considering Source and Receiver Site Structures, With a Focus on Ocean‐Bottom Sediment Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+                <w:t xml:space="preserve">Zongbo Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Baillet</w:t>
+                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+                <w:t xml:space="preserve">Véronique Farra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Rivet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wayne Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220240366⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JB030767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157693v1</w:t>
+                <w:t xml:space="preserve">hal-05056862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WMSAN Python Package: From Oceanic Forcing to Synthetic Cross-correlations of Microseismic Noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Xdas: A Python Framework for Distributed Acoustic Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Tomasetto</w:t>
+                <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boué</w:t>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zongbo Xu</w:t>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26443/seismica.v4i1.1483⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96 (5), pp.3221-3230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220240366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217502v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rockslide-generated tsunami in a Greenland fjord rang Earth for 9 days</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WMSAN Python Package: From Oceanic Forcing to Synthetic Cross-correlations of Microseismic Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen P. Hicks</w:t>
+                <w:t xml:space="preserve">Lisa Tomasetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Forbriger</w:t>
+                <w:t xml:space="preserve">Pierre Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lecocq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rudolf Widmer-Schnidrig</w:t>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbo Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adm9247⟩</w:t>
+              <w:t xml:space="preserve">Seismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v4i1.1483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04725704v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints for the Martian Crustal Structure From Rayleigh Waves Ellipticity of Large Seismic Events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A rockslide-generated tsunami in a Greenland fjord rang Earth for 9 days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Svennevig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastián. Carrasco</w:t>
+                <w:t xml:space="preserve">Stephen P. Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
+                <w:t xml:space="preserve">Thomas Forbriger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Margerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zongbo Xu</w:t>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakshit Joshi</w:t>
+                <w:t xml:space="preserve">Rudolf Widmer-Schnidrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50, </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 385, pp.1196-1205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023GL104816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adm9247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04199338v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04725704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Posthole Seismometer at Concordia Permanent Research Facility in the Heart of the Icy East Antarctic Plateau</w:t>
+                <w:t xml:space="preserve">Constraints for the Martian Crustal Structure From Rayleigh Waves Ellipticity of Large Seismic Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bès de Berc</w:t>
+                <w:t xml:space="preserve">Sebastián. Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Zigone</w:t>
+                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Danecek</w:t>
+                <w:t xml:space="preserve">Ludovic Margerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbo Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Steyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Zanolin</w:t>
+                <w:t xml:space="preserve">Rakshit Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220230188⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL104816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354829v1</w:t>
+                <w:t xml:space="preserve">insu-04199338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Array Analysis of Seismo-Volcanic Activity with Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Biagioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1075,2061 +1071,2061 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Ripepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggad427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal Structure Constraints From the Detection of the SsPp Phase on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaqi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaqi Li</w:t>
+                <w:t xml:space="preserve">Caroline Beghein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Beghein</w:t>
+                <w:t xml:space="preserve">Paul Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Davis</w:t>
+                <w:t xml:space="preserve">Mark A. Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott M. Mclennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2022EA002416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04155759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Martian Regional Crustal Structure Near the Dichotomy Using S1222a Surface-Wave Group Velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongbo Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Broquet</w:t>
+                <w:t xml:space="preserve">Nobuaki Fuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nobuaki Fuji</w:t>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2023GL103136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04155748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From strain to displacement: using deformation to enhance distributed acoustic sensing applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Biagioli</w:t>
+                <w:t xml:space="preserve">A New Posthole Seismometer at Concordia Permanent Research Facility in the Heart of the Icy East Antarctic Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bès de Berc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Strumia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+                <w:t xml:space="preserve">Dimitri Zigone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Scotto Di Uccio</w:t>
+                <w:t xml:space="preserve">Peter Danecek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Zanolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad365⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220230188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360024v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the Background Noise Level of Rotational Ground Motions on Earth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+                <w:t xml:space="preserve">From strain to displacement: using deformation to enhance distributed acoustic sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Biagioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+                <w:t xml:space="preserve">Claudio Strumia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Bernauer</w:t>
+                <w:t xml:space="preserve">Francesco Scotto Di Uccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 95 (3), pp.1858-1869. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 235 (3), pp.2372-2384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0220230202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594632v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observations of core-transiting seismic phases on Mars</w:t>
+                <w:t xml:space="preserve">Characterizing the Background Noise Level of Rotational Ground Motions on Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica C E Irving</w:t>
+                <w:t xml:space="preserve">Andreas Brotzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vedran Lekic</w:t>
+                <w:t xml:space="preserve">Heiner Igel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Durán</w:t>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Drilleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doyeon Kim</w:t>
+                <w:t xml:space="preserve">Felix Bernauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2217090120⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (3), pp.1858-1869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220230202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123960v1</w:t>
+                <w:t xml:space="preserve">hal-04594632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Mars Normal Modes From S1222a Event and Seismic Hum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First observations of core-transiting seismic phases on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica C E Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lognonné</w:t>
+                <w:t xml:space="preserve">Vedran Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schimmel</w:t>
+                <w:t xml:space="preserve">Cecilia Durán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Stutzmann</w:t>
+                <w:t xml:space="preserve">Mélanie Drilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Davis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Drilleau</w:t>
+                <w:t xml:space="preserve">Doyeon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GL103205⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2217090120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04155699v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEOSCOPE Network: 40 Yr of Global Broadband Seismic Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Mars Normal Modes From S1222a Event and Seismic Hum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Leroy</w:t>
+                <w:t xml:space="preserve">M. Schimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vallée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Zigone</w:t>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Romanowicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+                <w:t xml:space="preserve">P. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220230176⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL103205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354828v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04155699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for crustal seismic anisotropy at the InSight lander site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+                <w:t xml:space="preserve">GEOSCOPE Network: 40 Yr of Global Broadband Seismic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Zigone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Romanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117654⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220230176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03918195v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Far Side of Mars: Two Distant Marsquakes Detected by InSight</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Savas Ceylan</w:t>
+                <w:t xml:space="preserve">Evidence for crustal seismic anisotropy at the InSight lander site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaqi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Beghein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Giardini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
+                <w:t xml:space="preserve">James Wookey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seismic Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0320220007⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 593, pp.117654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658022v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03918195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Waves and Crustal Structure on Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crustal and uppermost mantle structure of Cape Verde from ambient noise tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kim</w:t>
+                <w:t xml:space="preserve">G. Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Banerdt</w:t>
+                <w:t xml:space="preserve">S. Kiselev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ceylan</w:t>
+                <w:t xml:space="preserve">S. Custódio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Giardini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Lekić</w:t>
+                <w:t xml:space="preserve">R. S. Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abq7157⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918151v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03748516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the crust and uppermost mantle structure of Portugal (West Iberia) with seismic ambient noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Far Side of Mars: Two Distant Marsquakes Detected by InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Horleston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graça Silveira</w:t>
+                <w:t xml:space="preserve">John Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Afonso Dias</w:t>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Kiselev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Custódio</w:t>
+                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">The Seismic Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (2), pp.88 - 99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggac106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0320220007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03643034v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal and uppermost mantle structure of Cape Verde from ambient noise tomography</w:t>
+                <w:t xml:space="preserve">Imaging the crust and uppermost mantle structure of Portugal (West Iberia) with seismic ambient noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Carvalho</w:t>
+                <w:t xml:space="preserve">Graça Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Silveira</w:t>
+                <w:t xml:space="preserve">Nuno Afonso Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kiselev</w:t>
+                <w:t xml:space="preserve">Sergey Kiselev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Custódio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. S. Ramalho</w:t>
+                <w:t xml:space="preserve">Susana Custódio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggac254⟩</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03748516v1</w:t>
+                <w:t xml:space="preserve">insu-03643034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical H/V spectral ratios at the InSight landing site and implications for the martian subsurface structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Waves and Crustal Structure on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastián Carrasco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Margerin</w:t>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Schmelzbach</w:t>
+                <w:t xml:space="preserve">S. Ceylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keisuke Onodera</w:t>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lekić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggac391⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 378 (6618), pp.417-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abq7157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821120v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An autonomous lunar geophysical experiment package (ALGEP) for future space missions In response to Call for White Papers for the Voyage 2050 long-term plan in the ESA Science Program</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empirical H/V spectral ratios at the InSight landing site and implications for the martian subsurface structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Garcia</w:t>
+                <w:t xml:space="preserve">Sebastián Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Margerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Wieczorek</w:t>
+                <w:t xml:space="preserve">Cédric Schmelzbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien de Raucourt</w:t>
+                <w:t xml:space="preserve">Keisuke Onodera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (2-3), pp.617-640. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-022-09857-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525966v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying microseismic noise generation from coastal reflection of gravity waves recorded by seafloor DAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3174,10296 +3170,10313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03748535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scientific rationale for deployment of a long-lived geophysical network on the Moon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An autonomous lunar geophysical experiment package (ALGEP) for future space missions In response to Call for White Papers for the Voyage 2050 long-term plan in the ESA Science Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renee Weber</w:t>
+                <w:t xml:space="preserve">Matthias Grott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clive Neal</w:t>
+                <w:t xml:space="preserve">Raphael Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Grimm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Grott</w:t>
+                <w:t xml:space="preserve">Mark Wieczorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Schmerr</w:t>
+                <w:t xml:space="preserve">Sébastien de Raucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (4), </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (2-3), pp.617-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/25c2cfeb.674dcfdf⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-022-09857-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917243v1</w:t>
+                <w:t xml:space="preserve">hal-04525966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic detection of the martian core</w:t>
+                <w:t xml:space="preserve">The scientific rationale for deployment of a long-lived geophysical network on the Moon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Stähler</w:t>
+                <w:t xml:space="preserve">Renee Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Khan</w:t>
+                <w:t xml:space="preserve">Clive Neal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Domenico Giardini</w:t>
+                <w:t xml:space="preserve">Robert Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Grott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Schmerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abi7730⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/25c2cfeb.674dcfdf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365934v1</w:t>
+                <w:t xml:space="preserve">hal-03917243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonances and Lander Modes Observed by InSight on Mars (1–9 Hz)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic detection of the martian core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Zenhäusern</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Simon Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Giardini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120210056⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373 (6553), pp.443-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abi7730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917215v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Pitfalls in the Analysis and Structural Interpretation of Seismic Data from the Mars InSight Mission</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ross Maguire</w:t>
+                <w:t xml:space="preserve">Thickness and structure of the Martian crust from InSight seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Compaire</w:t>
+                <w:t xml:space="preserve">Mark P Panning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Bissig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakshit Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120210123⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373 (6553), pp.438-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abf8966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390358v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Companion guide to the marsquake catalog from InSight, Sols 0–478: Data content and non-seismic events</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatomy of continuous Mars SEIS and pressure data from unsupervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maren Böse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
+                <w:t xml:space="preserve">Salma Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Seydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.PEPI.2020.106597⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.2964-2981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120210095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485320v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness and structure of the Martian crust from InSight seismic data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finding SEIS North on Mars: Comparisons Between SEIS Sundial, Inertial and Imaging Measurements and Consequences for Seismic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Bissig</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amir Khan</w:t>
+                <w:t xml:space="preserve">D. Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. J Hurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abf8966⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020ea001286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299273v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine-learning approach for automatic classification of volcanic seismicity at La Soufrière Volcano, Guadeloupe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+                <w:t xml:space="preserve">Autocorrelation of the ground vibrations recorded by the SEIS‐InSight seismometer on Mars.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Compaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Margerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107151⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (4), pp.e2020JE006498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113808v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of continuous Mars SEIS and pressure data from unsupervised learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léonard Seydoux</w:t>
+                <w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Péquegnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Satriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helle A. Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120210095⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (3), pp.1832-1853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532354v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding SEIS North on Mars: Comparisons Between SEIS Sundial, Inertial and Imaging Measurements and Consequences for Seismic Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. J Hurst</w:t>
+                <w:t xml:space="preserve">A machine-learning approach for automatic classification of volcanic seismicity at La Soufrière Volcano, Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Falcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020ea001286⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 411 (March), pp.107151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202025v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Touvier</w:t>
+                <w:t xml:space="preserve">Companion guide to the marsquake catalog from InSight, Sols 0–478: Data content and non-seismic events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Böse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 310, pp.106597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.PEPI.2020.106597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193314v2</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocorrelation of the ground vibrations recorded by the SEIS‐InSight seismometer on Mars.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Pinot</w:t>
+                <w:t xml:space="preserve">Potential Pitfalls in the Analysis and Structural Interpretation of Seismic Data from the Mars InSight Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Calvet</w:t>
+                <w:t xml:space="preserve">Ved Lekić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Compaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JE006498⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120210123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166865v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating rockfalls using inter-station ratios of seismic energy at Dolomieu crater, Piton de la Fournaise volcano</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonances and Lander Modes Observed by InSight on Mars (1–9 Hz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Capdeville</w:t>
+                <w:t xml:space="preserve">Nikolaj Dahmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Vilotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
+                <w:t xml:space="preserve">Géraldine Zenhäusern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (4), </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.2924-2950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JF005715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120210056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411343v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Noise Autocorrelations on Mars</w:t>
+                <w:t xml:space="preserve">Locating rockfalls using inter-station ratios of seismic energy at Dolomieu crater, Piton de la Fournaise volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Schimmel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Julian Kuehnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021EA001755⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JF005715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268318v1</w:t>
+                <w:t xml:space="preserve">hal-03411343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing noisi: a Python tool for ambient noise cross-correlation modeling and noise source inversion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tarje Nissen-Meyer</w:t>
+                <w:t xml:space="preserve">Seismic Noise Autocorrelations on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Compaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-11-1597-2020⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021EA001755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03748805v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSS/1: Single‐station and single‐event marsquake inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Drilleau</w:t>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Beucler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+                <w:t xml:space="preserve">Mark A Panning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Knapmeyer‐endrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (12), pp.1-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020EA001118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling capsizing icebergs in the open ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The seismicity of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bonnet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Mangeney</w:t>
+                <w:t xml:space="preserve">U. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa353⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.205-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566452v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seismicity of Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Christensen</w:t>
+                <w:t xml:space="preserve">Simulation of Topography Effects on Rockfall‐Generated Seismic Signals: Application to Piton de la Fournaise Volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Kuehnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB019874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526752v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Topography Effects on Rockfall‐Generated Seismic Signals: Application to Piton de la Fournaise Volcano</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Modelling capsizing icebergs in the open ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB019874⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 223 (2), pp.1265-1287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036404v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining landslide characteristics with Bayesian inversion of field and seismic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing noisi: a Python tool for ambient noise cross-correlation modeling and noise source inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ermert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Moretti</w:t>
+                <w:t xml:space="preserve">Jonas Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mangeney</w:t>
+                <w:t xml:space="preserve">Korbinian Sager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Walter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Bodin</w:t>
+                <w:t xml:space="preserve">Tarje Nissen-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa056⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1597-1615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-11-1597-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639361v2</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03748805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Christensen</w:t>
+                <w:t xml:space="preserve">Constraining landslide characteristics with Bayesian inversion of field and seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0536-y⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 221 (2), pp.1341 - 1348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526740v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639361v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection, Analysis, and Removal of Glitches From InSight's Seismic Data From Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John‐robert Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Widmer‐schnidrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020ea001317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Polarization of Ambient Noise on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Horleston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ceylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020JE006545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing for InSight: Evaluation of the Blind Test for Martian Seismicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hector Alemany</w:t>
+                <w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 90 (4), pp.1518-1534. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.213-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0220180379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0536-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365912v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea State Trends and Variability: Consistency Between Models, Altimeters, Buoys, and Seismic Data (1979-2016)</w:t>
+                <w:t xml:space="preserve">Preparing for InSight: Evaluation of the Blind Test for Martian Seismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Stopa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin van Driel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Francis Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Alemany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JC014607⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (4), pp.1518-1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220180379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406010v1</w:t>
+                <w:t xml:space="preserve">hal-02365912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global scale analysis and modeling of primary microseisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gualtieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Juretzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hadziioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 218, pp.560-572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggz161/5421624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomography of crust and lithosphere in the western Indian Ocean from noise cross-correlations of land and ocean bottom seismometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kiselev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 219 (2), pp.924-944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggz333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Greenland ice sheet buoyancy-driven calving discharge using glacial earthquakes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sea State Trends and Variability: Consistency Between Models, Altimeters, Buoys, and Seismic Data (1979-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian S.A. Walter</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Justin Stopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/aog.2019.7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JC014607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139311v2</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global scale analysis and modelling of primary microseisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Stutzmann</w:t>
+                <w:t xml:space="preserve">Monitoring Greenland ice sheet buoyancy-driven calving discharge using glacial earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Sergeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Juretzek</w:t>
+                <w:t xml:space="preserve">Vladislav A. Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hadziioannou</w:t>
+                <w:t xml:space="preserve">Fabian S.A. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ardhuin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 218, pp.560-572. </w:t>
+              <w:t xml:space="preserve">Annals of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1- 21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/aog.2019.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03586638v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139311v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars’ Background Free Oscillations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global scale analysis and modelling of primary microseisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gualtieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Nishikawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Lognonné</w:t>
+                <w:t xml:space="preserve">C. Juretzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kawamura</w:t>
+                <w:t xml:space="preserve">C. Hadziioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Spiga</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 215 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218, pp.560-572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-019-0579-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104216v1</w:t>
+                <w:t xml:space="preserve">insu-03586638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale flow of Indian Ocean asthenosphere driven by Réunion plume</w:t>
+                <w:t xml:space="preserve">Mars’ Background Free Oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Barruol</w:t>
+                <w:t xml:space="preserve">Y. Nishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sigloch</w:t>
+                <w:t xml:space="preserve">T. Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-R. Scholz</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">A. Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-019-0479-3⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-019-0579-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350520v1</w:t>
+                <w:t xml:space="preserve">hal-03104216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind source separation of temporally independent microseisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale flow of Indian Ocean asthenosphere driven by Réunion plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Meschede</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">K. Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazzullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy437⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.1043-1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-019-0479-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03586659v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEIS: Insight’s Seismic Experiment for Internal Structure of Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Pike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 215 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11214-018-0574-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infragravity waves: From driving mechanisms to impacts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blind source separation of temporally independent microseisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ap van Dongeren</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Meschede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.01.002⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216, pp.1260-1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731110v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03586659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Science with InSight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SKS splitting in the Western Indian Ocean from land and seafloor seismometers: Plume, plate and ridge signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Spiga</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lucas</w:t>
+                <w:t xml:space="preserve">Alessandro Mazzullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-018-0543-0⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 498, pp.169-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902145v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Earth's Hum Variations From a Global Model and Seismic Recordings Around the Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (10), pp.4006-4020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018GC007478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SKS splitting in the Western Indian Ocean from land and seafloor seismometers: Plume, plate and ridge signatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric Science with InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Banfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas A. Teanby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-R Scholz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+                <w:t xml:space="preserve">Antoine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.06.033⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (7), pp.1-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-018-0543-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834962v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint inversion of the first overtone and fundamental mode for deep imaging at the Valhall oil field using ambient noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infragravity waves: From driving mechanisms to impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk de Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaurav Tomar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+                <w:t xml:space="preserve">Ap van Dongeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mordret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+                <w:t xml:space="preserve">Giovanni Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satish Singh</w:t>
+                <w:t xml:space="preserve">Gaël André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 214 (1), pp.122-132. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177, pp.774 - 799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02274784v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of iceberg capsizing responsible for glacial earthquakes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint inversion of the first overtone and fundamental mode for deep imaging at the Valhall oil field using ambient noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Castelnau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Gaurav Tomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mordret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JF004768⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (1), pp.122-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943050v1</w:t>
+                <w:t xml:space="preserve">insu-02274784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Water Column Resonance on the Spectra of Secondary Microseism P Waves</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical modeling of iceberg capsizing responsible for glacial earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Sergeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.3013-3033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JF004768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017JB014014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03682733v1</w:t>
+                <w:t xml:space="preserve">hal-01943050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting surface waves, hum and normal modes: time-scale phase-weighted stack and beyond</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">The Effect of Water Column Resonance on the Spectra of Secondary Microseism P Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Meschede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Farra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, pp.8121-8142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JB014014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggx284⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03748838v1</w:t>
+                <w:t xml:space="preserve">insu-03682733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Tomography Around La Réunion Island From Rayleigh Waves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracting surface waves, hum and normal modes: time-scale phase-weighted stack and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Ventosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 211, pp.30-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggx284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017JB014354⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01640504v1</w:t>
+                <w:t xml:space="preserve">insu-03748838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Observation of the Earth's Permanent Free Oscillations on Ocean Bottom Seismometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wielandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2017GL074892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ray-theoretical modeling of secondary microseism P waves</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anisotropic Tomography Around La Réunion Island From Rayleigh Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Mazzullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kiselev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Maurya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JB014354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw242⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03581297v1</w:t>
+                <w:t xml:space="preserve">hal-01640504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex force history of a calving-generated glacial earthquake derived from broadband seismic inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43 (3), pp.1055-1065. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL066785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the lithospheric structure beneath the Indian continent</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ray-theoretical modeling of secondary microseism P waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ravi Kumar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">V. Farra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gualtieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121, pp.7450-7468. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 206, pp.1730-1739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JB012948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03581279v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03581297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of secondary microseisms in the Indian Ocean</w:t>
+                <w:t xml:space="preserve">Imaging the lithospheric structure beneath the Indian continent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Davy</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Maurya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ravi Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kiselev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv221⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121, pp.7450-7468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JB012948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236096v1</w:t>
+                <w:t xml:space="preserve">insu-03581279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How ocean waves rock the Earth: Two mechanisms explain microseisms with periods 3 to 300 s</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">On the shaping factors of the secondary microseismic wavefield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gualtieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Farra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (9), pp.6241-6262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GL062782⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01150652v1</w:t>
+                <w:t xml:space="preserve">insu-01400239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the shaping factors of the secondary microseismic wavefield</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">How ocean waves rock the Earth: Two mechanisms explain microseisms with periods 3 to 300 s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gualtieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JB012157⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (3), pp.765-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL062782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01400239v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global tomography using seismic hum</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sources of secondary microseisms in the Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Davaille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 204, pp.1222 - 1236. </w:t>
+              <w:t xml:space="preserve">, 2015, 202 (2), pp.1180-1189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617138v2</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the mount Meager landslide constrained by its force history derived from seismic data</w:t>
+                <w:t xml:space="preserve">Global tomography using seismic hum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Moretti</w:t>
+                <w:t xml:space="preserve">A Haned</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Allstadt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+                <w:t xml:space="preserve">S Kiselev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Davaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JB011426⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 204, pp.1222 - 1236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146179v1</w:t>
+                <w:t xml:space="preserve">hal-03617138v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Space Exploration for Determining Landslide Source History from Long-Period Seismic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroo Kanamori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 172 (2), pp.389 - 413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00024-014-0852-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOISE: A pilot experiment towards long term sea-floor geophysical observatories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Montagner</w:t>
+                <w:t xml:space="preserve">Numerical modeling of the mount Meager landslide constrained by its force history derived from seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Tarits</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Uhrhammer</w:t>
+                <w:t xml:space="preserve">Kate Allstadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (4), pp.2579-2599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JB011426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/BF03352188⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-05119834v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Network in Greenland Monitors Earth and Ice System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John F. Clinton</w:t>
+                <w:t xml:space="preserve">MOISE: A pilot experiment towards long term sea-floor geophysical observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meredith Nettles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabian Walter</w:t>
+                <w:t xml:space="preserve">Debra Stakes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kent Anderson</w:t>
+                <w:t xml:space="preserve">Pascal Tarits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trine Dahl-Jensen</w:t>
+                <w:t xml:space="preserve">Robert Uhrhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 95, pp.13-14. </w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (11-12), pp.927-937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014EO020001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/BF03352188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03581159v1</w:t>
+                <w:t xml:space="preserve">insu-05119834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the ocean site effect on seismic noise body waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic Network in Greenland Monitors Earth and Ice System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Gualtieri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M Schimmel</w:t>
+                <w:t xml:space="preserve">Meredith Nettles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kent Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trine Dahl-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu042⟩</w:t>
+              <w:t xml:space="preserve">EOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.13-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014EO020001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01396979v1</w:t>
+                <w:t xml:space="preserve">insu-03581159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking major storms from microseismic and hydroacoustic observations on the seafloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014GL062319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: The GEOSCOPE Program: Progress and Challenges during the Past 30 Years</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the ocean site effect on seismic noise body waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Rouland</w:t>
+                <w:t xml:space="preserve">L Gualtieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Farra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 197, pp.1096 - 1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933146v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01396979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual homogenization for seismic forward and inverse problems in layered media</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Erratum: The GEOSCOPE Program: Progress and Challenges during the Past 30 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Roult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Romanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81, pp.250</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01396948v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of microseismic compressional (P) body waves aided by numerical modeling of oceanic noise sources</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin Schimmel</w:t>
+                <w:t xml:space="preserve">Residual homogenization for seismic forward and inverse problems in layered media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 194 (1), pp.470-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgrb.50233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03581775v1</w:t>
+                <w:t xml:space="preserve">insu-01396948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristic atmosphere-ocean-solid earth interactions in the Antarctic coastal and marine environment inferred from seismic and infrasound recording at Syowa Station, East Antarctica</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of microseismic compressional (P) body waves aided by numerical modeling of oceanic noise sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshiaki Ishihara</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathias Obrebski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP381.8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.4312-4324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrb.50233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825141v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03581775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-dependent noise sources in the North Atlantic Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Sergeant</w:t>
+                <w:t xml:space="preserve">Characteristic atmosphere-ocean-solid earth interactions in the Antarctic coastal and marine environment inferred from seismic and infrasound recording at Syowa Station, East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Kanao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiaki Ishihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa-Yuki Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013GC004905⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.SP381.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP381.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925917v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenal sea states and swell from a North Atlantic Storm in February 2011: a comprehensive analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Frequency-dependent noise sources in the North Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Sergeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Queffeulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-11-00128.1⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (12), pp.5341-5353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013GC004905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499244v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How moderate sea states can generate loud seismic noise in the deep ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Phenomenal sea states and swell from a North Atlantic Storm in February 2011: a comprehensive analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hanafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quilfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sienkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Queffeulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012GL051896⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (12), pp.1825-1832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-11-00128.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499196v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From seismic noise to ocean wave parameters: General methods and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Balanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Obrebski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 117 (C05002), 19 pp. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011JC007449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the mount Steller landslide flow history and of the generated long period seismic waves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How moderate sea states can generate loud seismic noise in the deep ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Obrebski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 39 (16), pp.L16402. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012GL052511⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 39 (L11601), 6 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012GL051896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728958v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cape Verde hotspot from the upper crust to the top of the lower mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lev Vinnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Kiselev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Farra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 319-320, pp.259-268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02944166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling long-term seismic noise in various environments</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical modeling of the mount Steller landslide flow history and of the generated long period seismic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Huggel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (16), pp.L16402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012GL052511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05638.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03582997v1</w:t>
+                <w:t xml:space="preserve">hal-00728958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized Earth's ambient microseismic noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Modelling long-term seismic noise in various environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Gallart</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 191, pp.707-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05638.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011GC003661⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03606466v1</w:t>
+                <w:t xml:space="preserve">insu-03582997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean wave sources of seismic noise</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Mangeney</w:t>
+                <w:t xml:space="preserve">Observations of the seasonality of the Antarctic microseismic signal, and its association to sea ice variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Grob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JC006952⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.L11302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL047525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03606446v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of the seasonality of the Antarctic microseismic signal, and its association to sea ice variability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+                <w:t xml:space="preserve">Ocean wave sources of seismic noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL047525⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JC006952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679388v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03606446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using instantaneous phase coherence for signal extraction from ambient noise data at a local to a global scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Polarized Earth's ambient microseismic noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04861.x⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GC003661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03606511v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03606466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using instantaneous phase coherence for signal extraction from ambient noise data at a local to a global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généviève Roult</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 184, pp.494-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04861.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/gssrl.81.5.802⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03264127v1</w:t>
+                <w:t xml:space="preserve">insu-03606511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of S410p and S350p phases at seismograph stations in California</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erratum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Généviève Roult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbnara Romanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JB006582⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (5), pp.802-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/gssrl.81.5.802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-03605328v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GEOSCOPE Program: Progress and Challenges during the Past 30 Years</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Roult</w:t>
+                <w:t xml:space="preserve">Observations of S410p and S350p phases at seismograph stations in California</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lev Vinnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Montagner</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yong Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Farra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kiselev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/gssrl.81.3.427⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JB006582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498290v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03605328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratification of the Earth beneath the Azores from P and S receiver functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Silveira</w:t>
+                <w:t xml:space="preserve">The GEOSCOPE Program: Progress and Challenges during the Past 30 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vinnik</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Kiselev</w:t>
+                <w:t xml:space="preserve">B. Romanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.08.021⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (3), pp.427-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/gssrl.81.3.427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02944202v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global climate imprint on seismic noise</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stratification of the Earth beneath the Azores from P and S receiver functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vinnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Farra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kiselev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 299 (1-2), pp.91-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.08.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009GC002619⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00723544v1</w:t>
+                <w:t xml:space="preserve">insu-02944202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper mantle structure of shear-waves velocities and stratification of anisotropy in the Afar Hotspot region</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Stutzmann</w:t>
+                <w:t xml:space="preserve">Global climate imprint on seismic noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Debayle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geneviève Patau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 462, pp.164-177. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (11), pp.Q11004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009GC002619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00345960v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle plumes: Thin, fat, successful, or failing? Constraints to explain hot spot volcanism through time and space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upper mantle structure of shear-waves velocities and stratification of anisotropy in the Afar Hotspot region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sicillia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ichiro Kumagai</w:t>
+                <w:t xml:space="preserve">Montagner Jp.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Davaille</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 462, pp.164-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008GL035079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03603713v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle upwellings and convective instabilities revealed by seismic tomography and helium isotope geochemistry beneath eastern Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mantle plumes: Thin, fat, successful, or failing? Constraints to explain hot spot volcanism through time and space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Marty</w:t>
+                <w:t xml:space="preserve">Ichiro Kumagai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Davaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kei Kurita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 34 (21), pp.L21303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007GL031098⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008GL035079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01284913v1</w:t>
+                <w:t xml:space="preserve">insu-03603713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling instabilities of subducted lithosphere beneath the transition zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mantle upwellings and convective instabilities revealed by seismic tomography and helium isotope geochemistry beneath eastern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. M. Ribe</w:t>
+                <w:t xml:space="preserve">Bernard Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ren</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Déborah Sicilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (21), pp.L21303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GL031098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.11.028⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00270447v1</w:t>
+                <w:t xml:space="preserve">insu-01284913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding seismic heterogeneities in the lower mantle beneath the Americas from seismic tomography and plate tectonic history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13530,839 +13543,956 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00270442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic structure of the African upper mantle from Rayleigh and Love wave tomography</w:t>
+                <w:t xml:space="preserve">Buckling instabilities of subducted lithosphere beneath the transition zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sebai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Montagner</w:t>
+                <w:t xml:space="preserve">N. M. Ribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sicilia</w:t>
+                <w:t xml:space="preserve">Y. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beucler É.</w:t>
+                <w:t xml:space="preserve">R. van Der Hilst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 254 (1-2), pp.173-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.11.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112799v1</w:t>
+                <w:t xml:space="preserve">hal-00270447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic structure of the African upper mantle from Rayleigh and Love wave tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal Sebai</w:t>
+                <w:t xml:space="preserve">Azores hotspot signature in the upper mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Davaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Montagner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Déborah Sicilia</w:t>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Beucler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Mendes-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 155 (1-2), pp.48-62. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 156 (1-2), pp.23-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2005.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2006.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270893v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azores hotspot signature in the upper mantle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Graça Silveira</w:t>
+                <w:t xml:space="preserve">Anisotropic structure of the African upper mantle from Rayleigh and Love wave tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Sebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mendes-Victor</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Sicilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2006.03.022⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 155 (1-2), pp.48-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2005.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00271098v1</w:t>
+                <w:t xml:space="preserve">hal-00270893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint on the S-wave velocity at the base of the mantle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Satish Singh</w:t>
+                <w:t xml:space="preserve">Anisotropic structure of the African upper mantle from Rayleigh and Love wave tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sicilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beucler É.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 155, pp.48-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03596941v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards multiscalar and multiparameter networks for the next century: The French efforts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraint on the S-wave velocity at the base of the mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lev Vinnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Singh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0031-9201(98)00093-4⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 27, pp.1571-1574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1999GL010984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03946734v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03596941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Pilot Experiment OFM-SISMOBS: first scientific results on noise level and event detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Towards multiscalar and multiparameter networks for the next century: The French efforts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Beauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Roult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Karczewski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 108 (2), pp.155-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0031-9201(98)00093-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Pilot Experiment OFM-SISMOBS: first scientific results on noise level and event detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Karczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Romanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bouaricha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1994, 84 (1-4), pp.321-336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0031-9201(94)90050-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14372,1161 +14502,1161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WMSAN: Wave Model Sources of Ambient Noise Python Library. From Modeling to Applications.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">WMSAN: Wave Model Sources of Ambient Noise Python Library. From Modeling to Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Tomasetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongbo Xu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly - Ambient Seismic Noise and Seismic Interferometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Vienne (AUT), France. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId518" w:history="1">
+              <w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing a New Catalogue of Greenland's Iceberg Calving Events through Seismic Data Analysis and Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selina Wetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-7576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04725741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution seismometers and strainmeters at the termination of plurikilometric fibers : a new brand of fiber optic sensors for harsh environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feuilloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Savaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Galileo Conference : Fibre Optic Sensing in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Catania, Italy. en ligne [1 p.], </w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-gc12-fibreoptic-50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of the West Indian Ocean Subsurface using Compliance from Ocean-Bottom Stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad-Amin Aminian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Montagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the source of glacial earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, on-line, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic classification of seismo-volcanic signals at La Soufrie;re of Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Falcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Metaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2020 - European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des volumes d'icebergs qui se retournent: modélisation mécanique et analyse de signaux sismiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V A Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique, CFM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the Western Iberia Seismic Structure from the Crust to the Upper Mantle from Ambient Noise Tomography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kiselev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Haned</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global tomography from ambient seismic noise cross-correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Haned</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kiselev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 American Geophysical Union (AGU) Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15536,163 +15666,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mars from the InSight: Seismology Beyond Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Smrekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progresses in European Earthquake Engineering and Seismology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.74-89, 2022, Springer Proceedings in Earth and Environmental Sciences, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-15104-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15702,404 +15832,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEOSCOPE : évolutions récentes du réseau, de l’instrumentation, et du contrôle de qualité des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Zigone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Thoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical long range instruments for high resolution monitoring of geohazard in harsh environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noeud A GEOSCOPE : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constanza Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres Scientifiques et Techniques RESIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Saint-Jean-de-Monts (85160), France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16109,170 +16239,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rockfall localization routine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Kuehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.3550192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03586607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId563"/>
+      <w:footerReference w:type="default" r:id="rId567"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16419,51 +16549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05495939v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lacanna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-03091-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Farra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crawford" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030767" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240366" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217502v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tomasetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bou&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1483" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svennevig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Hicks" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forbriger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer-Schnidrig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm9247" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199338v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n. Carrasco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakshit Joshi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104816" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Danecek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zanolin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230188" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ripepe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad427" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155759v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beghein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Wieczorek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M. Mclennan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EA002416" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155748v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Broquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuaki Fuji" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103136" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Strumia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotto Di Uccio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad365" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04594632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brotzer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Igel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bernauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230202" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C E Irving" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Lekic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Dur&#225;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyeon Kim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2217090120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155699v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schimmel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drilleau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103205" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354828v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Romanowicz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230176" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03918195v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wookey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117654" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03658022v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Horleston" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320220007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918151v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceylan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leki&#263;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7157" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643034v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Silveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Afonso Dias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kiselev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cust&#243;dio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac106" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748516v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carvalho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Silveira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiselev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cust&#243;dio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Ramalho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac254" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821120v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Carrasco" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schmelzbach" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Onodera" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac391" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wieczorek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Raucourt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09857-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn P.A. van den Ende" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac200" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917243v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Weber" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Neal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grimm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Schmerr" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.674dcfdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365934v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abi7730" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917215v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Dahmen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Zenh&#228;usern" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210056" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390358v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ved Leki&#263;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Maguire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Compaire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210123" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485320v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Clinton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren B&#246;se" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2020.106597" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299273v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bissig" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf8966" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113808v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Falcin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107151" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532354v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Barkaoui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210095" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03202025v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Savoie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutaudier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J Hurst" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001286" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166865v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Compaire" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margerin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Garcia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006498" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411343v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kuehnert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilotte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005715" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268318v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001755" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748805v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ermert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Igel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Sager" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarje Nissen-Meyer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1597-2020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025225v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Drilleau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Panning" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer&#8208;endrun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001118" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566452v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonnet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa353" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036404v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019874" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639361v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moretti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Walter" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Capdeville" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bodin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa056" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580235v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#8208;robert Scholz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001317" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031471v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutzmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lognonn&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Horleston" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ceylan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006545" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365912v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Francis Clinton" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alemany" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180379" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406010v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Stopa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014607" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406006v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gualtieri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juretzek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hadziioannou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz161/5421624" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289905v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hable" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz333" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139311v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sergeant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav A. Yastrebov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian S.A. Walter" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Montagner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aog.2019.7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586638v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Juretzek" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hadziioannou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ardhuin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz161" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104216v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishikawa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamura" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0579-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586659v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meschede" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy437" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731110v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk de Bakker" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap van Dongeren" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.01.002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927484v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007478" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834962v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Scholz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mazzullo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.033" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02274784v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Tomar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Singh" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy122" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943050v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004768" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682733v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meschede" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014014" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748838v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ventosa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx284" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01640504v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Maurya" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014354" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01638087v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wielandt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crawford" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074892" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581297v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Farra" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw242" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140763v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Walter" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066785" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581279v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurya" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Montagner" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravi Kumar" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB012948" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236096v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Davy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv221" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150652v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gualtieri" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062782" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400239v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012157" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617138v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haned" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kiselev" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Davaille" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv516" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146179v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moretti" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Allstadt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011426" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JMPFD29-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01399082v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Zhao" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Kanamori" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-014-0852-5" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05119834v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Stakes" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Uhrhammer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352188" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581159v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Nettles" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Anderson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Dahl-Jensen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014EO020001" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396979v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gualtieri" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu042" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236164v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062319" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933146v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Roult" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouland" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396948v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Wang" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt102" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581775v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Obrebski" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50233" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825141v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Kanao" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Ishihara" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa-Yuki Yamamoto" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP381.8" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925917v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC004905" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499244v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hanafin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quilfen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sienkiewicz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Queffeulou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-11-00128.1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499196v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL051896" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499188v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Balanche" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007449" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728958v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huggel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052511" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02944166v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Vinnik" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kiselev" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Farra" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weber" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.12.017" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03582997v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05638.x" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606466v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallart" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003661" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606446v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC006952" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679388v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Grob" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047525" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606511v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04861.x" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264127v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;n&#233;vi&#232;ve Roult" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbnara Romanowicz" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.81.5.802" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605328v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Ren" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006582" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2ND17KK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498290v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roult" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Romanowicz" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cara" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouland" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.81.3.427" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02944202v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vinnik" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.08.021" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723544v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Patau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002619" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345960v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicillia" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagner Jp." TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debayle" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.02.016" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3V41L8J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603713v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Kumagai" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Kurita" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035079" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284913v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sicilia" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031098" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL5N1PQF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270447v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Ribe" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ren" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Der Hilst" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.11.028" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270442v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. van Der Hilst" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Besse" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004154" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112799v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sebai" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicilia" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beucler &#201;." TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270893v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sebai" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Montagner" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beucler" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2005.09.009" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7H1R4DP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271098v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Montagner" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendes-Victor" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2006.03.022" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXJB8HPL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596941v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferreira" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL010984" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03946734v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Beauduin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Karczewski" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(98)00093-4" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HHW386TD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03940044v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouaricha" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(94)90050-7" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XJ68SQ7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217558v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l de Plaen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5776" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725741v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Wetter" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7576" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794768v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plantier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;nard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloy" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savaton" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc12-fibreoptic-50" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803561v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Amin Aminian" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380228v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8915" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113779v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metaxian" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10234" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571877v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Yastrebov" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queutey" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627852v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Haned" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627402v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926979v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15104-0_5" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442491v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thor&#233;" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix L&#233;ger" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482639v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;nard" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166589v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Pardo" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonaime" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bernard" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586607v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3550192" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05495939v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lacanna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-03091-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Schibuola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ssu-Ting Lai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabi&#225;n Bonilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggag088" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Farra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crawford" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030767" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240366" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tomasetto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bou&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1483" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svennevig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Hicks" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forbriger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer-Schnidrig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm9247" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n. Carrasco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakshit Joshi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104816" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300894v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ripepe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad427" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beghein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Wieczorek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M. Mclennan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EA002416" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Broquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuaki Fuji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103136" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Danecek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zanolin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230188" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Strumia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotto Di Uccio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad365" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04594632v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brotzer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Igel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bernauer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230202" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C E Irving" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Lekic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Dur&#225;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyeon Kim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2217090120" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155699v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schimmel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drilleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Romanowicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230176" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03918195v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wookey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117654" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748516v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carvalho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Silveira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiselev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cust&#243;dio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Ramalho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac254" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03658022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Horleston" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320220007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Silveira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Afonso Dias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kiselev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cust&#243;dio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac106" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918151v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kim" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceylan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leki&#263;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7157" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821120v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Carrasco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schmelzbach" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Onodera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac391" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn P.A. van den Ende" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac200" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525966v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wieczorek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Raucourt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09857-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917243v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Weber" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Neal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grimm" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Schmerr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.674dcfdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365934v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abi7730" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299273v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bissig" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf8966" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532354v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Barkaoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210095" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03202025v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Savoie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutaudier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J Hurst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001286" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166865v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Compaire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margerin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006498" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113808v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Falcin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107151" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485320v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Clinton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren B&#246;se" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2020.106597" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390358v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ved Leki&#263;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Maguire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Compaire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210123" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917215v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Dahmen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Zenh&#228;usern" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210056" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411343v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kuehnert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilotte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005715" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268318v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001755" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025225v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Drilleau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Panning" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer&#8208;endrun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001118" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036404v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019874" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566452v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa353" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748805v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ermert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Igel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Sager" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarje Nissen-Meyer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1597-2020" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639361v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moretti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Walter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Capdeville" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bodin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa056" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580235v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#8208;robert Scholz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001317" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031471v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutzmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lognonn&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Horleston" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ceylan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006545" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365912v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Francis Clinton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alemany" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180379" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406006v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gualtieri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juretzek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hadziioannou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz161/5421624" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289905v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hable" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz333" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406010v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Stopa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014607" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139311v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sergeant" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav A. Yastrebov" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian S.A. Walter" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Montagner" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aog.2019.7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586638v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Juretzek" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hadziioannou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ardhuin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz161" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104216v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishikawa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamura" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0579-9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586659v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meschede" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy437" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834962v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Scholz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mazzullo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.033" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927484v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007478" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731110v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk de Bakker" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap van Dongeren" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.01.002" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02274784v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Tomar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Singh" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy122" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943050v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004768" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682733v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meschede" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014014" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748838v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ventosa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx284" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01638087v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wielandt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crawford" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074892" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01640504v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Maurya" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014354" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140763v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Walter" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066785" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581297v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Farra" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw242" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581279v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurya" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Montagner" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravi Kumar" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB012948" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400239v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gualtieri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012157" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150652v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062782" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236096v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Davy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv221" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617138v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haned" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kiselev" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Davaille" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv516" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01399082v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Zhao" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moretti" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Kanamori" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-014-0852-5" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146179v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Allstadt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011426" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JMPFD29-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05119834v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Stakes" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Uhrhammer" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352188" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581159v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Nettles" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Anderson" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Dahl-Jensen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014EO020001" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236164v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062319" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396979v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gualtieri" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu042" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933146v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Roult" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouland" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396948v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Wang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt102" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581775v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Obrebski" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50233" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825141v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Kanao" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Ishihara" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa-Yuki Yamamoto" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP381.8" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925917v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC004905" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499244v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hanafin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quilfen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sienkiewicz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Queffeulou" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-11-00128.1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499188v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Balanche" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007449" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499196v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL051896" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02944166v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Vinnik" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kiselev" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Farra" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weber" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.12.017" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728958v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huggel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052511" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03582997v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05638.x" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679388v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Grob" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047525" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606446v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC006952" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606466v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallart" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003661" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606511v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04861.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264127v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;n&#233;vi&#232;ve Roult" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbnara Romanowicz" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.81.5.802" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605328v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Ren" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006582" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2ND17KK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498290v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roult" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Romanowicz" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cara" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouland" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.81.3.427" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02944202v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vinnik" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.08.021" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723544v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Patau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002619" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345960v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicillia" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagner Jp." TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debayle" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.02.016" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3V41L8J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603713v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Kumagai" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Kurita" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035079" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284913v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sicilia" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031098" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL5N1PQF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270442v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. van Der Hilst" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Besse" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004154" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270447v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Ribe" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ren" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Der Hilst" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.11.028" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271098v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Montagner" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendes-Victor" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2006.03.022" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXJB8HPL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270893v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sebai" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Montagner" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beucler" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2005.09.009" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7H1R4DP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112799v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sebai" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicilia" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beucler &#201;." TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596941v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferreira" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL010984" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03946734v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Beauduin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Karczewski" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(98)00093-4" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HHW386TD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03940044v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouaricha" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(94)90050-7" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XJ68SQ7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217558v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5776" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725741v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Wetter" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7576" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794768v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plantier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;nard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloy" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savaton" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc12-fibreoptic-50" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803561v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Amin Aminian" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380228v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8915" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113779v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metaxian" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10234" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571877v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Yastrebov" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queutey" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627852v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Haned" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627402v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926979v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15104-0_5" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442491v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thor&#233;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix L&#233;ger" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482639v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;nard" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166589v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Pardo" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonaime" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bernard" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586607v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3550192" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>