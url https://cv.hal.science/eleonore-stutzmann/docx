--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -373,412 +373,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Modeling of Secondary Microseisms Considering Source and Receiver Site Structures, With a Focus on Ocean‐Bottom Sediment Effects</w:t>
+                <w:t xml:space="preserve">Xdas: A Python Framework for Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongbo Xu</w:t>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
+                <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Farra</w:t>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayne Crawford</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JB030767⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96 (5), pp.3221-3230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220240366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056862v1</w:t>
+                <w:t xml:space="preserve">hal-05157693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xdas: A Python Framework for Distributed Acoustic Sensing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WMSAN Python Package: From Oceanic Forcing to Synthetic Cross-correlations of Microseismic Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Baillet</w:t>
+                <w:t xml:space="preserve">Lisa Tomasetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+                <w:t xml:space="preserve">Pierre Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Rivet</w:t>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
+                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbo Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220240366⟩</w:t>
+              <w:t xml:space="preserve">Seismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v4i1.1483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157693v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WMSAN Python Package: From Oceanic Forcing to Synthetic Cross-correlations of Microseismic Noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Tomasetto</w:t>
+                <w:t xml:space="preserve">Theoretical Modeling of Secondary Microseisms Considering Source and Receiver Site Structures, With a Focus on Ocean‐Bottom Sediment Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boué</w:t>
+                <w:t xml:space="preserve">Véronique Farra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wayne Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26443/seismica.v4i1.1483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JB030767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217502v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rockslide-generated tsunami in a Greenland fjord rang Earth for 9 days</w:t>
               </w:r>
@@ -892,4851 +892,4851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04725704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints for the Martian Crustal Structure From Rayleigh Waves Ellipticity of Large Seismic Events</w:t>
+                <w:t xml:space="preserve">A New Posthole Seismometer at Concordia Permanent Research Facility in the Heart of the Icy East Antarctic Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastián. Carrasco</w:t>
+                <w:t xml:space="preserve">Maxime Bès de Berc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
+                <w:t xml:space="preserve">Dimitri Zigone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Margerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zongbo Xu</w:t>
+                <w:t xml:space="preserve">Peter Danecek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakshit Joshi</w:t>
+                <w:t xml:space="preserve">Alain Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Zanolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GL104816⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220230188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04199338v1</w:t>
+                <w:t xml:space="preserve">hal-04354829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Array Analysis of Seismo-Volcanic Activity with Distributed Acoustic Sensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bernard</w:t>
+                <w:t xml:space="preserve">Crustal Structure Constraints From the Detection of the SsPp Phase on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaqi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Beghein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A. Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott M. Mclennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad427⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022EA002416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300894v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04155759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal Structure Constraints From the Detection of the SsPp Phase on Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Scott M. Mclennan</w:t>
+                <w:t xml:space="preserve">Investigation of Martian Regional Crustal Structure Near the Dichotomy Using S1222a Surface-Wave Group Velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuaki Fuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022EA002416⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL103136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04155759v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04155748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Martian Regional Crustal Structure Near the Dichotomy Using S1222a Surface-Wave Group Velocities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+                <w:t xml:space="preserve">Array Analysis of Seismo-Volcanic Activity with Distributed Acoustic Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Biagioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Ripepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GL103136⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04155748v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Posthole Seismometer at Concordia Permanent Research Facility in the Heart of the Icy East Antarctic Plateau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bès de Berc</w:t>
+                <w:t xml:space="preserve">From strain to displacement: using deformation to enhance distributed acoustic sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Biagioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Zigone</w:t>
+                <w:t xml:space="preserve">Claudio Strumia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Danecek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesco Zanolin</w:t>
+                <w:t xml:space="preserve">Francesco Scotto Di Uccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220230188⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 235 (3), pp.2372-2384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354829v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From strain to displacement: using deformation to enhance distributed acoustic sensing applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Biagioli</w:t>
+                <w:t xml:space="preserve">Characterizing the Background Noise Level of Rotational Ground Motions on Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Brotzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiner Igel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Strumia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Scotto Di Uccio</w:t>
+                <w:t xml:space="preserve">Felix Bernauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 235 (3), pp.2372-2384. </w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (3), pp.1858-1869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0220230202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360024v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the Background Noise Level of Rotational Ground Motions on Earth</w:t>
+                <w:t xml:space="preserve">First observations of core-transiting seismic phases on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Brotzer</w:t>
+                <w:t xml:space="preserve">Jessica C E Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heiner Igel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+                <w:t xml:space="preserve">Vedran Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+                <w:t xml:space="preserve">Cecilia Durán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Bernauer</w:t>
+                <w:t xml:space="preserve">Mélanie Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyeon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220230202⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2217090120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594632v1</w:t>
+                <w:t xml:space="preserve">hal-04123960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observations of core-transiting seismic phases on Mars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GEOSCOPE Network: 40 Yr of Global Broadband Seismic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vedran Lekic</w:t>
+                <w:t xml:space="preserve">Nicolas Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Durán</w:t>
+                <w:t xml:space="preserve">Martin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Zigone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Drilleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doyeon Kim</w:t>
+                <w:t xml:space="preserve">Barbara Romanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2217090120⟩</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220230176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123960v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Mars Normal Modes From S1222a Event and Seismic Hum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lognonné</w:t>
+                <w:t xml:space="preserve">M. Schimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schimmel</w:t>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Stutzmann</w:t>
+                <w:t xml:space="preserve">P. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2023GL103205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04155699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEOSCOPE Network: 40 Yr of Global Broadband Seismic Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraints for the Martian Crustal Structure From Rayleigh Waves Ellipticity of Large Seismic Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián. Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Leroy</w:t>
+                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vallée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Zigone</w:t>
+                <w:t xml:space="preserve">Ludovic Margerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbo Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Romanowicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+                <w:t xml:space="preserve">Rakshit Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0220230176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023GL104816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354828v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04199338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for crustal seismic anisotropy at the InSight lander site</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging the crust and uppermost mantle structure of Portugal (West Iberia) with seismic ambient noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Wookey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+                <w:t xml:space="preserve">Graça Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Afonso Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kiselev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Custódio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117654⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03918195v1</w:t>
+                <w:t xml:space="preserve">insu-03643034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal and uppermost mantle structure of Cape Verde from ambient noise tomography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Far Side of Mars: Two Distant Marsquakes Detected by InSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Custódio</w:t>
+                <w:t xml:space="preserve">Anna Horleston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. S. Ramalho</w:t>
+                <w:t xml:space="preserve">John Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggac254⟩</w:t>
+              <w:t xml:space="preserve">The Seismic Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (2), pp.88 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0320220007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03748516v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Far Side of Mars: Two Distant Marsquakes Detected by InSight</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface Waves and Crustal Structure on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Giardini</w:t>
+                <w:t xml:space="preserve">D. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lekić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seismic Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0320220007⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 378 (6618), pp.417-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abq7157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658022v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the crust and uppermost mantle structure of Portugal (West Iberia) with seismic ambient noise</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crustal and uppermost mantle structure of Cape Verde from ambient noise tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Custódio</w:t>
+                <w:t xml:space="preserve">J. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kiselev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Custódio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggac106⟩</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03643034v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03748516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Waves and Crustal Structure on Mars</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empirical H/V spectral ratios at the InSight landing site and implications for the martian subsurface structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lekić</w:t>
+                <w:t xml:space="preserve">Sebastián Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Margerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Schmelzbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Onodera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abq7157⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918151v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical H/V spectral ratios at the InSight landing site and implications for the martian subsurface structure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Schmelzbach</w:t>
+                <w:t xml:space="preserve">An autonomous lunar geophysical experiment package (ALGEP) for future space missions In response to Call for White Papers for the Voyage 2050 long-term plan in the ESA Science Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keisuke Onodera</w:t>
+                <w:t xml:space="preserve">Matthias Grott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de Raucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggac391⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (2-3), pp.617-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-022-09857-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821120v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying microseismic noise generation from coastal reflection of gravity waves recorded by seafloor DAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 231 (1), pp.394-407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggac200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03748535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An autonomous lunar geophysical experiment package (ALGEP) for future space missions In response to Call for White Papers for the Voyage 2050 long-term plan in the ESA Science Program</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mark Wieczorek</w:t>
+                <w:t xml:space="preserve">Evidence for crustal seismic anisotropy at the InSight lander site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaqi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Beghein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien de Raucourt</w:t>
+                <w:t xml:space="preserve">James Wookey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (2-3), pp.617-640. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 593, pp.117654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-022-09857-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525966v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03918195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scientific rationale for deployment of a long-lived geophysical network on the Moon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Companion guide to the marsquake catalog from InSight, Sols 0–478: Data content and non-seismic events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renee Weber</w:t>
+                <w:t xml:space="preserve">John F. Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clive Neal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Schmerr</w:t>
+                <w:t xml:space="preserve">Maren Böse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/25c2cfeb.674dcfdf⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 310, pp.106597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.PEPI.2020.106597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917243v1</w:t>
+                <w:t xml:space="preserve">hal-03485320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic detection of the martian core</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential Pitfalls in the Analysis and Structural Interpretation of Seismic Data from the Mars InSight Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ved Lekić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Stähler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Domenico Giardini</w:t>
+                <w:t xml:space="preserve">Nicolas Compaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abi7730⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120210123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365934v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness and structure of the Martian crust from InSight seismic data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
+                <w:t xml:space="preserve">Resonances and Lander Modes Observed by InSight on Mars (1–9 Hz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaj Dahmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Zenhäusern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark P Panning</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amir Khan</w:t>
+                <w:t xml:space="preserve">Simon Stähler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abf8966⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.2924-2950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120210056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299273v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of continuous Mars SEIS and pressure data from unsupervised learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A machine-learning approach for automatic classification of volcanic seismicity at La Soufrière Volcano, Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Falcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Barkaoui</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Seydoux</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 111 (6), pp.2964-2981. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 411 (March), pp.107151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120210095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03532354v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding SEIS North on Mars: Comparisons Between SEIS Sundial, Inertial and Imaging Measurements and Consequences for Seismic Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thickness and structure of the Martian crust from InSight seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Savoie</w:t>
+                <w:t xml:space="preserve">Mark P Panning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Richard</w:t>
+                <w:t xml:space="preserve">Felix Bissig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakshit Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Goutaudier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. J Hurst</w:t>
+                <w:t xml:space="preserve">Amir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020ea001286⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373 (6553), pp.438-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abf8966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03202025v1</w:t>
+                <w:t xml:space="preserve">hal-03299273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocorrelation of the ground vibrations recorded by the SEIS‐InSight seismometer on Mars.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomy of continuous Mars SEIS and pressure data from unsupervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Compaire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Calvet</w:t>
+                <w:t xml:space="preserve">Léonard Seydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JE006498⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.2964-2981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120210095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166865v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Touvier</w:t>
+                <w:t xml:space="preserve">Finding SEIS North on Mars: Comparisons Between SEIS Sundial, Inertial and Imaging Measurements and Consequences for Seismic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. J Hurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020ea001286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193314v2</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine-learning approach for automatic classification of volcanic seismicity at La Soufrière Volcano, Guadeloupe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+                <w:t xml:space="preserve">Autocorrelation of the ground vibrations recorded by the SEIS‐InSight seismometer on Mars.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Compaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Margerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107151⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (4), pp.e2020JE006498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113808v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Companion guide to the marsquake catalog from InSight, Sols 0–478: Data content and non-seismic events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Savas Ceylan</w:t>
+                <w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Péquegnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Satriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John F. Clinton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Domenico Giardini</w:t>
+                <w:t xml:space="preserve">Helle A. Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maren Böse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Constantinos Charalambous</w:t>
+                <w:t xml:space="preserve">Jérôme Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 310, pp.106597. </w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (3), pp.1832-1853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.PEPI.2020.106597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485320v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Pitfalls in the Analysis and Structural Interpretation of Seismic Data from the Mars InSight Mission</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Locating rockfalls using inter-station ratios of seismic energy at Dolomieu crater, Piton de la Fournaise volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ved Lekić</w:t>
+                <w:t xml:space="preserve">Julian Kuehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross Maguire</w:t>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Compaire</w:t>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120210123⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JF005715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390358v1</w:t>
+                <w:t xml:space="preserve">hal-03411343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonances and Lander Modes Observed by InSight on Mars (1–9 Hz)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Domenico Giardini</w:t>
+                <w:t xml:space="preserve">Seismic Noise Autocorrelations on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Stähler</w:t>
+                <w:t xml:space="preserve">Nicolas Compaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120210056⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021EA001755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917215v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating rockfalls using inter-station ratios of seismic energy at Dolomieu crater, Piton de la Fournaise volcano</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
+                <w:t xml:space="preserve">Seismic detection of the martian core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Stähler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JF005715⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 373 (6553), pp.443-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abi7730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411343v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Noise Autocorrelations on Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Davis</w:t>
+                <w:t xml:space="preserve">The scientific rationale for deployment of a long-lived geophysical network on the Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renee Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Neal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Grott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Schmerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (6), </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021EA001755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/25c2cfeb.674dcfdf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268318v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSS/1: Single‐station and single‐event marsquake inversion</w:t>
+                <w:t xml:space="preserve">Introducing noisi: a Python tool for ambient noise cross-correlation modeling and noise source inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Drilleau</w:t>
+                <w:t xml:space="preserve">Laura Ermert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Beucler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+                <w:t xml:space="preserve">Jonas Igel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark A Panning</w:t>
+                <w:t xml:space="preserve">Korbinian Sager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Knapmeyer‐endrun</w:t>
+                <w:t xml:space="preserve">Tarje Nissen-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (12), pp.1-37. </w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1597-1615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020EA001118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/se-11-1597-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025225v1</w:t>
+                <w:t xml:space="preserve">insu-03748805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seismicity of Mars</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling capsizing icebergs in the open ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Pike</w:t>
+                <w:t xml:space="preserve">Pauline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Christensen</w:t>
+                <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 223 (2), pp.1265-1287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526752v1</w:t>
+                <w:t xml:space="preserve">hal-02566452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Topography Effects on Rockfall‐Generated Seismic Signals: Application to Piton de la Fournaise Volcano</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+                <w:t xml:space="preserve">MSS/1: Single‐station and single‐event marsquake inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A Panning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Knapmeyer‐endrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (12), pp.1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020EA001118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JB019874⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03036404v1</w:t>
+                <w:t xml:space="preserve">hal-03025225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling capsizing icebergs in the open ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Mangeney</w:t>
+                <w:t xml:space="preserve">The seismicity of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.205-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02566452v1</w:t>
+                <w:t xml:space="preserve">hal-02526752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing noisi: a Python tool for ambient noise cross-correlation modeling and noise source inversion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+                <w:t xml:space="preserve">Simulation of Topography Effects on Rockfall‐Generated Seismic Signals: Application to Piton de la Fournaise Volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Kuehnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarje Nissen-Meyer</w:t>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.1597-1615. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/se-11-1597-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JB019874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03748805v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining landslide characteristics with Bayesian inversion of field and seismic data</w:t>
               </w:r>
@@ -5850,1117 +5850,1117 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639361v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection, Analysis, and Removal of Glitches From InSight's Seismic Data From Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Pinot</w:t>
+                <w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020ea001317⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.213-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0536-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580235v1</w:t>
+                <w:t xml:space="preserve">hal-02526740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Polarization of Ambient Noise on Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Ceylan</w:t>
+                <w:t xml:space="preserve">Detection, Analysis, and Removal of Glitches From InSight's Seismic Data From Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John‐robert Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Widmer‐schnidrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JE006545⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020ea001317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031471v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Christensen</w:t>
+                <w:t xml:space="preserve">The Polarization of Ambient Noise on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lognonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Horleston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ceylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (3), pp.213-220. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0536-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JE006545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526740v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing for InSight: Evaluation of the Blind Test for Martian Seismicity</w:t>
+                <w:t xml:space="preserve">Sea State Trends and Variability: Consistency Between Models, Altimeters, Buoys, and Seismic Data (1979-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin van Driel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Justin Stopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220180379⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JC014607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365912v1</w:t>
+                <w:t xml:space="preserve">hal-02406010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global scale analysis and modeling of primary microseisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gualtieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Juretzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gualtieri</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C Hadziioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 218, pp.560-572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggz161/5421624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomography of crust and lithosphere in the western Indian Ocean from noise cross-correlations of land and ocean bottom seismometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kiselev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 219 (2), pp.924-944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggz333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea State Trends and Variability: Consistency Between Models, Altimeters, Buoys, and Seismic Data (1979-2016)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring Greenland ice sheet buoyancy-driven calving discharge using glacial earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Sergeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav A. Yastrebov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Stopa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabian S.A. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JC014607⟩</w:t>
+              <w:t xml:space="preserve">Annals of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1- 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/aog.2019.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406010v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139311v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Greenland ice sheet buoyancy-driven calving discharge using glacial earthquakes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mars’ Background Free Oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladislav A. Yastrebov</w:t>
+                <w:t xml:space="preserve">Y. Nishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian S.A. Walter</w:t>
+                <w:t xml:space="preserve">T. Kawamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Montagner</w:t>
+                <w:t xml:space="preserve">A. Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Glaciology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1- 21. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/aog.2019.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-019-0579-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139311v2</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global scale analysis and modelling of primary microseisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gualtieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Juretzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7027,1039 +7027,1039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03586638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mars’ Background Free Oscillations</w:t>
+                <w:t xml:space="preserve">Large-scale flow of Indian Ocean asthenosphere driven by Réunion plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Nishikawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Lognonné</w:t>
+                <w:t xml:space="preserve">G. Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kawamura</w:t>
+                <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Spiga</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">J.-R. Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazzullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-019-0579-9⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.1043-1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-019-0479-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104216v1</w:t>
+                <w:t xml:space="preserve">hal-02350520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale flow of Indian Ocean asthenosphere driven by Réunion plume</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blind source separation of temporally independent microseisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sigloch</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">M. Meschede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-019-0479-3⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216, pp.1260-1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350520v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03586659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEIS: Insight’s Seismic Experiment for Internal Structure of Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Pike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 215 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11214-018-0574-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind source separation of temporally independent microseisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparing for InSight: Evaluation of the Blind Test for Martian Seismicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Driel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savas Ceylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Francis Clinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Giardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Meschede</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hector Alemany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 216, pp.1260-1275. </w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (4), pp.1518-1534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0220180379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03586659v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SKS splitting in the Western Indian Ocean from land and seafloor seismometers: Plume, plate and ridge signatures</w:t>
+                <w:t xml:space="preserve">Atmospheric Science with InSight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-R Scholz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+                <w:t xml:space="preserve">Don Banfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Mazzullo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+                <w:t xml:space="preserve">Nicholas A. Teanby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.06.033⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214 (7), pp.1-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-018-0543-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834962v1</w:t>
+                <w:t xml:space="preserve">hal-01902145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Earth's Hum Variations From a Global Model and Seismic Recordings Around the Indian Ocean</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Infragravity waves: From driving mechanisms to impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk de Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ap van Dongeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Coco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177, pp.774 - 799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018GC007478⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02927484v1</w:t>
+                <w:t xml:space="preserve">hal-01731110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Science with InSight</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lucas</w:t>
+                <w:t xml:space="preserve">SKS splitting in the Western Indian Ocean from land and seafloor seismometers: Plume, plate and ridge signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R Scholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Mazzullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 498, pp.169-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.06.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-018-0543-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01902145v1</w:t>
+                <w:t xml:space="preserve">hal-01834962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infragravity waves: From driving mechanisms to impacts</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Earth's Hum Variations From a Global Model and Seismic Recordings Around the Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël André</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Deen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 177, pp.774 - 799. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (10), pp.4006-4020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018GC007478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731110v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint inversion of the first overtone and fundamental mode for deep imaging at the Valhall oil field using ambient noise</w:t>
               </w:r>
@@ -8084,51 +8084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mordret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8179,103 +8179,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of iceberg capsizing responsible for glacial earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123, pp.3013-3033. </w:t>
@@ -8326,90 +8326,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Water Column Resonance on the Spectra of Secondary Microseism P Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Meschede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Farra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122, pp.8121-8142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8469,51 +8469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Ventosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 211, pp.30-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8547,103 +8547,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Observation of the Earth's Permanent Free Oscillations on Ocean Bottom Seismometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wielandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
@@ -8681,90 +8681,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Tomography Around La Réunion Island From Rayleigh Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Mazzullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kiselev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish Maurya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8809,291 +8809,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex force history of a calving-generated glacial earthquake derived from broadband seismic inversion</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ray-theoretical modeling of secondary microseism P waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Walter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Farra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gualtieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43 (3), pp.1055-1065. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 206, pp.1730-1739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015GL066785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140763v1</w:t>
+                <w:t xml:space="preserve">insu-03581297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ray-theoretical modeling of secondary microseism P waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex force history of a calving-generated glacial earthquake derived from broadband seismic inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Sergeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Farra</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 206, pp.1730-1739. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (3), pp.1055-1065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015GL066785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03581297v1</w:t>
+                <w:t xml:space="preserve">hal-02140763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the lithospheric structure beneath the Indian continent</w:t>
               </w:r>
@@ -9118,64 +9118,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -P. Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ravi Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kiselev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121, pp.7450-7468. </w:t>
@@ -9207,451 +9207,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03581279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the shaping factors of the secondary microseismic wavefield</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How ocean waves rock the Earth: Two mechanisms explain microseisms with periods 3 to 300 s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gualtieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 120 (9), pp.6241-6262. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (3), pp.765-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JB012157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014GL062782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01400239v1</w:t>
+                <w:t xml:space="preserve">hal-01150652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How ocean waves rock the Earth: Two mechanisms explain microseisms with periods 3 to 300 s</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucia Gualtieri</w:t>
+                <w:t xml:space="preserve">Sources of secondary microseisms in the Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schimmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GL062782⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 202 (2), pp.1180-1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150652v1</w:t>
+                <w:t xml:space="preserve">hal-01236096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of secondary microseisms in the Indian Ocean</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the shaping factors of the secondary microseismic wavefield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gualtieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Farra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 202 (2), pp.1180-1189. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (9), pp.6241-6262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236096v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01400239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global tomography using seismic hum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Haned</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Kiselev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9741,51 +9741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9875,64 +9875,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Allstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9989,364 +9989,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01146179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOISE: A pilot experiment towards long term sea-floor geophysical observatories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Romanowicz</w:t>
+                <w:t xml:space="preserve">Seismic Network in Greenland Monitors Earth and Ice System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Clinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debra Stakes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Montagner</w:t>
+                <w:t xml:space="preserve">Meredith Nettles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Tarits</w:t>
+                <w:t xml:space="preserve">Kent Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Uhrhammer</w:t>
+                <w:t xml:space="preserve">Trine Dahl-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (11-12), pp.927-937. </w:t>
+              <w:t xml:space="preserve">EOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.13-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/BF03352188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014EO020001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05119834v1</w:t>
+                <w:t xml:space="preserve">insu-03581159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Network in Greenland Monitors Earth and Ice System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John F. Clinton</w:t>
+                <w:t xml:space="preserve">MOISE: A pilot experiment towards long term sea-floor geophysical observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meredith Nettles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabian Walter</w:t>
+                <w:t xml:space="preserve">Debra Stakes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kent Anderson</w:t>
+                <w:t xml:space="preserve">Pascal Tarits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trine Dahl-Jensen</w:t>
+                <w:t xml:space="preserve">Robert Uhrhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 95, pp.13-14. </w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (11-12), pp.927-937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014EO020001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/BF03352188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03581159v1</w:t>
+                <w:t xml:space="preserve">insu-05119834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking major storms from microseismic and hydroacoustic observations on the seafloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10406,90 +10406,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the ocean site effect on seismic noise body waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Gualtieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Farra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 197, pp.1096 - 1106. </w:t>
@@ -10521,1593 +10521,1606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01396979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: The GEOSCOPE Program: Progress and Challenges during the Past 30 Years</w:t>
+                <w:t xml:space="preserve">Characteristic atmosphere-ocean-solid earth interactions in the Antarctic coastal and marine environment inferred from seismic and infrasound recording at Syowa Station, East Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Roult</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Barbara Romanowicz</w:t>
+                <w:t xml:space="preserve">Masaki Kanao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cara</w:t>
+                <w:t xml:space="preserve">Alessia Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Rouland</w:t>
+                <w:t xml:space="preserve">Yoshiaki Ishihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa-Yuki Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.SP381.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP381.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933146v1</w:t>
+                <w:t xml:space="preserve">hal-00825141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual homogenization for seismic forward and inverse problems in layered media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Capdeville</w:t>
+                <w:t xml:space="preserve">Frequency-dependent noise sources in the North Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (12), pp.5341-5353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013GC004905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01396948v1</w:t>
+                <w:t xml:space="preserve">hal-00925917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of microseismic compressional (P) body waves aided by numerical modeling of oceanic noise sources</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin Schimmel</w:t>
+                <w:t xml:space="preserve">Residual homogenization for seismic forward and inverse problems in layered media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrb.50233⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 194 (1), pp.470-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03581775v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01396948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristic atmosphere-ocean-solid earth interactions in the Antarctic coastal and marine environment inferred from seismic and infrasound recording at Syowa Station, East Antarctica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum: The GEOSCOPE Program: Progress and Challenges during the Past 30 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Maggi</w:t>
+                <w:t xml:space="preserve">Geneviève Roult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshiaki Ishihara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+                <w:t xml:space="preserve">Michel Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masa-Yuki Yamamoto</w:t>
+                <w:t xml:space="preserve">Daniel Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81, pp.250</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825141v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-dependent noise sources in the North Atlantic Ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alessia Maggi</w:t>
+                <w:t xml:space="preserve">Detection of microseismic compressional (P) body waves aided by numerical modeling of oceanic noise sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Obrebski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schimmel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (12), pp.5341-5353. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.4312-4324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013GC004905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgrb.50233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925917v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03581775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenal sea states and swell from a North Atlantic Storm in February 2011: a comprehensive analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">How moderate sea states can generate loud seismic noise in the deep ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Obrebski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-11-00128.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (L11601), 6 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012GL051896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04499244v1</w:t>
+                <w:t xml:space="preserve">hal-04499196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From seismic noise to ocean wave parameters: General methods and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Balanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Obrebski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 117 (C05002), 19 pp. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011JC007449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How moderate sea states can generate loud seismic noise in the deep ocean</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cape Verde hotspot from the upper crust to the top of the lower mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lev Vinnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Kiselev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Farra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 39 (L11601), 6 pp. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 319-320, pp.259-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2012GL051896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499196v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02944166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cape Verde hotspot from the upper crust to the top of the lower mantle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of the mount Steller landslide flow history and of the generated long period seismic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lev Vinnik</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michael Weber</w:t>
+                <w:t xml:space="preserve">Christian Huggel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.12.017⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (16), pp.L16402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012GL052511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02944166v1</w:t>
+                <w:t xml:space="preserve">hal-00728958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the mount Steller landslide flow history and of the generated long period seismic waves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling long-term seismic noise in various environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012GL052511⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 191, pp.707-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05638.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728958v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03582997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling long-term seismic noise in various environments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Mangeney</w:t>
+                <w:t xml:space="preserve">Phenomenal sea states and swell from a North Atlantic Storm in February 2011: a comprehensive analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hanafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quilfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sienkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Patau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Queffeulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 191, pp.707-722. </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (12), pp.1825-1832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05638.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-11-00128.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03582997v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of the seasonality of the Antarctic microseismic signal, and its association to sea ice variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarized Earth's ambient microseismic noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Grob</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+                <w:t xml:space="preserve">J. Gallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 38, pp.L11302. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011GL047525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011GC003661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679388v1</w:t>
+                <w:t xml:space="preserve">insu-03606466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean wave sources of seismic noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12135,200 +12148,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03606446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized Earth's ambient microseismic noise</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observations of the seasonality of the Antarctic microseismic signal, and its association to sea ice variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gallart</w:t>
+                <w:t xml:space="preserve">Mélanie Grob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12, </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.L11302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011GC003661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011GL047525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03606466v1</w:t>
+                <w:t xml:space="preserve">hal-00679388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using instantaneous phase coherence for signal extraction from ambient noise data at a local to a global scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schimmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schimmel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 184, pp.494-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12375,90 +12375,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généviève Roult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbnara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (5), pp.802-802. </w:t>
@@ -12496,103 +12496,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of S410p and S350p phases at seismograph stations in California</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lev Vinnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Farra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kiselev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115, </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12772,103 +12772,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratification of the Earth beneath the Azores from P and S receiver functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vinnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Farra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kiselev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 299 (1-2), pp.91-103. </w:t>
@@ -12945,51 +12945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Patau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Maggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (11), pp.Q11004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13062,51 +13062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagner Jp.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13286,51 +13286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle upwellings and convective instabilities revealed by seismic tomography and helium isotope geochemistry beneath eastern Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13338,51 +13338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Sicilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 34 (21), pp.L21303. </w:t>
@@ -13660,479 +13660,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00270447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azores hotspot signature in the upper mantle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic structure of the African upper mantle from Rayleigh and Love wave tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul J.-P. Montagner</w:t>
+                <w:t xml:space="preserve">A. Sebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mendes-Victor</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Sicilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beucler É.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 155, pp.48-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00271098v1</w:t>
+                <w:t xml:space="preserve">hal-00112799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic structure of the African upper mantle from Rayleigh and Love wave tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Sebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Sebai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+                <w:t xml:space="preserve">J.P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Sicilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beucler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 155 (1-2), pp.48-62. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2005.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2005.09.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00270893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic structure of the African upper mantle from Rayleigh and Love wave tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Azores hotspot signature in the upper mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Davaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sebai</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Mendes-Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 156 (1-2), pp.23-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2006.03.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112799v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint on the S-wave velocity at the base of the mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lev Vinnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14192,90 +14192,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards multiscalar and multiparameter networks for the next century: The French efforts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Beauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Roult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Karczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14338,103 +14338,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Pilot Experiment OFM-SISMOBS: first scientific results on noise level and event detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Karczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouaricha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 84 (1-4), pp.321-336. </w:t>
@@ -14516,103 +14516,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WMSAN: Wave Model Sources of Ambient Noise Python Library. From Modeling to Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Tomasetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongbo Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly - Ambient Seismic Noise and Seismic Interferometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. </w:t>
@@ -14676,51 +14676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selina Wetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14914,77 +14914,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of the West Indian Ocean Subsurface using Compliance from Ocean-Bottom Stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad-Amin Aminian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Montagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15009,103 +15009,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the source of glacial earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, on-line, Austria. </w:t>
@@ -15143,77 +15143,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic classification of seismo-volcanic signals at La Soufrie;re of Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Falcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Metaxian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15277,51 +15277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des volumes d'icebergs qui se retournent: modélisation mécanique et analyse de signaux sismiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V A Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15402,64 +15402,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the Western Iberia Seismic Structure from the Crust to the Upper Mantle from Ambient Noise Tomography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kiselev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15579,51 +15579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kiselev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 American Geophysical Union (AGU) Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15680,103 +15680,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mars from the InSight: Seismology Beyond Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Knapmeyer-Endrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bruce Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Smrekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progresses in European Earthquake Engineering and Seismology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.74-89, 2022, Springer Proceedings in Earth and Environmental Sciences, </w:t>
@@ -15840,320 +15840,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEOSCOPE : évolutions récentes du réseau, de l’instrumentation, et du contrôle de qualité des données</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leroy</w:t>
+                <w:t xml:space="preserve">Optical long range instruments for high resolution monitoring of geohazard in harsh environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Thoré</w:t>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Léger</w:t>
+                <w:t xml:space="preserve">Philippe Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442491v1</w:t>
+                <w:t xml:space="preserve">hal-03482639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical long range instruments for high resolution monitoring of geohazard in harsh environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ménard</w:t>
+                <w:t xml:space="preserve">GEOSCOPE : évolutions récentes du réseau, de l’instrumentation, et du contrôle de qualité des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Zigone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Feuilloy</w:t>
+                <w:t xml:space="preserve">Jean-Yves Thoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Feron</w:t>
+                <w:t xml:space="preserve">Félix Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482639v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noeud A GEOSCOPE : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constanza Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16253,103 +16253,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rockfall localization routine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Kuehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16549,51 +16549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05495939v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lacanna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-03091-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Schibuola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ssu-Ting Lai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabi&#225;n Bonilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggag088" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Farra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crawford" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030767" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240366" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tomasetto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bou&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1483" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svennevig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Hicks" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forbriger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer-Schnidrig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm9247" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n. Carrasco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakshit Joshi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104816" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300894v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ripepe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad427" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beghein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Wieczorek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M. Mclennan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EA002416" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Broquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuaki Fuji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103136" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354829v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Danecek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zanolin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230188" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Strumia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotto Di Uccio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad365" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04594632v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brotzer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Igel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bernauer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230202" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C E Irving" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Lekic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Dur&#225;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyeon Kim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2217090120" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155699v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schimmel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drilleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Romanowicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230176" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03918195v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wookey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117654" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748516v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carvalho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Silveira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiselev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cust&#243;dio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Ramalho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac254" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03658022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Horleston" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320220007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Silveira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Afonso Dias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kiselev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cust&#243;dio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac106" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918151v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kim" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceylan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leki&#263;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7157" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821120v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Carrasco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schmelzbach" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Onodera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac391" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn P.A. van den Ende" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac200" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525966v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wieczorek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Raucourt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09857-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917243v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Weber" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Neal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grimm" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Schmerr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.674dcfdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365934v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abi7730" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299273v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bissig" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf8966" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532354v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Barkaoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210095" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03202025v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Savoie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutaudier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J Hurst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001286" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166865v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Compaire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margerin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006498" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113808v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Falcin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107151" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485320v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Clinton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren B&#246;se" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2020.106597" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390358v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ved Leki&#263;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Maguire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Compaire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210123" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917215v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Dahmen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Zenh&#228;usern" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210056" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411343v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kuehnert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilotte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005715" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268318v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001755" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025225v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Drilleau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Panning" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer&#8208;endrun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001118" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036404v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019874" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566452v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa353" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748805v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ermert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Igel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Sager" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarje Nissen-Meyer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1597-2020" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639361v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moretti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Walter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Capdeville" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bodin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa056" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580235v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#8208;robert Scholz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001317" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031471v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutzmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lognonn&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Horleston" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ceylan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006545" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365912v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Francis Clinton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alemany" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180379" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406006v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gualtieri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juretzek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hadziioannou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz161/5421624" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289905v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hable" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz333" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406010v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Stopa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014607" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139311v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sergeant" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav A. Yastrebov" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian S.A. Walter" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Montagner" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aog.2019.7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586638v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Juretzek" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hadziioannou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ardhuin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz161" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104216v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishikawa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamura" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0579-9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586659v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meschede" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy437" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834962v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Scholz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mazzullo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.033" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927484v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007478" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731110v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk de Bakker" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap van Dongeren" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.01.002" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02274784v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Tomar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Singh" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy122" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943050v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004768" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682733v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meschede" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014014" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748838v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ventosa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx284" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01638087v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wielandt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crawford" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074892" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01640504v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Maurya" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014354" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140763v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Walter" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066785" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581297v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Farra" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw242" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581279v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurya" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Montagner" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravi Kumar" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB012948" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400239v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gualtieri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012157" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150652v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062782" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236096v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Davy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv221" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617138v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haned" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kiselev" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Davaille" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv516" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01399082v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Zhao" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moretti" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Kanamori" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-014-0852-5" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146179v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Allstadt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011426" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JMPFD29-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05119834v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Stakes" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Uhrhammer" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352188" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581159v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Nettles" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Anderson" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Dahl-Jensen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014EO020001" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236164v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062319" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396979v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gualtieri" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu042" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933146v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Roult" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouland" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396948v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Wang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt102" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581775v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Obrebski" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50233" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825141v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Kanao" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Ishihara" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa-Yuki Yamamoto" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP381.8" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925917v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC004905" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499244v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hanafin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quilfen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sienkiewicz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Queffeulou" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-11-00128.1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499188v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Balanche" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007449" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499196v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL051896" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02944166v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Vinnik" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kiselev" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Farra" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weber" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.12.017" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728958v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huggel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052511" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03582997v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05638.x" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679388v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Grob" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047525" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606446v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC006952" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606466v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallart" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003661" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606511v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04861.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264127v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;n&#233;vi&#232;ve Roult" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbnara Romanowicz" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.81.5.802" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605328v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Ren" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006582" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2ND17KK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498290v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roult" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Romanowicz" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cara" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouland" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.81.3.427" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02944202v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vinnik" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.08.021" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723544v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Patau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002619" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345960v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicillia" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagner Jp." TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debayle" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.02.016" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3V41L8J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603713v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Kumagai" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Kurita" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035079" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284913v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sicilia" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031098" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL5N1PQF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270442v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. van Der Hilst" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Besse" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004154" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270447v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Ribe" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ren" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Der Hilst" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.11.028" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271098v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Montagner" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendes-Victor" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2006.03.022" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXJB8HPL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270893v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sebai" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Montagner" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beucler" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2005.09.009" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7H1R4DP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112799v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sebai" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicilia" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beucler &#201;." TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596941v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferreira" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL010984" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03946734v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Beauduin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Karczewski" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(98)00093-4" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HHW386TD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03940044v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouaricha" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(94)90050-7" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XJ68SQ7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217558v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5776" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725741v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Wetter" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7576" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794768v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plantier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;nard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloy" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savaton" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc12-fibreoptic-50" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803561v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Amin Aminian" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380228v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8915" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113779v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metaxian" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10234" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571877v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Yastrebov" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queutey" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627852v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Haned" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627402v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926979v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15104-0_5" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442491v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thor&#233;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix L&#233;ger" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482639v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;nard" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166589v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Pardo" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonaime" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bernard" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586607v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3550192" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05495939v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lacanna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-03091-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Schibuola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ssu-Ting Lai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabi&#225;n Bonilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggag088" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240366" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217502v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tomasetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bou&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1483" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Farra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Crawford" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030767" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svennevig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Hicks" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forbriger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer-Schnidrig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm9247" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Danecek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zanolin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230188" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155759v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beghein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Wieczorek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott M. Mclennan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EA002416" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155748v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Broquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuaki Fuji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103136" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300894v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ripepe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad427" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Strumia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotto Di Uccio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad365" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04594632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brotzer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Igel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bernauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230202" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C E Irving" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Lekic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Dur&#225;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyeon Kim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2217090120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Romanowicz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230176" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schimmel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drilleau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103205" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04199338v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n. Carrasco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer-Endrun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakshit Joshi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL104816" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Silveira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Afonso Dias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kiselev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cust&#243;dio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac106" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03658022v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Horleston" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320220007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918151v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceylan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leki&#263;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7157" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748516v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carvalho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Silveira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiselev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cust&#243;dio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Ramalho" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac254" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821120v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Carrasco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schmelzbach" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Onodera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac391" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525966v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wieczorek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Raucourt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09857-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748535v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn P.A. van den Ende" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac200" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03918195v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wookey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117654" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485320v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Clinton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren B&#246;se" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2020.106597" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390358v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ved Leki&#263;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Maguire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Compaire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210123" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917215v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Dahmen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Zenh&#228;usern" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon St&#228;hler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210056" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113808v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Falcin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107151" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299273v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bissig" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Khan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf8966" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532354v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Barkaoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210095" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03202025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Savoie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goutaudier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J Hurst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001286" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166865v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Compaire" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margerin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Garcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006498" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411343v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kuehnert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilotte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005715" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268318v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001755" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365934v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abi7730" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917243v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renee Weber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Neal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grimm" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Schmerr" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.674dcfdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748805v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ermert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Igel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Sager" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarje Nissen-Meyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1597-2020" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566452v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa353" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025225v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Drilleau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Panning" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knapmeyer&#8208;endrun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001118" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036404v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019874" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639361v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moretti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Walter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Capdeville" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bodin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa056" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580235v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John&#8208;robert Scholz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001317" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031471v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutzmann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lognonn&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Horleston" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ceylan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006545" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406010v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Stopa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014607" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406006v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gualtieri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Juretzek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hadziioannou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz161/5421624" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289905v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hable" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz333" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139311v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sergeant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav A. Yastrebov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian S.A. Walter" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Montagner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aog.2019.7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104216v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishikawa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamura" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0579-9" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586638v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Juretzek" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hadziioannou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ardhuin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz161" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586659v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meschede" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy437" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188213v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0574-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365912v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Francis Clinton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alemany" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180379" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731110v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk de Bakker" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ap van Dongeren" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.01.002" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01834962v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Scholz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mazzullo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.06.033" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927484v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007478" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02274784v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Tomar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Singh" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy122" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943050v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004768" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682733v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meschede" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014014" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748838v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ventosa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx284" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01638087v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wielandt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Crawford" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074892" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01640504v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Maurya" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014354" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581297v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Farra" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw242" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140763v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Walter" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066785" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581279v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurya" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Montagner" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravi Kumar" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB012948" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150652v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gualtieri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062782" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236096v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Davy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv221" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400239v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012157" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617138v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haned" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kiselev" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Davaille" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv516" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01399082v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Zhao" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moretti" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Kanamori" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-014-0852-5" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146179v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Allstadt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011426" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JMPFD29-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581159v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Nettles" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Anderson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Dahl-Jensen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014EO020001" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05119834v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Stakes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Uhrhammer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03352188" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01236164v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062319" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396979v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gualtieri" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu042" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825141v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Kanao" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Ishihara" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa-Yuki Yamamoto" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP381.8" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925917v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC004905" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396948v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Wang" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt102" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933146v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Roult" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rouland" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581775v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Obrebski" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50233" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499196v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL051896" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499188v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Balanche" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007449" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02944166v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Vinnik" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kiselev" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Farra" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weber" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.12.017" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728958v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huggel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052511" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03582997v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05638.x" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499244v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hanafin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quilfen" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sienkiewicz" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Queffeulou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-11-00128.1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606466v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallart" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003661" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606446v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC006952" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679388v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Grob" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047525" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606511v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04861.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264127v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;n&#233;vi&#232;ve Roult" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbnara Romanowicz" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.81.5.802" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605328v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Ren" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006582" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2ND17KK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498290v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roult" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Romanowicz" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cara" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouland" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/gssrl.81.3.427" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02944202v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vinnik" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.08.021" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723544v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Patau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002619" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345960v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicillia" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagner Jp." TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debayle" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.02.016" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3V41L8J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603713v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro Kumagai" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Kurita" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035079" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01284913v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sicilia" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031098" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL5N1PQF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270442v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. van Der Hilst" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Besse" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB004154" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270447v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Ribe" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ren" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Der Hilst" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.11.028" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112799v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sebai" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sicilia" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beucler &#201;." TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270893v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sebai" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Montagner" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beucler" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2005.09.009" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7H1R4DP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271098v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Montagner" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendes-Victor" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2006.03.022" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXJB8HPL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596941v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferreira" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL010984" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03946734v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Beauduin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Karczewski" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9201(98)00093-4" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HHW386TD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03940044v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouaricha" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9201(94)90050-7" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XJ68SQ7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217558v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5776" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725741v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Wetter" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7576" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794768v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plantier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;nard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloy" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savaton" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc12-fibreoptic-50" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803561v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad-Amin Aminian" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380228v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8915" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113779v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metaxian" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10234" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571877v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Yastrebov" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queutey" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627852v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Haned" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627402v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926979v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15104-0_5" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482639v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;nard" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feuilloy" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442491v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thor&#233;" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix L&#233;ger" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166589v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Pardo" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonaime" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bernard" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586607v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3550192" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>