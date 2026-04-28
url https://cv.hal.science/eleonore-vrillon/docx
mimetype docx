--- v0 (2026-03-15)
+++ v1 (2026-04-28)
@@ -184,165 +184,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02959264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une typologie de MOOC de France Université Numérique (FUN)</w:t>
+                <w:t xml:space="preserve">Vers une démocratisation de l'éducation et de la formation par les MOOC ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Vrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (2), pp.1-27</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, pp.138-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01620477v1</w:t>
+                <w:t xml:space="preserve">halshs-01620436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une démocratisation de l'éducation et de la formation par les MOOC ?</w:t>
+                <w:t xml:space="preserve">Une typologie de MOOC de France Université Numérique (FUN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Vrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30, pp.138-155</w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (2), pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01620436v1</w:t>
+                <w:t xml:space="preserve">halshs-01620477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la mobilisation des MOOC dans les trajectoires individuelles</w:t>
               </w:r>
@@ -1023,441 +1023,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une démocratisation de l'éducation et de la formation par les MOOC ?</w:t>
+                <w:t xml:space="preserve">Première évaluation des facteurs de réussite dans un Small Private Online Course (SPOC) sur la gestion du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Vrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapports sociaux et nouvelles technologies en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Crespa-CSU; AFS (Association française de sociologie); ESPE de l'académie de Paris, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Les technologies au service du pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUPTIC Education, Nov 2019, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02188010v1</w:t>
+                <w:t xml:space="preserve">halshs-02381431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle approche de la réussite dans les MOOC : confronter les usages aux comportements réels pour adapter/repenser les indicateurs de l'évaluation</w:t>
+                <w:t xml:space="preserve">Vers une démocratisation de l'éducation et de la formation par les MOOC ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Vrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Colloque de l'ADMEE-Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADMEE-Europe, Jan 2019, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Rapports sociaux et nouvelles technologies en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Crespa-CSU; AFS (Association française de sociologie); ESPE de l'académie de Paris, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01977113v1</w:t>
+                <w:t xml:space="preserve">halshs-02188010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première évaluation des facteurs de réussite dans un Small Private Online Course (SPOC) sur la gestion du temps</w:t>
+                <w:t xml:space="preserve">Une nouvelle approche de la réussite dans les MOOC : confronter les usages aux comportements réels pour adapter/repenser les indicateurs de l'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Vrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les technologies au service du pédagogique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AUPTIC Education, Nov 2019, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">31ème Colloque de l'ADMEE-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMEE-Europe, Jan 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02381431v1</w:t>
+                <w:t xml:space="preserve">halshs-01977113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle approche de la réussite dans les MOOC : les résultats d'une enquête longitudinale auprès de 12 MOOC de FUN</w:t>
+                <w:t xml:space="preserve">Comprendre la mobilisation des MOOC dans les trajectoires individuelles. Identification de registres d'usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Vrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'apprentissage au coeur des technologies numériques. Enjeux, défis, recherches, pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AUPTIC.education, Nov 2017, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Technologies numériques, e-formation et éducation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raisons éducatives, Feb 2017, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01658433v1</w:t>
+                <w:t xml:space="preserve">halshs-01658594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la mobilisation des MOOC dans les trajectoires individuelles. Identification de registres d'usages</w:t>
+                <w:t xml:space="preserve">Quels usages des MOOC ? Pour quels effets dans les trajectoires professionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Vrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies numériques, e-formation et éducation des adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Raisons éducatives, Feb 2017, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">MOOC et formation professionnelle continue : une approche au prisme des capabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École normale supérieure Paris - Saclay; STEF (Sciences Techniques Éducation Formation), Oct 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01658594v1</w:t>
+                <w:t xml:space="preserve">halshs-01658586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels usages des MOOC ? Pour quels effets dans les trajectoires professionnelles ?</w:t>
+                <w:t xml:space="preserve">Une nouvelle approche de la réussite dans les MOOC : les résultats d'une enquête longitudinale auprès de 12 MOOC de FUN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Vrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOOC et formation professionnelle continue : une approche au prisme des capabilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École normale supérieure Paris - Saclay; STEF (Sciences Techniques Éducation Formation), Oct 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">L'apprentissage au coeur des technologies numériques. Enjeux, défis, recherches, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUPTIC.education, Nov 2017, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01658586v1</w:t>
+                <w:t xml:space="preserve">halshs-01658433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une cartographie des MOOC de FUN : méthode et enjeux</w:t>
               </w:r>
@@ -2322,51 +2322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Vrillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.3933" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620436v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620483v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.021.0191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710225v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596720v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316897v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447209v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lumbroso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peyronel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Solaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01916747v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Vrillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCH014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Vrillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.3933" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620436v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620477v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620483v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.021.0191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710225v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596720v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316897v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658433v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447209v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lumbroso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peyronel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Solaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01916747v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Vrillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCH014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>