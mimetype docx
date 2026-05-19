--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -747,165 +747,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’industrialisation de la formation professionnelle</w:t>
+                <w:t xml:space="preserve">Les classes virtuelles dans des formations professionnelles d’adultes à distance : une expertise pédagogique différenciante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Vrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Marsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316896v1</w:t>
+                <w:t xml:space="preserve">hal-04316901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les classes virtuelles dans des formations professionnelles d’adultes à distance : une expertise pédagogique différenciante ?</w:t>
+                <w:t xml:space="preserve">L’industrialisation de la formation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Vrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lausanne, France</w:t>
+              <w:t xml:space="preserve">Séminaire Marsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316901v1</w:t>
+                <w:t xml:space="preserve">hal-04316896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être chercheure dans une start-up. Récit d’une expérience en tension</w:t>
               </w:r>
@@ -2322,51 +2322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Vrillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.3933" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620436v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620477v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620483v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.021.0191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710225v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596720v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316897v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658433v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447209v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lumbroso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peyronel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Solaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01916747v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Vrillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCH014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Vrillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.3933" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620436v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620477v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620483v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.021.0191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710225v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596720v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316901v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316896v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316897v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658433v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447209v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lumbroso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peyronel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01658063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Solaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01916747v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Vrillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCH014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>