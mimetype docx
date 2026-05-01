--- v0 (2026-03-07)
+++ v1 (2026-05-01)
@@ -187,277 +187,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of vitrification adjuvant for sludge conditioning arising from dismantling operations</w:t>
+                <w:t xml:space="preserve">Formation of PuSiO4: lessons coming from chemical analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Estevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WM 2023 - Waste Management Symposia 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">AcE-Methods workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756231v1</w:t>
+                <w:t xml:space="preserve">hal-04705038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of PuSiO4: lessons coming from chemical analogues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formulation of vitrification adjuvant for sludge conditioning arising from dismantling operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+                <w:t xml:space="preserve">Aliénor Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Estevenon</w:t>
+                <w:t xml:space="preserve">Maxime Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dumas</w:t>
+                <w:t xml:space="preserve">N. Bisbrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éléonore Welcomme</w:t>
+                <w:t xml:space="preserve">D. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AcE-Methods workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">WM 2023 - Waste Management Symposia 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705038v1</w:t>
+                <w:t xml:space="preserve">hal-04756231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEM&amp;MELT In-Can vitrification process for ILW &amp; HLW</w:t>
               </w:r>
@@ -482,51 +482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -568,90 +568,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of PuSiO4: lessons coming from chemical analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -693,103 +693,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and characterization of PuSiO4 and associated colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t>
@@ -812,437 +812,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of PuSiO4: lessons coming from chemical analogues</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse de nanoparticules d’oxyde d’uranium par combustion en solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+                <w:t xml:space="preserve">J. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Causse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MS&amp;T 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Portland, United States</w:t>
+              <w:t xml:space="preserve">19èmes Journées Scientifiques de Marcoule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA, Sep 2019, Bagnols sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705031v1</w:t>
+                <w:t xml:space="preserve">cea-02973949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion nitrate -oxyde par combustion en solution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of PuSiO4: lessons coming from chemical analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Estevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Deschanels</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SOL-GEL 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">MS&amp;T 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843564v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de nanoparticules d’oxyde d’uranium par combustion en solution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Conversion nitrate -oxyde par combustion en solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deschanels</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Welcomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Scientifiques de Marcoule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA, Sep 2019, Bagnols sur Cèze, France</w:t>
+              <w:t xml:space="preserve">Journées SOL-GEL 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02973949v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de nanoparticules d’oxydes de gadolinium et d’uranium par combustion en solution : effet des paramètres du procédé sur le matériau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du groupement français de la céramique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1261,338 +1261,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U$_{1-x}$Pu$_x$O$_{2\pm\sigma}$ more or less delta fuel precursor synthesis through advanced thermal denitration in presence of organic additive</w:t>
+                <w:t xml:space="preserve">U1-xPuxO2 ; fuel precursor synthesis through advanced thermal denitration in presence of organic additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RANC 2019 - 2nd International Conference on Radioanalytical and Nuclear Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">EMRS 2019 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02394042v1</w:t>
+                <w:t xml:space="preserve">cea-02394078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U1-xPuxO2 ; fuel precursor synthesis through advanced thermal denitration in presence of organic additive</w:t>
+                <w:t xml:space="preserve">U$_{1-x}$Pu$_x$O$_{2\pm\sigma}$ more or less delta fuel precursor synthesis through advanced thermal denitration in presence of organic additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2019 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">RANC 2019 - 2nd International Conference on Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02394078v1</w:t>
+                <w:t xml:space="preserve">cea-02394042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of PuSiO4: synthesis and comparison with analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1647,51 +1647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelig Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1764,206 +1764,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation of the thermal decomposition of uranium oxalate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc Favergeon</w:t>
+                <w:t xml:space="preserve">A new chemical route of nuclear fuel (U,Pu)O$_{2\pm \delta}$ by advanced thermal denitration in the presence of organic additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTAC12 - The 12</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Brasov, Romania. pp.180 - OP4.28</w:t>
+              <w:t xml:space="preserve">Plutonium Future 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881343v1</w:t>
+                <w:t xml:space="preserve">cea-02400174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t>
+                <w:t xml:space="preserve">Modelisation of the thermal decomposition of uranium oxalate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelig Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1975,265 +1960,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Favergeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49</w:t>
+              <w:t xml:space="preserve">ESTAC12 - The 12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t xml:space="preserve">es</w:t>
+              <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Mines Saint-Étienne; Association Française de Calorimétrie et d’Analyse Thermique (AFCAT), May 2018, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Brasov, Romania. pp.180 - OP4.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822790v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new chemical route of nuclear fuel (U,Pu)O$_{2\pm \delta}$ by advanced thermal denitration in the presence of organic additive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Delahaye</w:t>
+                <w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Desfougeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelig Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Favergeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plutonium Future 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, San Diego, United States</w:t>
+              <w:t xml:space="preserve">49</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">es</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Mines Saint-Étienne; Association Française de Calorimétrie et d’Analyse Thermique (AFCAT), May 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02400174v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse, caractérisation et propriétés thermodynamiques de PuSiO$_4$ – cas des systèmes PuSiO$_4$ et CeSiO$_4$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poinssot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2297,64 +2297,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the hydrothermal synthesis of ThSiO4, USiO4 and CeSiO4 aiming at determining the conditions of PuSiO4 formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2403,329 +2403,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal synthesis of CeSiO4 and ThSiO4 from a nitric acid media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Study of combustion synthesis of solid solutions (U1-yAn/Lny)O2±x under air atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Peter-Soldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Plutonium Futures - The Science 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02509805v1</w:t>
+                <w:t xml:space="preserve">hal-02441896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of combustion synthesis of solid solutions (U1-yAn/Lny)O2±x under air atmosphere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Hydrothermal synthesis of CeSiO4 and ThSiO4 from a nitric acid media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Estevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Deschanels</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plutonium Futures - The Science 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany</w:t>
+              <w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441896v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02509805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la synthèse de la thorite, thsio4, par voie hydrothermale en vue d'une transposition au pusio4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2825,51 +2825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How hydrothermal synthesis improves the synthesis of (Zr,Ce)SiO$_4$ solid solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2946,103 +2946,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of plutonium( iv ) silicate species in very alkaline reactive media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 50 (36), pp.12528-12536. </w:t>
@@ -3080,103 +3080,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft Hydrothermal Synthesis of Hafnon, HfSiO 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (3), pp.1820-1828. </w:t>
@@ -3214,90 +3214,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ study of the synthesis of thorite (ThSiO 4 ) under environmental representative conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3348,103 +3348,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of PuSiO4 under hydrothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49 (19), pp.6434-6445. </w:t>
@@ -3610,827 +3610,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actinide mixed oxide conversion by advanced thermal denitration route</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Leblanc</w:t>
+                <w:t xml:space="preserve">Conversion of actinide nitrate surrogates into oxide using combustion synthesis process: A facile approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Leturcq</w:t>
+                <w:t xml:space="preserve">S. Chandra Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Welcomme</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 519, pp.157 - 165. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.03.049⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 525, pp.14-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485048v1</w:t>
+                <w:t xml:space="preserve">hal-02417003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of actinide nitrate surrogates into oxide using combustion synthesis process: A facile approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Rey</w:t>
+                <w:t xml:space="preserve">Actinide mixed oxide conversion by advanced thermal denitration route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chandra Mohan</w:t>
+                <w:t xml:space="preserve">Eléonore Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Causse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibaud Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 525, pp.14-21. </w:t>
+              <w:t xml:space="preserve">, 2019, 519, pp.157 - 165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.07.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.03.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417003v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of CeSiO 4 from aqueous precursors under soft hydrothermal conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Formation of CeSiO 4 from cerium( iii ) silicate precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Moisy</w:t>
+                <w:t xml:space="preserve">Fabien Vadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 48 (22), pp.7551-7559. </w:t>
+              <w:t xml:space="preserve">, 2019, 48 (28), pp.10455-10463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9DT01258C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9DT01990A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360069v1</w:t>
+                <w:t xml:space="preserve">hal-02360056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of CeSiO 4 from cerium( iii ) silicate precursors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Preparation of CeSiO 4 from aqueous precursors under soft hydrothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Kaczmarek</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Vadot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 48 (28), pp.10455-10463. </w:t>
+              <w:t xml:space="preserve">, 2019, 48 (22), pp.7551-7559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9DT01990A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9DT01258C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360056v1</w:t>
+                <w:t xml:space="preserve">hal-02360069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric Study of the Synthesis of ThSiO 4 under Hydrothermal Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact of Carbonate Ions on the Synthesis of ThSiO 4 under Hydrothermal Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 57 (15), pp.9393-9402. </w:t>
+              <w:t xml:space="preserve">, 2018, 57 (19), pp.12398-12408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045593v1</w:t>
+                <w:t xml:space="preserve">hal-02045590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Carbonate Ions on the Synthesis of ThSiO 4 under Hydrothermal Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multiparametric Study of the Synthesis of ThSiO 4 under Hydrothermal Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 57 (19), pp.12398-12408. </w:t>
+              <w:t xml:space="preserve">, 2018, 57 (15), pp.9393-9402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045590v1</w:t>
+                <w:t xml:space="preserve">hal-02045593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard X-ray diffraction scanning tomography with sub-micrometre spatial resolution: application to an annealed γ-U 0.85 Mo 0.15 particle</w:t>
               </w:r>
@@ -4468,51 +4468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bleuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (5), pp.1111-1119. </w:t>
@@ -5046,51 +5046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Akkache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelig Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Favergeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5169,51 +5169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Akkache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelig Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Favergeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5306,51 +5306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelig Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5504,51 +5504,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D770D82"/>
+    <w:nsid w:val="E3DA6FDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5735,51 +5735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eleonore-welcomme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3758-6717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-1882-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756231v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Vernay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bisbrouck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Didierlaurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prevost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843564v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02973949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Welcomme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leblanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leturcq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885023v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Desfougeres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelig Ollivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881343v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822790v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400174v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leblanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Estevenon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poinssot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dacheux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417722v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peter-Soldani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abraham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04220573v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chanteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kaczmarek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Strzelecki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01524F" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Welcomme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT02248B" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005939v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ruwaid Rafiuddin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01546" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005940v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT01790F" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013951v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jouan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT01183E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hennuyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01047" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485048v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leturcq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417003v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chandra Mohan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Causse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.07.021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02360069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01258C" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02360056v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vadot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01990A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045593v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01390" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02146" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719371v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Palancher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bleuet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811024423" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PV3HH0X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761895v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iltis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.01.018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q3NHMGK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dooryhee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Susini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hodeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2168" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189015v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-007-4217-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NVK6XCJG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817681v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Akkache" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882689v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://estac12.org/estac12/welcome.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685685v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Favergeon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eleonore-welcomme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3758-6717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-1882-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705038v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756231v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Vernay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bisbrouck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Didierlaurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prevost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02973949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Welcomme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leblanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leturcq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885023v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Desfougeres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelig Ollivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400174v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leblanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Estevenon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poinssot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dacheux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417722v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441896v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peter-Soldani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abraham" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509805v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04220573v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chanteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kaczmarek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Strzelecki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01524F" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Welcomme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT02248B" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005939v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ruwaid Rafiuddin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01546" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005940v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT01790F" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013951v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jouan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT01183E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hennuyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01047" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chandra Mohan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Causse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.07.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485048v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leturcq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.049" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02360056v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vadot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01990A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02360069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01258C" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045590v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02146" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045593v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01390" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719371v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Palancher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bleuet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811024423" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PV3HH0X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761895v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iltis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.01.018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q3NHMGK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dooryhee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Susini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hodeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2168" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189015v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-007-4217-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NVK6XCJG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817681v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Akkache" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882689v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://estac12.org/estac12/welcome.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685685v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Favergeon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>