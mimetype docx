--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -187,471 +187,471 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of PuSiO4: lessons coming from chemical analogues</w:t>
+                <w:t xml:space="preserve">DEM&amp;MELT In-Can vitrification process for ILW &amp; HLW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+                <w:t xml:space="preserve">Régis Didierlaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Estevenon</w:t>
+                <w:t xml:space="preserve">Thierry Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dumas</w:t>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+                <w:t xml:space="preserve">Maxime Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléonore Welcomme</w:t>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AcE-Methods workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">Waste Management Symposia 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Phoenix, United States. pp.23031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705038v1</w:t>
+                <w:t xml:space="preserve">hal-04756192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of vitrification adjuvant for sludge conditioning arising from dismantling operations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Formation of PuSiO4: lessons coming from chemical analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Estevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WM 2023 - Waste Management Symposia 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">AcE-Methods workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756231v1</w:t>
+                <w:t xml:space="preserve">hal-04705038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM&amp;MELT In-Can vitrification process for ILW &amp; HLW</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Didierlaurent</w:t>
+                <w:t xml:space="preserve">Formulation of vitrification adjuvant for sludge conditioning arising from dismantling operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Prevost</w:t>
+                <w:t xml:space="preserve">Aliénor Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Fournier</w:t>
+                <w:t xml:space="preserve">N. Bisbrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Michel</w:t>
+                <w:t xml:space="preserve">D. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management Symposia 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Phoenix, United States. pp.23031</w:t>
+              <w:t xml:space="preserve">WM 2023 - Waste Management Symposia 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756192v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of PuSiO4: lessons coming from chemical analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -693,103 +693,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and characterization of PuSiO4 and associated colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t>
@@ -812,1549 +812,1549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de nanoparticules d’oxyde d’uranium par combustion en solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of PuSiO4: synthesis and comparison with analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Estevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Monnier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Scientifiques de Marcoule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA, Sep 2019, Bagnols sur Cèze, France</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02973949v1</w:t>
+                <w:t xml:space="preserve">hal-04702304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of PuSiO4: lessons coming from chemical analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MS&amp;T 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion nitrate -oxyde par combustion en solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées SOL-GEL 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de nanoparticules d’oxydes de gadolinium et d’uranium par combustion en solution : effet des paramètres du procédé sur le matériau</w:t>
+                <w:t xml:space="preserve">Synthèse de nanoparticules d’oxyde d’uranium par combustion en solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Monnier</w:t>
+                <w:t xml:space="preserve">J. Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Rey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+                <w:t xml:space="preserve">C. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Welcomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du groupement français de la céramique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">19èmes Journées Scientifiques de Marcoule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA, Sep 2019, Bagnols sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861662v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02973949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U1-xPuxO2 ; fuel precursor synthesis through advanced thermal denitration in presence of organic additive</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Synthèse de nanoparticules d’oxydes de gadolinium et d’uranium par combustion en solution : effet des paramètres du procédé sur le matériau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deschanels</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2019 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du groupement français de la céramique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02394078v1</w:t>
+                <w:t xml:space="preserve">hal-04861662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U$_{1-x}$Pu$_x$O$_{2\pm\sigma}$ more or less delta fuel precursor synthesis through advanced thermal denitration in presence of organic additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RANC 2019 - 2nd International Conference on Radioanalytical and Nuclear Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02394042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of PuSiO4: synthesis and comparison with analogues</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">U1-xPuxO2 ; fuel precursor synthesis through advanced thermal denitration in presence of organic additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">EMRS 2019 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702304v1</w:t>
+                <w:t xml:space="preserve">cea-02394078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t>
+                <w:t xml:space="preserve">Synthèse, caractérisation et propriétés thermodynamiques de PuSiO$_4$ – cas des systèmes PuSiO$_4$ et CeSiO$_4$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénaïc Desfougeres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éléonore Welcomme</w:t>
+                <w:t xml:space="preserve">P. Estevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelig Ollivier</w:t>
+                <w:t xml:space="preserve">C. Poinssot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Favergeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+                <w:t xml:space="preserve">N. Dacheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JECRRC 2018 - 1</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Cellule Congrès de l'Université de strasbourg; Réseau/Projet Initiative de Recherche Stratégique NanoTheRad; Subdivision « Chimie sous Rayonnement et Radiochimie » - CRRC; Institut Pluridisciplinaire Hubert Curien de Strasbourg - IPHC - UMR 7178 - CNRS/UDS; Institut National de Physique Nucléaire et de Physique des Particules - IN2P3 - CNRS, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de Marcoule 2018 (JSM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bagnols sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885023v1</w:t>
+                <w:t xml:space="preserve">cea-02338619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new chemical route of nuclear fuel (U,Pu)O$_{2\pm \delta}$ by advanced thermal denitration in the presence of organic additive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Desfougeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Leblanc</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">T. Delahaye</w:t>
+                <w:t xml:space="preserve">Maelig Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Favergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plutonium Future 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, San Diego, United States</w:t>
+              <w:t xml:space="preserve">JECRRC 2018 - 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cellule Congrès de l'Université de strasbourg; Réseau/Projet Initiative de Recherche Stratégique NanoTheRad; Subdivision « Chimie sous Rayonnement et Radiochimie » - CRRC; Institut Pluridisciplinaire Hubert Curien de Strasbourg - IPHC - UMR 7178 - CNRS/UDS; Institut National de Physique Nucléaire et de Physique des Particules - IN2P3 - CNRS, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02400174v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation of the thermal decomposition of uranium oxalate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelig Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Favergeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESTAC12 - The 12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Brasov, Romania. pp.180 - OP4.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelig Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Favergeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">es</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Mines Saint-Étienne; Association Française de Calorimétrie et d’Analyse Thermique (AFCAT), May 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse, caractérisation et propriétés thermodynamiques de PuSiO$_4$ – cas des systèmes PuSiO$_4$ et CeSiO$_4$</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A new chemical route of nuclear fuel (U,Pu)O$_{2\pm \delta}$ by advanced thermal denitration in the presence of organic additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Dacheux</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de Marcoule 2018 (JSM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bagnols sur Cèze, France</w:t>
+              <w:t xml:space="preserve">Plutonium Future 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338619v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02400174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the hydrothermal synthesis of ThSiO4, USiO4 and CeSiO4 aiming at determining the conditions of PuSiO4 formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2403,398 +2403,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of combustion synthesis of solid solutions (U1-yAn/Lny)O2±x under air atmosphere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Optimisation de la synthèse de la thorite, thsio4, par voie hydrothermale en vue d'une transposition au pusio4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Estevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plutonium Futures - The Science 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany</w:t>
+              <w:t xml:space="preserve">Journees Nationales de Radiochimie et de Chimie Nucleaire 2016 (JNR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441896v1</w:t>
+                <w:t xml:space="preserve">cea-02438720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal synthesis of CeSiO4 and ThSiO4 from a nitric acid media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Study of combustion synthesis of solid solutions (U1-yAn/Lny)O2±x under air atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Peter-Soldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Plutonium Futures - The Science 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02509805v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la synthèse de la thorite, thsio4, par voie hydrothermale en vue d'une transposition au pusio4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Hydrothermal synthesis of CeSiO4 and ThSiO4 from a nitric acid media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees Nationales de Radiochimie et de Chimie Nucleaire 2016 (JNR 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">ATALANTE 2016 - Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02438720v1</w:t>
+                <w:t xml:space="preserve">cea-02509805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2825,51 +2825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How hydrothermal synthesis improves the synthesis of (Zr,Ce)SiO$_4$ solid solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2946,103 +2946,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of plutonium( iv ) silicate species in very alkaline reactive media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 50 (36), pp.12528-12536. </w:t>
@@ -3074,377 +3074,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Hydrothermal Synthesis of Hafnon, HfSiO 4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">In situ study of the synthesis of thorite (ThSiO 4 ) under environmental representative conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b01546⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (33), pp.11512-11521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0DT01790F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005939v1</w:t>
+                <w:t xml:space="preserve">hal-03005940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ study of the synthesis of thorite (ThSiO 4 ) under environmental representative conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Soft Hydrothermal Synthesis of Hafnon, HfSiO 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49 (33), pp.11512-11521. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), pp.1820-1828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0DT01790F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b01546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005940v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of PuSiO4 under hydrothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49 (19), pp.6434-6445. </w:t>
@@ -3482,77 +3482,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation as an early stage in the multistep thermal decomposition of uranium(IV) oxalate into U3O8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelig Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3610,827 +3610,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of actinide nitrate surrogates into oxide using combustion synthesis process: A facile approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Rey</w:t>
+                <w:t xml:space="preserve">Actinide mixed oxide conversion by advanced thermal denitration route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chandra Mohan</w:t>
+                <w:t xml:space="preserve">Gilles Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Causse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eléonore Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 525, pp.14-21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.07.021⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 519, pp.157 - 165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.03.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417003v1</w:t>
+                <w:t xml:space="preserve">hal-03485048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actinide mixed oxide conversion by advanced thermal denitration route</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Leturcq</w:t>
+                <w:t xml:space="preserve">Conversion of actinide nitrate surrogates into oxide using combustion synthesis process: A facile approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Welcomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+                <w:t xml:space="preserve">S. Chandra Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Delahaye</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 519, pp.157 - 165. </w:t>
+              <w:t xml:space="preserve">, 2019, 525, pp.14-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.03.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485048v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of CeSiO 4 from cerium( iii ) silicate precursors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Preparation of CeSiO 4 from aqueous precursors under soft hydrothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Kaczmarek</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Vadot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 48 (28), pp.10455-10463. </w:t>
+              <w:t xml:space="preserve">, 2019, 48 (22), pp.7551-7559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9DT01990A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9DT01258C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360056v1</w:t>
+                <w:t xml:space="preserve">hal-02360069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of CeSiO 4 from aqueous precursors under soft hydrothermal conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Formation of CeSiO 4 from cerium( iii ) silicate precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Moisy</w:t>
+                <w:t xml:space="preserve">Fabien Vadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 48 (22), pp.7551-7559. </w:t>
+              <w:t xml:space="preserve">, 2019, 48 (28), pp.10455-10463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9DT01258C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9DT01990A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360069v1</w:t>
+                <w:t xml:space="preserve">hal-02360056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Carbonate Ions on the Synthesis of ThSiO 4 under Hydrothermal Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multiparametric Study of the Synthesis of ThSiO 4 under Hydrothermal Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 57 (19), pp.12398-12408. </w:t>
+              <w:t xml:space="preserve">, 2018, 57 (15), pp.9393-9402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045590v1</w:t>
+                <w:t xml:space="preserve">hal-02045593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric Study of the Synthesis of ThSiO 4 under Hydrothermal Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of Carbonate Ions on the Synthesis of ThSiO 4 under Hydrothermal Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Estevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 57 (15), pp.9393-9402. </w:t>
+              <w:t xml:space="preserve">, 2018, 57 (19), pp.12398-12408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045593v1</w:t>
+                <w:t xml:space="preserve">hal-02045590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard X-ray diffraction scanning tomography with sub-micrometre spatial resolution: application to an annealed γ-U 0.85 Mo 0.15 particle</w:t>
               </w:r>
@@ -4468,51 +4468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bleuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (5), pp.1111-1119. </w:t>
@@ -5014,369 +5014,369 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal analysis for understanding of mixed oxalate decomposition reaction scheme</w:t>
+                <w:t xml:space="preserve">Thermal analysis to understand reactional pathway of mixed oxalate decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Akkache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelig Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Favergeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrei Rotaru; Crian Popescu. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49</w:t>
+              <w:t xml:space="preserve">ESTAC12 - 12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t xml:space="preserve">es</w:t>
+              <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Saint-Etienne, France. </w:t>
+              <w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Brasov, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Central and Eastern European Committee for Thermal Analysis and calorimetry (CEEC-TAC) - Academica Greifswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Book of abstracts - 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry (ESTAC12), pp.204 - PS.020, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817681v1</w:t>
+                <w:t xml:space="preserve">hal-01882689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal analysis to understand reactional pathway of mixed oxalate decomposition</w:t>
+                <w:t xml:space="preserve">Thermal analysis for understanding of mixed oxalate decomposition reaction scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Akkache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelig Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Favergeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTAC12 - 12</w:t>
+              <w:t xml:space="preserve">49</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t xml:space="preserve">th</w:t>
+              <w:t xml:space="preserve">es</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Saint-Etienne, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central and Eastern European Committee for Thermal Analysis and calorimetry (CEEC-TAC) - Academica Greifswald</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-01882689v1</w:t>
+                <w:t xml:space="preserve">hal-01817681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Welcomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelig Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Favergeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5504,51 +5504,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3DA6FDB"/>
+    <w:nsid w:val="BEDF705F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5735,51 +5735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eleonore-welcomme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3758-6717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-1882-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705038v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756231v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Vernay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bisbrouck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Didierlaurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prevost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02973949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Welcomme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leblanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leturcq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885023v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Desfougeres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelig Ollivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400174v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leblanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Estevenon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poinssot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dacheux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417722v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441896v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peter-Soldani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abraham" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509805v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04220573v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chanteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kaczmarek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Strzelecki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01524F" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Welcomme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT02248B" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005939v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ruwaid Rafiuddin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01546" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005940v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT01790F" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013951v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jouan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT01183E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hennuyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01047" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chandra Mohan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Causse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.07.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485048v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leturcq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.049" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02360056v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vadot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01990A" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02360069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01258C" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045590v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02146" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045593v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01390" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719371v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Palancher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bleuet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811024423" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PV3HH0X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761895v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iltis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.01.018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q3NHMGK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dooryhee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Susini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hodeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2168" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189015v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-007-4217-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NVK6XCJG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817681v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Akkache" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882689v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://estac12.org/estac12/welcome.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685685v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Favergeon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eleonore-welcomme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3758-6717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-1882-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756192v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Didierlaurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prevost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756231v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Vernay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bisbrouck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705031v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843564v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02973949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Welcomme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394042v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leblanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leturcq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Estevenon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poinssot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dacheux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Desfougeres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelig Ollivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822790v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leblanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417722v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438720v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peter-Soldani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abraham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04220573v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chanteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kaczmarek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Strzelecki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01524F" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385996v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Welcomme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT02248B" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT01790F" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005939v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ruwaid Rafiuddin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01546" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013951v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jouan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT01183E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hennuyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01047" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485048v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leturcq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417003v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chandra Mohan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Causse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.07.021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02360069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01258C" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02360056v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vadot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT01990A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045593v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01390" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02146" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719371v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Palancher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bleuet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889811024423" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PV3HH0X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761895v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allenou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iltis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.01.018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q3NHMGK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dooryhee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Susini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hodeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2168" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189015v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-007-4217-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NVK6XCJG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882689v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Akkache" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://estac12.org/estac12/welcome.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817681v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685685v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Favergeon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>