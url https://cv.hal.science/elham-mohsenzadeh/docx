--- v0 (2026-04-05)
+++ v1 (2026-05-07)
@@ -135,51 +135,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -303,1189 +303,1855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HVAC filters clogging detection using electrospun sensory membrane</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimensionally Stable Nanofibrous Nonwoven as a Flexible Dynamic Emissivity Switching Temperature‐Regulating Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ala Bouhanguel</w:t>
+                <w:t xml:space="preserve">Eva Loccufier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moeen El Bast</w:t>
+                <w:t xml:space="preserve">Muluneh Abebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Cochrane</w:t>
+                <w:t xml:space="preserve">Jozefien Geltmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Meirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozlem Ipek Kalaoglu-Altan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/adf9a8⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202517161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316695v1</w:t>
+                <w:t xml:space="preserve">hal-05614853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of body radiant infrared control for personal thermal management with electrospun membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Amirhossein Ghahari</w:t>
+                <w:t xml:space="preserve">Fabrication of gas sensors for detecting NO and NO 2 by synthesizing rGO/ZnO nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niloufar Khomarloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roohollah Bagherzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Latifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debliquy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2024.113149⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Textile Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 116 (12), pp.3172-3182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00405000.2025.2476706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294374v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PVA-Based Electrospun Materials-A Promising Route to Designing Nanofiber Mats with Desired Morphological Shape-A Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Niloufar Khomarloo</w:t>
+                <w:t xml:space="preserve">HVAC filters clogging detection using electrospun sensory membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parian Mohamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Neznakomova</w:t>
+                <w:t xml:space="preserve">Ala Bouhanguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moeen El Bast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Cochrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms25031668⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (8), pp.085021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/adf9a8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04708208v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Sensitive Electrospun Sensory Membrane for Low-Speed Air Flow Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parian Mohamadi</w:t>
+                <w:t xml:space="preserve">Transformation of zinc acetate into ZnO nanofibers for enhanced NOx gas sensing: Cost-effective strategies and additive-free optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niloufar Khomarloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roohollah Bagherzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayriye Gidik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Latifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2023.3309894⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial Textiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/15280837241281519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725909v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of high-sensitive piezoelectric nanogenerators of all-organic PVDF multilayer nanofibrous membrane with innovative 3D structure via electrohydrodynamic processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Nitric Oxide Gas Detection by Tuning the Structural Dimension of Electrospun ZnO Nanofibers Fibers and Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niloufar Khomarloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhongchen He</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hayriye Gidik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roohollah Bagherzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Latifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debliquy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10965-023-03776-6⟩</w:t>
+              <w:t xml:space="preserve">Fibers and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (1), pp.197-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12221-024-00823-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441966v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–Property Behavior of Nanofibers Based on Polyacrylonitrile/ Mesoporous Silica (SBA-15) Composites Prepared by Electrospinning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magali Bonne</w:t>
+                <w:t xml:space="preserve">Overall perspective of electrospun semiconductor metal oxides as high-performance gas sensor materials for NO&amp;lt;sub&amp;gt; &amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt; &amp;lt;/sub&amp;gt; detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niloufar Khomarloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayriye Gidik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roohollah Bagherzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Latifi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13369-023-08320-8⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.7806 - 7824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ra08119b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664536v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Aligned PVDF Nanofibers with a High Electroactive Phase Prepared by Systematically Optimizing the Solution Property and Process Parameters of Electrospinning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Astha Vishwakarma</w:t>
+                <w:t xml:space="preserve">PVA-Based Electrospun Materials-A Promising Route to Designing Nanofiber Mats with Desired Morphological Shape-A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem-Ceylan Turkoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niloufar Khomarloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. N. Gospodinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neznakomova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings12091310⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, International Journal of Molecular Sciences, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms25031668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04470495v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospun PVDF Nanofibers for Piezoelectric Applications: A Review of the Influence of Electrospinning Parameters on the β Phase and Crystallinity Enhancement.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryline Lewandowski</w:t>
+                <w:t xml:space="preserve">A review of body radiant infrared control for personal thermal management with electrospun membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amirhossein Ghahari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Salaun</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yesim Oguz Gouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayriye Gidik Vanderberck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13020174⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 278, pp.113149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2024.113149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04519835v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Highly Sensitive Electrospun Sensory Membrane for Low-Speed Air Flow Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parian Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cochrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladan Koncar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, IEEE Sens. J., 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2023.3309894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of high-sensitive piezoelectric nanogenerators of all-organic PVDF multilayer nanofibrous membrane with innovative 3D structure via electrohydrodynamic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongchen He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengchang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, J. Polym. Res., 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10965-023-03776-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure–Property Behavior of Nanofibers Based on Polyacrylonitrile/ Mesoporous Silica (SBA-15) Composites Prepared by Electrospinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Hassan Rafe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khuram Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (1), pp.1245-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13369-023-08320-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-Aligned PVDF Nanofibers with a High Electroactive Phase Prepared by Systematically Optimizing the Solution Property and Process Parameters of Electrospinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongchen He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astha Vishwakarma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Coatings, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings12091310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrospun PVDF Nanofibers for Piezoelectric Applications: A Review of the Influence of Electrospinning Parameters on the β Phase and Crystallinity Enhancement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongchen He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Lewandowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Polymers, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13020174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence of SBA-15-type ordered mesoporous silica on ibuprofen loading and releasing of electrospun polyacrylonitrile nanofibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabyl Khenoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Houshang Hekmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Schacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Adolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Textile Engineering &amp; Fashion Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15406/jteft.2019.05.00174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1495,78 +2161,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Electrospun Membrane for Comprehensive Strain Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parian Mohamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahooh Uz Zaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1594,301 +2260,301 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-Textiles Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Mechanical Properties of Electrospun PA-6 Nanowebs and Electrospun PA-6/ B Composite as Substitution Membrane for Congenital Diaphragmatic Hernia Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabyl Khenoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Schacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Adolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Hemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fiber Society 2016 Fall Meeting and Technical Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the mechanical properties of PA-6 electrospun nanowebs substitution membrane and diaphragm tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabyl Khenoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Schacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Adolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Houshang Hekmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fiber Society Spring Meeting and Technical Conference 2016: Textile Innovations-Opportunities and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1898,168 +2564,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une membrane de substitution : application au traitement des hernies diaphragmatiques congénitales (HDC) du nouveau-né</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabyl Khenoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Schacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Adolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Hemmerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">rare 2017 - 5e rencontres des maladies rares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2127,51 +2793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="222CC979"/>
+    <w:nsid w:val="6191110E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2358,51 +3024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elham-mohsenzadeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2343-1420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05290765v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Koncar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parian Mohamadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mohsenzadeh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maham Raza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cochrane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2025.2498680" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeen El Bast" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cochrane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/adf9a8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amirhossein Ghahari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Oguz Gouillart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye Gidik Vanderberck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2024.113149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04708208v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem-Ceylan Turkoglu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Khomarloo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Gospodinova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neznakomova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031668" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04725909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3309894" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04441966v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongchen He" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchang Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salaun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-023-03776-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassan Rafe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Shahzad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08320-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470495v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astha Vishwakarma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12091310" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04519835v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lewandowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13020174" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383781v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyl Khenoussi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Houshang Hekmati" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schacher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adolphe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/jteft.2019.05.00174" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04947526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahooh Uz Zaman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hemmerl&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130940v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130939v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hemmerle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elham-mohsenzadeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2343-1420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05290765v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Koncar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parian Mohamadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mohsenzadeh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maham Raza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cochrane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2025.2498680" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05614853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Loccufier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muluneh Abebe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefien Geltmeyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Meirman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Ipek Kalaoglu-Altan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202517161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05614819v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Khomarloo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roohollah Bagherzadeh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Latifi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debliquy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2025.2476706" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeen El Bast" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cochrane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/adf9a8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05614736v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye Gidik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15280837241281519" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05614747v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12221-024-00823-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05614846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra08119b" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04708208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem-Ceylan Turkoglu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Gospodinova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neznakomova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031668" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294374v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amirhossein Ghahari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Oguz Gouillart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye Gidik Vanderberck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2024.113149" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04725909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3309894" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04441966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongchen He" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchang Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salaun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-023-03776-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassan Rafe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Shahzad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08320-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astha Vishwakarma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12091310" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04519835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lewandowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13020174" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyl Khenoussi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Houshang Hekmati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schacher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adolphe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/jteft.2019.05.00174" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04947526v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahooh Uz Zaman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hemmerl&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130940v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hemmerle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>