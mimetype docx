--- v1 (2026-05-07)
+++ v2 (2026-06-02)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-2343-1420</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=VLrG7dIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -161,1997 +182,1997 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive printed thermoplastic polyurethane nanofibers for air filter clogging detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of gas sensors for detecting NO and NO 2 by synthesizing rGO/ZnO nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parian Mohamadi</w:t>
+                <w:t xml:space="preserve">Niloufar Khomarloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maham Raza</w:t>
+                <w:t xml:space="preserve">Roohollah Bagherzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Cochrane</w:t>
+                <w:t xml:space="preserve">Masoud Latifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debliquy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Textile Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Journal of the Textile Institute, -, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00405000.2025.2498680⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 116 (12), pp.3172-3182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00405000.2025.2476706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290765v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionally Stable Nanofibrous Nonwoven as a Flexible Dynamic Emissivity Switching Temperature‐Regulating Material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conductive printed thermoplastic polyurethane nanofibers for air filter clogging detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muluneh Abebe</w:t>
+                <w:t xml:space="preserve">Vladan Koncar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jozefien Geltmeyer</w:t>
+                <w:t xml:space="preserve">Parian Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timo Meirman</w:t>
+                <w:t xml:space="preserve">Maham Raza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozlem Ipek Kalaoglu-Altan</w:t>
+                <w:t xml:space="preserve">Cédric Cochrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38 (22), </w:t>
+              <w:t xml:space="preserve">Journal of the Textile Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Journal of the Textile Institute, -, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202517161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00405000.2025.2498680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05614853v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of gas sensors for detecting NO and NO 2 by synthesizing rGO/ZnO nanofibers</w:t>
+                <w:t xml:space="preserve">Dimensionally Stable Nanofibrous Nonwoven as a Flexible Dynamic Emissivity Switching Temperature‐Regulating Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niloufar Khomarloo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
+                <w:t xml:space="preserve">Eva Loccufier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roohollah Bagherzadeh</w:t>
+                <w:t xml:space="preserve">Muluneh Abebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoud Latifi</w:t>
+                <w:t xml:space="preserve">Jozefien Geltmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Debliquy</w:t>
+                <w:t xml:space="preserve">Timo Meirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozlem Ipek Kalaoglu-Altan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Textile Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00405000.2025.2476706⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202517161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05614819v1</w:t>
+                <w:t xml:space="preserve">hal-05614853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HVAC filters clogging detection using electrospun sensory membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parian Mohamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moeen El Bast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Cochrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34 (8), pp.085021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-665X/adf9a8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of zinc acetate into ZnO nanofibers for enhanced NOx gas sensing: Cost-effective strategies and additive-free optimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hayriye Gidik</w:t>
+                <w:t xml:space="preserve">A review of body radiant infrared control for personal thermal management with electrospun membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amirhossein Ghahari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yesim Oguz Gouillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayriye Gidik Vanderberck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Textiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/15280837241281519⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 278, pp.113149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2024.113149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05614736v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Nitric Oxide Gas Detection by Tuning the Structural Dimension of Electrospun ZnO Nanofibers Fibers and Polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">PVA-Based Electrospun Materials-A Promising Route to Designing Nanofiber Mats with Desired Morphological Shape-A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem-Ceylan Turkoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niloufar Khomarloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Debliquy</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. N. Gospodinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neznakomova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibers and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12221-024-00823-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, International Journal of Molecular Sciences, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms25031668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05614747v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overall perspective of electrospun semiconductor metal oxides as high-performance gas sensor materials for NO&amp;lt;sub&amp;gt; &amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt; &amp;lt;/sub&amp;gt; detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niloufar Khomarloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayriye Gidik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roohollah Bagherzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Latifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14, pp.7806 - 7824. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3ra08119b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05614846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PVA-Based Electrospun Materials-A Promising Route to Designing Nanofiber Mats with Desired Morphological Shape-A Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Transformation of zinc acetate into ZnO nanofibers for enhanced NOx gas sensing: Cost-effective strategies and additive-free optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niloufar Khomarloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roohollah Bagherzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayriye Gidik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Neznakomova</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Latifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms25031668⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial Textiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/15280837241281519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04708208v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of body radiant infrared control for personal thermal management with electrospun membranes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancing Nitric Oxide Gas Detection by Tuning the Structural Dimension of Electrospun ZnO Nanofibers Fibers and Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niloufar Khomarloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayriye Gidik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roohollah Bagherzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Latifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Debliquy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fibers and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (1), pp.197-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12221-024-00823-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2024.113149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05294374v1</w:t>
+                <w:t xml:space="preserve">hal-05614747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Sensitive Electrospun Sensory Membrane for Low-Speed Air Flow Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parian Mohamadi</w:t>
+                <w:t xml:space="preserve">Development of high-sensitive piezoelectric nanogenerators of all-organic PVDF multilayer nanofibrous membrane with innovative 3D structure via electrohydrodynamic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongchen He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vladan Koncar</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengchang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Salaun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, J. Polym. Res., 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10965-023-03776-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2023.3309894⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04725909v1</w:t>
+                <w:t xml:space="preserve">hal-04441966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of high-sensitive piezoelectric nanogenerators of all-organic PVDF multilayer nanofibrous membrane with innovative 3D structure via electrohydrodynamic processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhongchen He</w:t>
+                <w:t xml:space="preserve">Highly Sensitive Electrospun Sensory Membrane for Low-Speed Air Flow Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parian Mohamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Salaun</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cochrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladan Koncar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, IEEE Sens. J., 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2023.3309894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10965-023-03776-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04441966v1</w:t>
+                <w:t xml:space="preserve">hal-04725909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure–Property Behavior of Nanofibers Based on Polyacrylonitrile/ Mesoporous Silica (SBA-15) Composites Prepared by Electrospinning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Hassan Rafe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuram Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49 (1), pp.1245-1256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13369-023-08320-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Aligned PVDF Nanofibers with a High Electroactive Phase Prepared by Systematically Optimizing the Solution Property and Process Parameters of Electrospinning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongchen He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astha Vishwakarma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Salaun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Coatings, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/coatings12091310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospun PVDF Nanofibers for Piezoelectric Applications: A Review of the Influence of Electrospinning Parameters on the β Phase and Crystallinity Enhancement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongchen He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Lewandowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Salaun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Polymers, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym13020174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of SBA-15-type ordered mesoporous silica on ibuprofen loading and releasing of electrospun polyacrylonitrile nanofibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabyl Khenoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Houshang Hekmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Schacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Adolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Textile Engineering &amp; Fashion Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15406/jteft.2019.05.00174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2161,400 +2182,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Electrospun Membrane for Comprehensive Strain Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parian Mohamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahooh Uz Zaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cochrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladan Koncar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-Textiles Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Mechanical Properties of Electrospun PA-6 Nanowebs and Electrospun PA-6/ B Composite as Substitution Membrane for Congenital Diaphragmatic Hernia Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabyl Khenoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Schacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Adolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Hemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fiber Society 2016 Fall Meeting and Technical Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the mechanical properties of PA-6 electrospun nanowebs substitution membrane and diaphragm tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabyl Khenoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Schacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Adolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Houshang Hekmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fiber Society Spring Meeting and Technical Conference 2016: Textile Innovations-Opportunities and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2564,168 +2585,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une membrane de substitution : application au traitement des hernies diaphragmatiques congénitales (HDC) du nouveau-né</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabyl Khenoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Schacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Adolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Hemmerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">rare 2017 - 5e rencontres des maladies rares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2793,51 +2814,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6191110E"/>
+    <w:nsid w:val="93244E7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3024,51 +3045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elham-mohsenzadeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2343-1420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05290765v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Koncar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parian Mohamadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mohsenzadeh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maham Raza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cochrane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2025.2498680" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05614853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Loccufier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muluneh Abebe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefien Geltmeyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Meirman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Ipek Kalaoglu-Altan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202517161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05614819v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Khomarloo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roohollah Bagherzadeh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Latifi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debliquy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2025.2476706" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeen El Bast" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cochrane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/adf9a8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05614736v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye Gidik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15280837241281519" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05614747v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12221-024-00823-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05614846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra08119b" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04708208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem-Ceylan Turkoglu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Gospodinova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neznakomova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031668" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294374v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amirhossein Ghahari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Oguz Gouillart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye Gidik Vanderberck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2024.113149" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04725909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3309894" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04441966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongchen He" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchang Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salaun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-023-03776-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassan Rafe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Shahzad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08320-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astha Vishwakarma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12091310" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04519835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lewandowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13020174" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyl Khenoussi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Houshang Hekmati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schacher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adolphe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/jteft.2019.05.00174" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04947526v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahooh Uz Zaman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hemmerl&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130940v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hemmerle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elham-mohsenzadeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2343-1420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=VLrG7dIAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05614819v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Khomarloo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mohsenzadeh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roohollah Bagherzadeh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Latifi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debliquy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2025.2476706" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05290765v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Koncar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parian Mohamadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maham Raza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cochrane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00405000.2025.2498680" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05614853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Loccufier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muluneh Abebe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefien Geltmeyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Meirman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Ipek Kalaoglu-Altan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202517161" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeen El Bast" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cochrane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/adf9a8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amirhossein Ghahari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Oguz Gouillart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye Gidik Vanderberck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2024.113149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04708208v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem-Ceylan Turkoglu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Gospodinova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neznakomova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031668" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05614846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye Gidik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra08119b" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05614736v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15280837241281519" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05614747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12221-024-00823-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04441966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongchen He" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengchang Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salaun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-023-03776-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04725909v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3309894" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassan Rafe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Shahzad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08320-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astha Vishwakarma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12091310" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04519835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lewandowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13020174" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383781v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyl Khenoussi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Houshang Hekmati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schacher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adolphe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/jteft.2019.05.00174" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04947526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahooh Uz Zaman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hemmerl&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130940v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130939v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hemmerle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>